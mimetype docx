--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4ab88ec" w14:textId="4ab88ec">
+    <w:p w14:paraId="5a439e3" w14:textId="5a439e3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2669,51 +2669,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) не передавать свои права по договору в залог, не вносить их в качестве вклада в уставный капитал хозяйственных товариществ, акционерных обществ или взноса в производственный кооператив;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) не позднее десяти рабочих дней до срока завершения настоящего договора на веб-портале реестра в электронной форме подать заявление о продлении срока действия договора. Отсутствие такового заявления дает основание наймодателю передать объект в имущественный наем (аренду) другим юридическим или физическим лицам;</w:t>
+      11) не позднее 10 (десяти) рабочих дней до срока завершения настоящего договора на веб-портале реестра в цифровой форме подать заявление о продлении срока действия договора. Отсутствие такового заявления дает основание наймодателю передать объект в имущественный наем (аренду) другим юридическим или физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) при расторжении или истечении срока договора обеспечить возврат объекта балансодержателю не позднее даты расторжения договора или срока истечения договора, по акту приема- передачи, который подписывается балансодержателем и нанимателем и утверждается наймодателем на веб-портале реестра с использованием ЭЦП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2773,177 +2773,205 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции приказа Министра национальной экономики РК от 24.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 03.10.2024 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 03.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Арендная плата и порядок расчетов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Размер арендной платы за имущественный наем (аренду)</w:t>
+      11. Размер арендной платы за имущественный наем (аренду) объекта составляет __________ теңге в месяц (расчет арендной платы приведен в приложении к договору, являющемся неотъемлемой частью договора).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...46 lines deleted...]
-      договора).</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В арендную плату за имущественный наем (аренду) не</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3490,1528 +3518,1008 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дней до расторжения договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. По требованию наймодателя договор может быть расторгнут и</w:t>
+      19. По требованию наймодателя договор может быть расторгнут и объект возвращен балансодержателю в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      объект возвращен балансодержателю в следующих случаях:</w:t>
-[...128 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+      1) если наниматель пользуется объектом с существенным нарушением условий договора, несмотря на письменное предупреждение наймодателя о прекращении таких действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) если наниматель использует объект, переданный по договору, не по целевому назначению; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) если наниматель умышленно или по неосторожности существенно ухудшает объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) если наниматель два раза подряд по истечении установленного договором срока платежа не вносит арендную плату за пользование объектом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...161 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) если наниматель не производит капитальный ремонт объекта в установленные договором сроки, а при отсутствии их в договоре – в разумные сроки в тех случаях, когда в соответствии с законами Республики Казахстан или договором обязанность капитального ремонта лежит на нанимателе, наймодатель вправе требовать досрочного расторжения договора только после предоставления нанимателю возможности исполнения своего обязательства в разумный срок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z55" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) предоставления нанимателю другого объекта с его письменного согласия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) принятия наймодателем решения об изъятии объекта;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...304 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по письменному заявлению балансодержателя на имя наймодателя с обоснованием причин расторжения договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z58" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор может быть досрочно расторгнут по требованию нанимателя в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) балансодержатель не предоставляет объект в пользование нанимателю, либо создает препятствия пользованию объектом в соответствии с условиями договора или назначением объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) балансодержатель объекта не производит в установленные договором сроки, а при отсутствии их в договоре - в разумные сроки возложенной на него обязанности капитального ремонта объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z61" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) переданный нанимателю объект имеет недостатки, препятствующие его использованию, которые не были оговорены наймодателем при заключении договора, не были заранее известны нанимателю и не могли быть обнаружены им во время осмотра объекта или проверки его исправности при заключении договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z62" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) если объект в силу обстоятельств, за которые наниматель не отвечает, окажется в состоянии, не пригодном для пользования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 03.10.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Досрочное расторжение договора в одностороннем порядке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      может быть обжаловано в судебном порядке. До вступления решения суда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в силу объект сохраняется за нанимателем, который продолжает вносить</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арендную плату согласно договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Особые условия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z39" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Договор составлен в трех экземплярах на казахском и русском</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      языках, имеющих одинаковую юридическую силу, по одному для каждой</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Изменения и дополнения в договор вносятся путем подписания</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сторонами дополнительного соглашения. Изменения и дополнения к</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      договору имеют силу, если они совершены уполномоченными на то лицами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все приложения и дополнительные соглашения являются</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неотъемлемой частью настоящего договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В случае если наниматель произвел за счет собственных средств и с согласия балансодержателя и письменного разрешения уполномоченного органа по государственному имуществу (местных исполнительных органов) улучшения, неотделимые без вреда для объекта, наниматель имеет право после прекращения договора на возмещение балансодержателем стоимости этих улучшений, если иное не предусмотрено законами Республики Казахстан. Отделимые улучшения объекта, произведенные нанимателем, являются его собственностью. Стоимость неотделимых улучшений, произведенных нанимателем без согласия наймодателя и балансодержателя, возмещению не подлежит, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            Сноска. Пункт 23 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Начисления арендной платы за сдачу в имущественный наем (аренду) производятся до момента возврата объекта балансодержателю по акту приема-передачи объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z48" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт приема-передачи, подписанный на веб-портале реестра с использованием ЭЦП нанимателем и балансодержателем и утвержденный наймодателем, является документом, подтверждающим факт расторжения и окончания договора имущественного найма (аренды).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 03.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
-[...73 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkStart w:name="z6" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6. Особые условия</w:t>
-[...484 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 6-1. Форс-мажор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовой договор дополнен главой 6-1 в соответствии с приказом Министра национальной экономики РК от 31.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="41"/>
+    <w:bookmarkStart w:name="z7" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-1. Стороны освобождаются от ответственности за неисполнение или ненадлежащее исполнение обязательств по настоящему Договору, если оно явилось следствием обстоятельств непреодолимой силы (землетрясение, наводнение, пожар, эмбарго, война или военные действия, издание нормативных правовых актов государственными органами, запрещающих или каким-либо иным образом препятствующих исполнению обязательств), при условии, что Стороны приняли все зависящие от них меры для надлежащего исполнения обязательств по настоящему Договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z8" w:id="42"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z8" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-2. Срок исполнения обязательств по настоящему Договору переносится на срок соразмерно времени, в течение которого действовали обстоятельства непреодолимой силы, а также последствия, вызванные этими обстоятельствами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z9" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24-3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Любая из Сторон при возникновении обстоятельств непреодолимой силы в течении 30 (тридцати) календарных дней информирует другую Сторону о наступлении таких обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление направляется одним из следующих способов: заказным письмом с уведомлением о его вручении, телефонограммой или телеграммой, в кабинет пользователя на веб-портале "цифрового правительства" с отправлением короткого текстового сообщения на абонентский номер сотовой связи, зарегистрированный на веб-портале "цифрового правительства", текстовым сообщением по абонентскому номеру сотовой связи или по электронному адресу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наймодатель или наниматель (стороны) подтверждают своей подписью ознакомление с тем, что указанные ими в договоре адреса места жительства (место нахождения), места работы, абонентский номер сотовой связи, электронный адрес достоверны, а уведомление (извещение), направленное на указанные контакты (адрес), будет считаться надлежащим и достаточным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24-3 - в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 03.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 85</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24-3 - в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -6014,31 +5522,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>