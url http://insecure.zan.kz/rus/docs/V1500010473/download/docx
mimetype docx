--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="09f0f4c" w14:textId="09f0f4c">
+    <w:p w14:paraId="caafd28" w14:textId="caafd28">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении квалификационных требований и перечня документов, подтверждающих соответствие им, для осуществления деятельности в сферах обеспечения информационной безопасности и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий</w:t>
+        <w:t>Об утверждении квалификационных требований и перечня документов, подтверждающих соответствие им, для осуществления деятельности в сферах обеспечения кибербезопасности и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Председателя Комитета национальной безопасности Республики Казахстан от 30 января 2015 года № 4. Зарегистрирован в Министерстве юстиции Республики Казахстан 17 марта 2015 года № 10473.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z25" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приказа – в редакции приказа Председателя Комитета национальной безопасности РК от 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,51 +192,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -218,348 +254,368 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="1"/>
+    <w:bookmarkStart w:name="z26" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z67" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z67" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления деятельности по разработке, производству, ремонту и реализации специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z68" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z68" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления деятельности по разработке средств криптографической защиты информации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z69" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления деятельности по оказанию услуг по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, а также в рамках деятельности центра обеспечения кибербезопасности и деятельности службы реагирования на инциденты кибербезопасности согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z69" w:id="4"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными приказами Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="5"/>
+    <w:bookmarkStart w:name="z27" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Специальной информационной службе Комитета национальной безопасности Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан и его официальное опубликование;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на официальном интернет-ресурсе Комитета национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="6"/>
+    <w:bookmarkStart w:name="z28" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на первого заместителя Председателя Комитета национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z29" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -938,68 +994,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>безопасности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="8"/>
+    <w:bookmarkStart w:name="z30" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления деятельности по разработке, производству, ремонту и реализации специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 в редакции приказа Председателя Комитета национальной безопасности РК от 22.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2378,70 +2434,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="9"/>
+          <w:bookmarkStart w:name="z21" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специально выделенное помещение для хранения разрабатываемых и произведенных СТС (на праве собственности или ином законном основании).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="9"/>
+          <w:bookmarkEnd w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3795,70 +3851,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z33" w:id="10"/>
+          <w:bookmarkStart w:name="z33" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специально выделенное помещение (на праве собственности или ином законном основании).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkEnd w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4429,2551 +4485,2352 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и перечню документов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подтверждающих соответствие</w:t>
-[...90 lines deleted...]
-              <w:t>оперативно-розыскных мероприятий</w:t>
+              <w:t xml:space="preserve">подтверждающих соответствие </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для осуществления деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по разработке, производству,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ремонту и реализации </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">технических средств, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для проведения оперативно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>розыскных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мероприятий, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Председателя Комитета </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">безопасности Республики </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="11"/>
+    <w:bookmarkStart w:name="z226" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений, содержащая информацию о соответствии квалификационным требованиям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
+      Сноска. Приложение 1 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z227" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Для занятия деятельностью по разработке и производству специальных</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+      1. Для занятия деятельностью по разработке и производству специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>технических средств, предназначенных для проведения оперативно-розыскных</w:t>
+        <w:t>
+      1) информация о статусе юридического лица или индивидуального предпринимателя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>мероприятий:</w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1) информация о статусе юридического лица или индивидуального предпринимателя</w:t>
+        <w:t>
+      (номер и дата выдачи справки/свидетельства о государственной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>
+      ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(номер и дата выдачи справки/свидетельства о государственной</w:t>
+        <w:t>
+      регистрации (перерегистрации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________;</w:t>
+        <w:t xml:space="preserve">
+      2) информация о заявленном(-ых) специалисте(-ах), имеющем(-их) техническое образование по специальности "Вычислительная техника и информационные сети (по видам)", "Системы информационной безопасности", "Программное обеспечение (по видам)", "Электротехника и энергетика", "Электроника и автоматизация", "Робототехника и встраиваемые системы" (по отраслям), "Цифровая техника (по видам)", "Радиотехника, электроника и телекоммуникации" в соответствии с классификатором специальностей и квалификаций технического и профессионального образования, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 сентября 2018 года № 500 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17564), или специалисте, имеющем аналогичное зарубежное техническое образование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>регистрации (перерегистрации)</w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2) информация о заявленном(-ых) специалисте(-ах), имеющем(-их) техническое</w:t>
+        <w:t>
+      (указать специальность и квалификацию, а также номер, дату и место выдачи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>образование по специальности "Вычислительная техника и информационные сети</w:t>
+        <w:t>
+      ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(по видам)", "Системы информационной безопасности", "Программное обеспечение</w:t>
+        <w:t>
+      диплома(-ов), наименование учебного заведения, приложив копию(-и) диплома(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(по видам)", "Электротехника и энергетика", "Электроника и автоматизация",</w:t>
+        <w:t>
+      3) информация о наличии разрешения органов национальной безопасности Республики Казахстан на работу со сведениями, составляющими государственные секреты Республики Казахстан, по заявленному виду деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Робототехника и встраиваемые системы" (по отраслям), "Цифровая техника</w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(по видам)", "Радиотехника, электроника и телекоммуникации" в соответствии</w:t>
+        <w:t>
+      (указать реквизиты разрешения: номер, дату и подразделение органов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с классификатором специальностей и квалификаций технического</w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">и профессионального образования, утвержденным </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Министра образования</w:t>
+        <w:t>
+      национальной безопасности Республики Казахстан, выдавшее данное</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и науки Республики Казахстан от 27 сентября 2018 года № 500 (зарегистрирован</w:t>
+        <w:t>
+      ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в Реестре государственной регистрации нормативных правовых актов № 17564),</w:t>
+        <w:t>
+      разрешение, приложив копию документа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>или специалисте, имеющем аналогичное зарубежное техническое образование</w:t>
+        <w:t>
+      4) информация о наличии минимального набора технических средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>
+      и контрольно- измерительного оборудования согласно приложению 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указать специальность и квалификацию, а также номер, дату и место выдачи</w:t>
+        <w:t>
+      к настоящим квалификационным требованиям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________;</w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>диплома(-ов), наименование учебного заведения, приложив копию(-и) диплома(-ов)</w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3) информация о наличии разрешения органов национальной безопасности</w:t>
+        <w:t>
+      (указать реквизиты документов, подтверждающих наличие данных средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Республики Казахстан на работу со сведениями, составляющими государственные</w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>секреты Республики Казахстан, по заявленному виду деятельности</w:t>
+        <w:t>
+      и оборудования на праве собственности или иного законного основания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>
+      _____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указать реквизиты разрешения: номер, дату и подразделение органов</w:t>
+        <w:t>
+      регистрационный номер и дата, приложив копию(-и) документа(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...237 lines deleted...]
-      <w:bookmarkStart w:name="z232" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) информация о наличии специально выделенного производственного помещения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указать реквизиты документов, подтверждающих право собственности</w:t>
+        <w:t>
+      (указать реквизиты документов, подтверждающих право собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>или иного законного основания: наименование документа,</w:t>
+        <w:t>
+      или иного законного основания: наименование документа,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________;</w:t>
+        <w:t>
+      _____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>регистрационный номер и дата, приложив копию(-и) документа(-ов)</w:t>
+        <w:t>
+      регистрационный номер и дата, приложив копию(-и) документа(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6) информация о наличии специально выделенного помещения для хранения</w:t>
+        <w:t>
+      6) информация о наличии специально выделенного помещения для хранения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>разрабатываемых и произведенных специальных технических средств</w:t>
+        <w:t>
+      разрабатываемых и произведенных специальных технических средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указать реквизиты документов, подтверждающих право собственности</w:t>
+        <w:t>
+      (указать реквизиты документов, подтверждающих право собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>или иного законного основания, а также договора(-ов) об оказании услуг</w:t>
+        <w:t>
+      или иного законного основания, а также договора(-ов) об оказании услуг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>автоматических систем охранной и пожарной сигнализации со</w:t>
+        <w:t>
+      автоматических систем охранной и пожарной сигнализации со</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>специализированной(-ыми) организацией(-ями): наименование</w:t>
+        <w:t>
+      специализированной(-ыми) организацией(-ями): наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>документа, регистрационный номер и дата, а также наименования</w:t>
+        <w:t>
+      документа, регистрационный номер и дата, а также наименования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________;</w:t>
+        <w:t>
+      _____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>соответствующих организаций, приложив копию(-и) документа(-ов)</w:t>
+        <w:t>
+      соответствующих организаций, приложив копию(-и) документа(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7) информация, подтверждающая соответствие лицензиата дополнительным</w:t>
+        <w:t>
+      7) информация, подтверждающая соответствие лицензиата дополнительным квалификационным требованиям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>квалификационным требованиям</w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>
+      (указать соответствующую информацию о выполнении дополнительных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указать соответствующую информацию о выполнении дополнительных</w:t>
+        <w:t>
+      _____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________.</w:t>
+        <w:t>
+      требований к лицензиату и прочее)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>требований к лицензиату и прочее)</w:t>
+        <w:t>
+      Сведения услугодатель получает самостоятельно из соответствующих</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Сведения услугодатель получает самостоятельно из соответствующих</w:t>
+        <w:t>
+      государственных цифровых систем через шлюз "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>государственных информационных систем через шлюз "электронного правительства".</w:t>
+        <w:t>
+      2. Для занятия деятельностью по ремонту и реализации специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. Для занятия деятельностью по ремонту и реализации специальных технических</w:t>
+        <w:t>
+      1) информация о статусе юридического лица или индивидуального предпринимателя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>средств, предназначенных для проведения оперативно-розыскных мероприятий:</w:t>
+        <w:t>
+      ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1) информация о статусе юридического лица или индивидуального предпринимателя</w:t>
+        <w:t>
+      (номер и дата выдачи справки/свидетельства о государственной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
+        <w:t>
+      ______________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(номер и дата выдачи справки/свидетельства о государственной</w:t>
+        <w:t>
+      регистрации (перерегистрации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________;</w:t>
+        <w:t xml:space="preserve">
+      2) информация о заявленном(-ых) специалисте(-ах), имеющем(-их) высшее образование по специальности "Вычислительная техника и информационные сети (по видам)", "Системы информационной безопасности", "Программное обеспечение (по видам)", "Электротехника и энергетика", "Электроника и автоматизация", "Робототехника и встраиваемые системы" (по отраслям), "Цифровая техника (по видам)", "Радиотехника, электроника и телекоммуникации" в соответствии с классификатором специальностей и квалификаций технического и профессионального образования, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 сентября 2018 года № 500 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17564), или специалисте, имеющем аналогичное зарубежное техническое образование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>регистрации (перерегистрации)</w:t>
+        <w:t>
+      ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2) информация о заявленном(-ых) специалисте(-ах), имеющем(-их) высшее</w:t>
+        <w:t>
+      (указать специальность и квалификацию, а также номер, дату и место выдачи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>образование по специальности "Вычислительная техника и информационные сети</w:t>
+        <w:t>
+      ______________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(по видам)", "Системы информационной безопасности", "Программное обеспечение</w:t>
+        <w:t>
+      диплома(-ов), наименование учебного заведения, приложив копию(-и) диплома(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(по видам)", "Электротехника и энергетика", "Электроника и автоматизация",</w:t>
+        <w:t>
+      3) информация о наличии разрешения органов национальной безопасности Республики Казахстан на работу со сведениями, составляющими государственные секреты Республики Казахстан, по заявленному виду деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Робототехника и встраиваемые системы" (по отраслям), "Цифровая техника</w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(по видам)", "Радиотехника, электроника и телекоммуникации" в соответствии</w:t>
+        <w:t>
+      (указать реквизиты разрешения: номер, дату и подразделение органов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с классификатором специальностей и квалификаций технического и</w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">профессионального образования, утвержденным </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Министра образования</w:t>
+        <w:t>
+      национальной безопасности Республики Казахстан, выдавшее данное</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и науки Республики Казахстан от 27 сентября 2018 года № 500 (зарегистрирован</w:t>
+        <w:t>
+      _______________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в Реестре государственной регистрации нормативных правовых актов № 17564),</w:t>
+        <w:t>
+      разрешение, приложив копию документа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>или специалисте, имеющем аналогичное зарубежное техническое образование</w:t>
+        <w:t>
+      4) информация о наличии минимального набора технических средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
+        <w:t>
+      и контрольно-измерительного оборудования согласно приложению 2 к настоящим</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указать специальность и квалификацию, а также номер, дату и место выдачи</w:t>
+        <w:t>
+      квалификационным требованиям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________;</w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>диплома(-ов), наименование учебного заведения, приложив копию(-и) диплома(-ов)</w:t>
+        <w:t>
+      (указать реквизиты документов, подтверждающих наличие данных средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3) информация о наличии разрешения органов национальной безопасности</w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Республики Казахстан на работу со сведениями, составляющими государственные</w:t>
+        <w:t>
+      и оборудования на праве собственности или иного законного основания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>секреты Республики Казахстан, по заявленному виду деятельности</w:t>
+        <w:t>
+      _______________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________</w:t>
+        <w:t>
+      регистрационный номер и дата, приложив копию(-и) документа(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указать реквизиты разрешения: номер, дату и подразделение органов</w:t>
+        <w:t>
+      5) информация о наличии специально выделенного помещения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________</w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>национальной безопасности Республики Казахстан, выдавшее данное</w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________;</w:t>
+        <w:t>
+      (указать реквизиты документов, подтверждающих право собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>разрешение, приложив копию документа)</w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4) информация о наличии минимального набора технических средств</w:t>
+        <w:t>
+      или иного законного основания, а также договора(-ов) об оказании услуг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и контрольно- измерительного оборудования согласно приложению 2 к настоящим</w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>квалификационным требованиям</w:t>
+        <w:t>
+      автоматических систем охранной и пожарной сигнализации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________</w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указать реквизиты документов, подтверждающих наличие данных средств</w:t>
+        <w:t>
+      со специализированной(-ыми) организацией(-ями): наименование _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________</w:t>
+        <w:t>
+      документа, регистрационный номер и дата, а также наименования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и оборудования на праве собственности или иного законного основания:</w:t>
+        <w:t>
+      _______________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________;</w:t>
+        <w:t>
+      соответствующих организаций, приложив копию(-и) документа(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>регистрационный номер и дата, приложив копию(-и) документа(-ов)</w:t>
+        <w:t>
+      6) информация, подтверждающая соответствие лицензиата дополнительным квалификационным требованиям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5) информация о наличии специально выделенного помещения</w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________</w:t>
+        <w:t>
+      (указать соответствующую информацию о выполнении дополнительных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________</w:t>
+        <w:t>
+      _______________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указать реквизиты документов, подтверждающих право собственности</w:t>
+        <w:t>
+      требований к лицензиату и прочее)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________</w:t>
+        <w:t>
+      Сведения услугодатель получает самостоятельно из соответствующих</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>или иного законного основания, а также договора(-ов) об оказании услуг</w:t>
-[...254 lines deleted...]
-        <w:t>государственных информационных систем через шлюз "электронного правительства".</w:t>
+        <w:t>
+      государственных цифровых систем через шлюз "цифрового правительства</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7158,68 +7015,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проведения оперативно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>розыскных мероприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="14"/>
+    <w:bookmarkStart w:name="z53" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальный набор технических средств и контрольно-измерительного оборудования для осуществления деятельности по разработке, производству, ремонту и реализации специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8210,168 +8067,311 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям</w:t>
-[...38 lines deleted...]
-              <w:t>им, для осуществления</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и перечню документов, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">соответствие им, для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности по разработке,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>производству, ремонту</w:t>
-[...51 lines deleted...]
-              <w:t>оперативно-розыскных мероприятий</w:t>
+              <w:t xml:space="preserve">производству, ремонту и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">специальных технических </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предназначенных для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оперативно-розыскных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утвержденным приказом </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Комитета национальной </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8398,128 +8398,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="15"/>
+    <w:bookmarkStart w:name="z243" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о разработанных и произведенных специальных технических средствах,</w:t>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+        <w:t xml:space="preserve"> Отчет о разработанных и произведенных специальных технических средствах, предназначенных для проведения оперативно-розыскных мероприятий, в период с "_" _________ 20 ___ года по "___"________ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции приказа Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
+      Сноска. Приложение 3 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -8644,68 +8620,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основание для разработки/</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">производства </w:t>
+Основание для разработки/ производства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8903,68 +8862,69 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________ ________________________________________________</w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>уполномоченное лицо (фамилия, имя, отчество дата лицензиата (при его наличии)</w:t>
+        <w:t xml:space="preserve">
+      уполномоченное лицо лицензиата (фамилия, имя, отчество (при его наличии), дата) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9014,56 +8974,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-отчет о разработанных (произведенных) СТС в форме электронного документа в формате DOC, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "электронного правительства": www.egov.kz, www.elicense.kz направляется лицензиару не позднее 25 июля и 25 января за прошедшее (отчетное) календарное полугодие.</w:t>
+отчет о разработанных (произведенных) СТС в форме электронного документа в формате DOC, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "цифрового правительства": www.egov.kz, www.elicense.kz направляется лицензиару не позднее 25 июля и 25 января за прошедшее (отчетное) календарное полугодие.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9110,181 +9101,311 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным</w:t>
-[...129 lines deleted...]
-              <w:t>оперативно-розыскных мероприятий</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">перечню документов, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">соответствие им, для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности по разработке,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">производству, ремонту и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">специальных технических </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предназначенных для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оперативно-розыскных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утвержденным приказом </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Комитета национальной </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9311,192 +9432,140 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="16"/>
+    <w:bookmarkStart w:name="z245" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление на разработку / производство специальных технических средств,</w:t>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+        <w:t xml:space="preserve"> Уведомление на разработку / производство специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
+      Сноска. Приложение 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      уведомляет лицензиара о заключенных договорах (контрактах)</w:t>
+      наименование, юридический и фактический адрес лицензиата</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>на разработку/производство специальных технических средств, предназначенных</w:t>
-[...16 lines deleted...]
-        <w:t>для проведения оперативно-розыскных мероприятий.</w:t>
+        <w:t>
+      уведомляет лицензиара о заключенных договорах (контрактах) на разработку/производство специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Краткие сведения по заключенным договорам (контрактам):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -9640,85 +9709,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основание для разработки/производства.</w:t>
-[...33 lines deleted...]
-              <w:t>В случае исполнения договорных (контрактных) обязательств указываются номер, срок заключения и исполнения договора (контракта), юридический и фактический адрес, индивидуальный идентификационный номер / бизнес-идентификационный номер (при его наличии) организации, с кем заключен договор (контракт) на разработку</w:t>
+Основание для разработки/производства. Указывается номер и дата приказа лицензиата о служебном задании на разработку/производство продукции, а также дата и номер выдачи уполномоченным органом заключения по техническому исследованию на предмет отнесения товаров к СКЗИ и СТС, предназначенным для проведения ОРМ В случае исполнения договорных (контрактных) обязательств указываются номер, срок заключения и исполнения договора (контракта), юридический и фактический адрес, индивидуальный идентификационный номер/бизнес-идентификационный номер (при его наличии) организации, с кем заключен договор (контракт) на разработку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9988,167 +10023,113 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________ ________________________________________________________</w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>уполномоченное лицо (фамилия, имя, отчество дата лицензиата (при его наличии)</w:t>
-[...98 lines deleted...]
-    </w:tbl>
+        <w:t>
+      уполномоченное лицо лицензиата (фамилия, имя, отчество (при его наличии), дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10195,264 +10176,433 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve">оперативно-розыскных мероприятий </w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">перечню документов, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">соответствие им, для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности по разработке,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">производству, ремонту и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">специальных технических </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предназначенных для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оперативно-розыскных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утвержденным приказом </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Комитета национальной </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z246" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о реализованных специальных технических средствах, предназначенных</w:t>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve"> Отчет о реализованных специальных технических средствах, предназначенных для проведения оперативно-розыскных мероприятий, в период с "_____" __________ 20___ года по "__" __________ 20 ___года</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 - в редакции приказа Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
+      Сноска. Приложение 5 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -10836,51 +10986,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>уполномоченное лицо (фамилия, имя, отчество дата лицензиата (при его наличии)</w:t>
+        <w:t>
+      уполномоченное лицо лицензиата (фамилия, имя, отчество (при его наличии), дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10930,56 +11081,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-отчет о реализованных СТС в форме электронного документа в формате DOC, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "электронного правительства": www.egov.kz, www.elicense.kz направляется лицензиару не позднее 25 числа месяца, следующего за отчетным кварталом.</w:t>
+отчет о реализованных СТС в форме электронного документа в формате DOC, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "цифрового правительства": www.egov.kz, www.elicense.kz направляется лицензиару не позднее 25 числа месяца, следующего за отчетным кварталом.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11026,264 +11208,457 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve">оперативно-розыскных мероприятий </w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">перечню документов, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">соответствие им, для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности по разработке,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">производству, ремонту и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">специальных технических </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предназначенных для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оперативно-розыскных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утвержденным приказом </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Комитета национальной </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z247" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет об отремонтированных специальных технических средствах,</w:t>
+        <w:t xml:space="preserve"> Отчет </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>предназначенных для проведения оперативно-розыскных мероприятий,</w:t>
+        <w:t xml:space="preserve">об отремонтированных специальных технических средствах, предназначенных для проведения оперативно-розыскных мероприятий, в период </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>в период с "__"___________ 20 ___ года по " " _________ 20 ___ года</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+        <w:t>с "__"___________ 20 ___ года по " " _________ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 6 - в редакции приказа Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
+      Сноска. Приложение 6 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -11650,68 +12025,69 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________ _______________________________________________</w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>уполномоченное лицо (фамилия, имя, отчество дата лицензиата (при его наличии)</w:t>
+        <w:t>
+      уполномоченное лицо лицензиата (фамилия, имя, отчество (при его наличии), дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11761,56 +12137,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-отчет об отремонтированных СТС в форме электронного документа в формате DOC, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "электронного правительства": www.egov.kz, www.elicense.kz направляется лицензиару не позднее 1 февраля года, следующего за отчетным.</w:t>
+отчет об отремонтированных СТС в форме электронного документа в формате DOC, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "цифрового правительства": www.egov.kz, www.elicense.kz направляется лицензиару не позднее 1 февраля года, следующего за отчетным.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11857,181 +12264,311 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 7</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным</w:t>
-[...129 lines deleted...]
-              <w:t>оперативно-розыскных мероприятий</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">перечню документов, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">соответствие им, для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности по разработке,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">производству, ремонту и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">специальных технических </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предназначенных для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оперативно-розыскных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утвержденным приказом </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Комитета национальной </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12058,209 +12595,102 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление о заключенных договорах (контрактах) на приобретение специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+        <w:t xml:space="preserve"> Уведомление о заключенных договорах (контрактах) на приобретение специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий Краткие сведения по заключенным договорам (контрактам):</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 7 - в редакции приказа Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
+      Сноска. Приложение 7 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...104 lines deleted...]
-      Краткие сведения по заключенным договорам (контрактам):</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -12489,61 +12919,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12626,69 +13052,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>уполномоченное лицо (фамилия, имя, отчество дата лицензиата (при его наличии)</w:t>
+      уполномоченное лицо лицензиата (фамилия, имя, отчество (при его наличии), дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12738,56 +13165,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-настоящее уведомление в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "электронного правительства": www.egov.kz, www.elicense.kz направляется лицензиару не позднее чем за пять рабочих дней от даты заключения договора (контракта) на реализацию специальных технических средств.";</w:t>
+настоящее уведомление в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "цифрового правительства": www.egov.kz, www.elicense.kz направляется лицензиару не позднее чем за пять рабочих дней от даты заключения договора (контракта) на реализацию специальных технических средств.";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12834,181 +13292,311 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным</w:t>
-[...129 lines deleted...]
-              <w:t>оперативно-розыскных мероприятий</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">перечню документов, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">соответствие им, для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности по разработке,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">производству, ремонту и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">специальных технических </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предназначенных для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оперативно-розыскных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утвержденным приказом </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Комитета национальной </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13035,180 +13623,102 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z250" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление о заключенных договорах (контрактах) на ремонт специальных</w:t>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+        <w:t xml:space="preserve"> Уведомление о заключенных договорах (контрактах) на ремонт специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 8 - в редакции приказа Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
+      Сноска. Приложение 8 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...51 lines deleted...]
-        <w:t>оперативно-розыскных мероприятий.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Краткие сведения по заключенным договорам (контрактам):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -13610,51 +14120,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>уполномоченное лицо (фамилия, имя, отчество дата лицензиата (при его наличии)</w:t>
+        <w:t>
+      уполномоченное лицо лицензиата (фамилия, имя, отчество (при его наличии), дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13704,56 +14215,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-настоящее уведомление в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "электронного правительства": www.egov.kz, www.elicense.kz направляется лицензиару не позднее чем за пять рабочих дней от даты заключения договора (контракта)</w:t>
+настоящее уведомление в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "цифрового правительства": www.egov.kz, www.elicense.kz направляется лицензиару не позднее чем за пять рабочих дней от даты заключения договора (контракта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14001,51 +14543,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="21"/>
+    <w:bookmarkStart w:name="z87" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Уведомление о заключенных договорах (контрактах) на ремонт</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -14066,91 +14608,91 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             __________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   наименование, юридический и фактический адрес лицензиата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z88" w:id="22"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z88" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       уведомляет лицензиара о заключенных договорах (контрактах) на ремонт специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z89" w:id="23"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z89" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Краткие сведения по заключенным договорам (контрактам):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14671,64 +15213,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z90" w:id="24"/>
+      <w:bookmarkStart w:name="z90" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________ _____________________________________________ ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> уполномоченное лицо             (фамилия, имя, отчество                         дата</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14951,68 +15493,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>безопасности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления деятельности по разработке средств криптографической защиты информации (далее – СКЗИ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 в редакции приказа Председателя Комитета национальной безопасности РК от 22.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15737,70 +16279,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z94" w:id="26"/>
+          <w:bookmarkStart w:name="z94" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оценка уровня знаний заявленных лиц, осуществляемая по результатам квалификационного зачета.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень вопросов для сдачи квалификационного зачета устанавливается лицензиаром</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15902,70 +16444,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="27"/>
+          <w:bookmarkStart w:name="z95" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специально выделенное помещение (на праве собственности или ином законном основании).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16183,70 +16725,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z100" w:id="28"/>
+          <w:bookmarkStart w:name="z100" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Дополнительные требования к лицензиату: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16517,960 +17059,1009 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
-[...77 lines deleted...]
-              <w:t>по разработке средств</w:t>
+              <w:t xml:space="preserve">Приложение 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">перечню документов, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">соответствие им, для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деятельности по разработке </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>криптографической защиты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>информации</w:t>
+              <w:t xml:space="preserve">информации, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Председателя Комитета </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">безопасности Республики </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений, содержащая информацию о соответствии квалификационным требованиям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
+      Сноска. Приложение 1 – в редакции приказа Председателя Комитета национальной безопасности РК от 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z252" w:id="30"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Информация о статусе юридического лица или индивидуального предпринимателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(номер и дата выдачи справки/свидетельства о государственной</w:t>
+        <w:t>
+      (номер и дата выдачи справки/свидетельства о государственной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________;</w:t>
+        <w:t>
+      ________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>регистрации (перерегистрации)</w:t>
+        <w:t>
+      регистрации (перерегистрации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z253" w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Информация о заявленном(-ых) специалисте(-ах), имеющем(-их) техническое образование по специальности "Вычислительная техника и информационные сети (по видам)", "Системы информационной безопасности", "Программное обеспечение (по видам)", "Электротехника и энергетика", "Электроника и автоматизация", "Робототехника и встраиваемые системы" (по отраслям), "Цифровая техника (по видам)", "Радиотехника, электроника и телекоммуникации" в соответствии с классификатором специальностей и квалификаций технического и профессионального образования, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 сентября 2018 года № 500 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17564), или специалисте, имеющем аналогичное зарубежное техническое образование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Информация о заявленном(-ых) специалисте(-ах), имеющем(-их) техническое</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>образование по специальности "Вычислительная техника и информационные сети</w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(по видам)", "Системы информационной безопасности", "Программное обеспечение</w:t>
+        <w:t>
+      (указать специальность и квалификацию, а также номер, дату и место выдачи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(по видам)", "Электротехника и энергетика", "Электроника и автоматизация",</w:t>
+        <w:t>
+      ___________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Робототехника и встраиваемые системы" (по отраслям), "Цифровая техника</w:t>
+        <w:t>
+      диплома(-ов), наименование учебного заведения, приложив копию(-и) диплома(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(по видам)", "Радиотехника, электроника и телекоммуникации" в соответствии</w:t>
+        <w:t>
+      3. Информация о наличии специально выделенного помещения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с классификатором специальностей и квалификаций технического</w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">и профессионального образования, утвержденным </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Министра образования</w:t>
+        <w:t>
+      (указать реквизиты документа, подтверждающего право собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и науки Республики Казахстан от 27 сентября 2018 года № 500 (зарегистрирован</w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в Реестре государственной регистрации нормативных правовых актов № 17564),</w:t>
+        <w:t>
+      или иного законного основания, а также договора(-ов) об оказании услуг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>или специалисте, имеющем аналогичное зарубежное техническое образование</w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________</w:t>
+        <w:t>
+      автоматических систем охранной и пожарной сигнализации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________</w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указать специальность и квалификацию, а также номер, дату и место выдачи</w:t>
+        <w:t>
+      со специализированной(-ыми) организацией(-ями): наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________;</w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>диплома(-ов), наименование учебного заведения, приложив копию(-и) диплома(-ов)</w:t>
+        <w:t>
+      документа, регистрационный номер и дата, а также наименования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z254" w:id="32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. информация о наличии специально выделенного помещения</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________</w:t>
+        <w:t>
+      соответствующих организаций, приложив копию(-и) документа(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...186 lines deleted...]
-      <w:bookmarkStart w:name="z255" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Информация, подтверждающая соответствие лицензиата дополнительным</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>квалификационным требованиям ______________________________________</w:t>
+        <w:t>
+      квалификационным требованиям ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указать соответствующую информацию о выполнении дополнительных</w:t>
+        <w:t>
+      (указать соответствующую информацию о выполнении дополнительных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________</w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________.</w:t>
+        <w:t>
+      ___________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>требований к лицензиату и прочее)</w:t>
+        <w:t>
+      требований к лицензиату и прочее)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Сведения услугодатель получает самостоятельно из соответствующих</w:t>
+        <w:t>
+      Сведения услугодатель получает самостоятельно из соответствующих</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>государственных информационных систем через шлюз "электронного правительства".</w:t>
+        <w:t>
+      государственных цифровых систем через шлюз "цифрового правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17519,142 +18110,233 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным</w:t>
-[...64 lines deleted...]
-              <w:t>по разработке средств</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">перечню документов, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">соответствие им, для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деятельности по разработке </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>криптографической защиты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>информации</w:t>
+              <w:t xml:space="preserve">информации, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя Комитета национальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">безопасности Республики </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -17681,116 +18363,102 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z256" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о разработанных средствах криптографической защиты информации</w:t>
-[...14 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+        <w:t xml:space="preserve"> Отчет о разработанных средствах криптографической защиты информации в период с "___" __________ 20 ___ года по "___" _________ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
+      Сноска. Приложение 2 – в редакции приказа Председателя Комитета национальной безопасности РК от 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -18156,69 +18824,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>уполномоченное лицо (фамилия, имя, отчество дата лицензиата</w:t>
+      уполномоченное лицо лицензиата (фамилия, имя, отчество (при его наличии), дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -18268,56 +18937,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-отчет о разработанных СКЗИ в форме электронного документа в формате DOC, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "электронного правительства": www.egov.kz, www.elicense.kz направляется лицензиару не позднее 1 февраля года, следующего за отчетным</w:t>
+отчет о разработанных СКЗИ в форме электронного документа в формате DOC, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "цифрового правительства": www.egov.kz, www.elicense.kz направляется лицензиару не позднее 1 февраля года, следующего за отчетным</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18364,142 +19064,233 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным</w:t>
-[...64 lines deleted...]
-              <w:t>по разработке средств</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">перечню документов, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">соответствие им, для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деятельности по разработке </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>криптографической защиты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>информации</w:t>
+              <w:t>информации, утвержденным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом Председателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Комитета национальной </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -18526,174 +19317,102 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о заключенных договорах (контрактах) на разработку средств криптографической защиты информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции приказа Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
+      Сноска. Приложение 3 – в редакции приказа Председателя Комитета национальной безопасности РК от 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...69 lines deleted...]
-        <w:t>криптографической защиты информации.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Краткие сведения по заключенным договорам (контрактам):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -19095,51 +19814,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>уполномоченное лицо (фамилия, имя, отчество дата лицензиата (при его наличии)</w:t>
+        <w:t>
+      уполномоченное лицо лицензиата (фамилия, имя, отчество (при его наличии), дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19189,56 +19909,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-настоящее уведомление в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "электронного правительства": www.egov.kz, www.elicense.kz направляется лицензиару не менее чем за пять рабочих дней до начала выполнения обязательств по договору (контракту)</w:t>
+настоящее уведомление в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "цифрового правительства": www.egov.kz, www.elicense.kz направляется лицензиару не менее чем за пять рабочих дней до начала выполнения обязательств по договору (контракту)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19285,142 +20036,233 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным</w:t>
-[...64 lines deleted...]
-              <w:t>по разработке средств</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">перечню документов, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">соответствие им, для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деятельности по разработке </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>криптографической защиты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>информации</w:t>
+              <w:t>информации, утвержденным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом Председателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Комитета национальной </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -19447,157 +20289,102 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о самостоятельно (за счет собственных средств) разработанных средствах криптографической защиты информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
+      Сноска. Приложение 4 – в редакции приказа Председателя Комитета национальной безопасности РК от 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...52 lines deleted...]
-      уведомляет лицензиара о разработке новых средств криптографической защиты информации.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Краткие сведения о разработанных средствах криптографической защиты информации:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -19982,68 +20769,69 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>уполномоченное лицо (фамилия, имя, отчество дата лицензиата (при его наличии)</w:t>
+        <w:t>
+      уполномоченное лицо лицензиата (фамилия, имя, отчество (при его наличии), дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -20093,56 +20881,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-настоящее уведомление в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "электронного правительства": www.egov.kz, www.elicense.kz направляется лицензиару не более чем за пять рабочих дней после разработки СКЗИ</w:t>
+настоящее уведомление в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "цифрового правительства": www.egov.kz, www.elicense.kz направляется лицензиару не более чем за пять рабочих дней после разработки СКЗИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20202,156 +21021,149 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">к приказу Председателя </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Комитета национальной</w:t>
-[...12 lines deleted...]
-              <w:t>безопасности</w:t>
+              <w:t>Комитета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления деятельности по оказанию услуг по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+        <w:t xml:space="preserve"> Квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления деятельности по оказанию услуг по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, а также в рамках деятельности центра обеспечения кибербезопасности и деятельности службы реагирования на инциденты кибербезопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 в редакции приказа Председателя Комитета национальной безопасности РК от 22.05.2019 </w:t>
+      Сноска. Приложение 3 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 33/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); с изменениями, внесенными приказом Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20439,51 +21251,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Документ(-ы), подтверждающий(-ие) квалификационное требование</w:t>
+Документ (-ы), подтверждающий (-ие) квалификационное требование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21062,70 +21874,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z129" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оценка уровня знаний заявленных лиц, осуществляемая по результатам квалификационного зачета по заявленному виду деятельности.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень вопросов для сдачи квалификационного зачета устанавливается лицензиаром</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21242,51 +22052,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Минимальный набор поисковых технических средств, согласно </w:t>
+Минимальный набор поисковых технических средств согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -21396,180 +22206,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z130" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специально выделенное помещение (на праве собственности или иного законного основания).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
-[...109 lines deleted...]
-              <w:t>3) металлическими опечатываемыми дверями с запирающим устройством;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При этом помещение должно быть оборудовано:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) металлическими решетками на окнах (в случае, если помещение находится на первом или последнем этажах);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) автоматическими системами охранной и пожарной сигнализации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) металлическими опечатываемыми дверями с запирающим устройством;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) не менее одним опечатываемым металлическим шкафом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -21677,360 +22445,268 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z135" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дополнительные требования к лицензиату:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) наличие разработанной и утвержденной лицензиатом по согласованию с лицензиаром методики:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проведения работ по выявлению технических каналов утечки информации и СТС в помещениях и технических средствах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оценки эффективности защищенности помещений и технических средств от утечки информации по техническим каналам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осуществление заявленного вида деятельности в полном соответствии с методиками, указанными в подпункте 1) пункта 6 настоящих квалификационных требований;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Дополнительные требования к лицензиату: </w:t>
-[...140 lines deleted...]
-              <w:t xml:space="preserve">3) представление ежегодного электронного отчета по оказанным услугам по выявлению технических каналов утечки информации и СТС, предназначенных для проведения оперативно-розыскных мероприятий (далее – ОРМ), по форме согласно </w:t>
+3) представление ежегодного электронного отчета по оказанным услугам по выявлению технических каналов утечки информации и СТС, предназначенных для проведения оперативно-розыскных мероприятий (далее – ОРМ), по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">не менее чем за пять рабочих дней до начала выполнения работ путем предоставления уведомления о заключенных договорах (контрактах) на оказание услуг по выявлению технических каналов утечки информации и СТС, предназначенных для проведения ОРМ, (в том числе в целях обеспечения собственных нужд лицензиата) по форме согласно  </w:t>
+4) информирование лицензиара:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+не менее чем за пять рабочих дней до начала выполнения работ путем предоставления уведомления о заключенных договорах (контрактах) на оказание услуг по выявлению технических каналов утечки информации и СТС, предназначенных для проведения ОРМ, (в том числе в целях обеспечения собственных нужд лицензиата) по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">5) передача в постоянное или временное пользование разработанной методики третьим лицам только по согласованию с лицензиаром; </w:t>
+о выявленных в ходе оказания услуг СТС в течение трех рабочих дней после факта выявления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) передача в постоянное или временное пользование разработанной методики третьим лицам только по согласованию с лицензиаром;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) передача в постоянное или временное пользование поисковых технических средств третьим лицам только по согласованию лицензиара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -22117,52 +22793,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-По оказанию услуг по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, в рамках деятельности оперативного центра информационной безопасности</w:t>
+              <w:t xml:space="preserve">
+По оказанию услуг по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, в рамках деятельности центра обеспечения кибербезопасности </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22349,208 +23025,156 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z145" w:id="41"/>
-[...156 lines deleted...]
-              <w:t>5) не менее одного специалиста по направлению этичного хакинга и (или) тестирования на проникновение (например, Offensive Security Certified Professional, EC-Council Certified Ethical Hacker, GIAC Penetration Tester и другие);</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень специалистов, имеющих высшее образование, прошедших переподготовку, повышение квалификации по направлениям кибербезопасности:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) не менее трех специалистов, имеющих дипломы о высшем образовании по профилю кибербезопасности (защите информации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее двух специалистов, имеющих сертификаты по направлению аудита требованиям международного стандарта ISO 27001;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее одного специалиста по направлению компьютерной криминалистики (например, EC-Council Certified Security Analyst, GIAC Certified Forensic Analyst и другие);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее одного специалиста по направлению реверс-инжиниринга и (или) анализа вредоносных программ (например, GIAC Reverse Engineering Malware и другие);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее одного специалиста по направлению этичного хакинга и (или) тестирования на проникновение (например, Offensive Security Certified Professional, EC-Council Certified Ethical Hacker, GIAC Penetration Tester и другие);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) не менее двух специалистов по направлению администрирования серверных операционных систем (например, Red Hat Certified System Administrator, Microsoft Certified Solutions Associate и другие).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -22827,70 +23451,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z151" w:id="42"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специально выделенное помещение (на праве собственности или иного законного основания).</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При этом помещение должно быть оборудовано автоматическими системами охранной и пожарной сигнализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22996,218 +23618,176 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дополнительные требования к лицензиату:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
-[...109 lines deleted...]
-              <w:t xml:space="preserve">не менее чем за пять рабочих дней до начала выполнения работ путем предоставления уведомления о заключенных договорах (контрактах) на оказание услуг по выявлению технических каналов утечки информации и СТС, предназначенных для проведения ОРМ, оперативным центром информационной безопасности (в том числе в целях обеспечения собственных нужд лицензиата) по форме согласно  </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) наличие разработанной и утвержденной лицензиатом по согласованию с лицензиаром методики оказания услуг по выявлению технических каналов утечки информации и СТС центром обеспечения кибербезопасности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осуществление заявленного вида деятельности в полном соответствии с методикой, указанной в подпункте 1) пункта 11 настоящих квалификационных требований;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) информирование лицензиара:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+не менее чем за пять рабочих дней до начала выполнения работ путем предоставления уведомления о заключенных договорах (контрактах) на оказание услуг по выявлению технических каналов утечки информации и СТС, предназначенных для проведения ОРМ, центром обеспечения кибербезопасности (в том числе в целях обеспечения собственных нужд лицензиата) по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) предоставление ежеквартального электронного отчета по оказанным услугам по выявлению технических каналов утечки информации и СТС, предназначенных для проведения ОРМ, оперативным центром информационной безопасности по форме согласно </w:t>
+4) предоставление ежеквартального электронного отчета по оказанным услугам по выявлению технических каналов утечки информации и СТС, предназначенных для проведения ОРМ, центром обеспечения кибербезопасности по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -23297,51 +23877,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-По оказанию услуг по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, в рамках деятельности службы реагирования на инциденты информационной безопасности</w:t>
+По оказанию услуг по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, в рамках деятельности службы реагирования на инциденты кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23528,198 +24108,156 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z157" w:id="44"/>
-[...146 lines deleted...]
-5) не менее одного специалиста по направлению этичного хакинга и (или) тестирования на проникновение (например, Offensive Security Certified Professional, EC-Council Certified Ethical Hacker, GIAC Penetration Tester и другие)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень специалистов, имеющих высшее образование, прошедших переподготовку, повышение квалификации по направлениям кибербезопасности:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) не менее трех специалистов, имеющих дипломы о высшем образовании по профилю кибербезопасности (защите информации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее двух специалистов, имеющих сертификаты по направлению аудита требованиям международного стандарта ISO 27001;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее одного специалиста по направлению компьютерной криминалистики (например, EC-Council Certified Security Analyst, GIAC Certified Forensic Analyst и другие);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее одного специалиста по направлению реверс-инжиниринга и (или) анализа вредоносных программ (например, GIAC Reverse Engineering Malware и другие);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее одного специалиста по направлению этичного хакинга и (или) тестирования на проникновение (например, Offensive Security Certified Professional, EC-Council Certified Ethical Hacker, GIAC Penetration Tester и другие).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23978,70 +24516,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z162" w:id="45"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специально выделенное помещение (на праве собственности или иного законного основания).</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При этом помещение должно быть оборудовано автоматическими системами охранной и пожарной сигнализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24147,218 +24683,176 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z163" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дополнительные требования к лицензиату:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
-[...109 lines deleted...]
-              <w:t xml:space="preserve">не менее чем за пять рабочих дней до начала выполнения работ путем предоставления уведомления о заключенных договорах (контрактах) на оказание услуг по выявлению технических каналов утечки информации и СТС, предназначенных для проведения ОРМ, службой реагирования на инциденты информационной безопасности (в том числе в целях обеспечения собственных нужд лицензиата) по форме согласно  </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) наличие разработанной и утвержденной лицензиатом по согласованию с лицензиаром методики оказания услуг по выявлению технических каналов утечки информации СТС службой реагирования на инциденты кибербезопасности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осуществление заявленного вида деятельности в полном соответствии с методикой, указанной в подпункте 1) пункта 16 настоящих квалификационных требований;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) информирование лицензиара:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+не менее чем за пять рабочих дней до начала выполнения работ путем предоставления уведомления о заключенных договорах (контрактах) на оказание услуг по выявлению технических каналов утечки информации и СТС, предназначенных для проведения ОРМ, службой реагирования на инциденты кибербезопасности (в том числе в целях обеспечения собственных нужд лицензиата) по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) предоставление ежеквартального электронного отчета по оказанным услугам по выявлению технических каналов утечки информации и СТС, предназначенных для проведения ОРМ, службой реагирования на инциденты информационной безопасности по форме согласно </w:t>
+4) предоставление ежеквартального электронного отчета по оказанным услугам по выявлению технических каналов утечки информации и СТС, предназначенных для проведения ОРМ, службой реагирования на инциденты кибербезопасности по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -24502,1274 +24996,1279 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным</w:t>
-[...142 lines deleted...]
-              <w:t>оперативно-розыскных мероприятий</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и перечню документов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">подтверждающих соответствие </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для осуществления деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по оказанию услуг </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по выявлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических каналов утечки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>информации и специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">технических средств, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для проведения оперативно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>розыскных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий, а также в рамках</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деятельности центра </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обеспечения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кибербезопасности и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деятельности службы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реагирования на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инциденты кибербезопасности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>утвержденным приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя Комитета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений, содержащая информацию о соответствии квалификационным требованиям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...37 lines deleted...]
-      <w:bookmarkStart w:name="z263" w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Информация о статусе юридического лица или индивидуального предпринимателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________________</w:t>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(номер и дата выдачи справки/свидетельства о государственной</w:t>
+        <w:t>
+      (номер и дата выдачи справки/свидетельства о государственной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________________;</w:t>
+        <w:t>
+      _________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>регистрации (перерегистрации)</w:t>
+        <w:t>
+      регистрации (перерегистрации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z264" w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Информация о заявленном(-ых) специалисте(-ах), имеющем(-их) техническое образование по специальности "Вычислительная техника и информационные сети (по видам)", "Системы информационной безопасности", "Программное обеспечение (по видам)", "Электротехника и энергетика", "Электроника и автоматизация", "Робототехника и встраиваемые системы" (по отраслям), "Цифровая техника (по видам)", "Радиотехника, электроника и телекоммуникации" в соответствии с классификатором специальностей и квалификаций технического и профессионального образования, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 сентября 2018 года № 500 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17564), или специалисте, имеющем аналогичное зарубежное техническое образование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. информация о заявленном(-ых) специалисте(-ах), имеющем(-их) техническое</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>образование по специальности "Вычислительная техника и информационные сети</w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(по видам)", "Системы информационной безопасности", "Программное обеспечение</w:t>
+        <w:t>
+      (указать специальность и квалификацию, а также номер, дату и место выдачи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(по видам)", "Электротехника и энергетика", "Электроника и автоматизация",</w:t>
+        <w:t>
+      _______________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Робототехника и встраиваемые системы" (по отраслям), "Цифровая техника</w:t>
+        <w:t>
+      диплома(-ов), наименование учебного заведения, приложив копию(-и) диплома(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(по видам)", "Радиотехника, электроника и телекоммуникации" в соответствии</w:t>
+        <w:t>
+      3. Информация о наличии минимального набора поисковых технических средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с классификатором специальностей и квалификаций технического</w:t>
+        <w:t>
+      согласно приложению 2 к настоящим квалификационным требованиям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">и профессионального образования, утвержденным </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Министра образования</w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и науки Республики Казахстан от 27 сентября 2018 года № 500 (зарегистрирован</w:t>
+        <w:t>
+      (указать реквизиты документов, подтверждающих наличие данных средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в Реестре государственной регистрации нормативных правовых актов № 17564),</w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>или специалисте, имеющем аналогичное зарубежное техническое образование</w:t>
+        <w:t>
+      и оборудования на праве собственности или иного законного основания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
+        <w:t>
+      регистрационный номер и дата, приложив копию(-и) документа(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...189 lines deleted...]
-      <w:bookmarkStart w:name="z266" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Информация о наличии специально выделенного помещения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указать реквизиты документов, подтверждающих право собственности</w:t>
+        <w:t>
+      (указать реквизиты документов, подтверждающих право собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>или иного законного основания, а также договора(-ов) об оказании услуг</w:t>
+        <w:t>
+      или иного законного основания, а также договора(-ов) об оказании услуг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>автоматических систем охранной и пожарной сигнализации</w:t>
+        <w:t>
+      автоматических систем охранной и пожарной сигнализации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>со специализированной(-ыми) организацией(-ями): наименование</w:t>
+        <w:t>
+      со специализированной(-ыми) организацией(-ями): наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>документа, регистрационный номер и дата, а также наименования</w:t>
+        <w:t>
+      документа, регистрационный номер и дата, а также наименования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________;</w:t>
+        <w:t>
+      ________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>соответствующих организаций, приложив копию(-и) документа(-ов)</w:t>
+        <w:t>
+      соответствующих организаций, приложив копию(-и) документа(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z267" w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. информация, подтверждающая соответствие лицензиата дополнительным</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+      5. Информация, подтверждающая соответствие лицензиата дополнительным</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>квалификационным требованиям,</w:t>
+        <w:t>
+      квалификационным требованиям,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указать соответствующую информацию о выполнении дополнительных</w:t>
+        <w:t>
+      (указать соответствующую информацию о выполнении дополнительных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>требований к лицензиату: реквизиты письма лицензиата, подтверждающего</w:t>
+        <w:t>
+      требований к лицензиату: реквизиты письма лицензиата, подтверждающего</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>наличие методики проведения работ по выявлению технических каналов</w:t>
+        <w:t>
+      наличие методики проведения работ по выявлению технических каналов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>утечки информации и специальных технических средств, предназначенных</w:t>
+        <w:t>
+      утечки информации и специальных технических средств, предназначенных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>для проведения оперативно-розыскных мероприятий, в помещениях и</w:t>
+        <w:t>
+      для проведения оперативно-розыскных мероприятий, в помещениях и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________.</w:t>
+        <w:t>
+      ________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>технических средствах, и прочее)</w:t>
+        <w:t>
+      технических средствах, и прочее)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Сведения услугодатель получает самостоятельно из соответствующих</w:t>
+        <w:t>
+      Сведения услугодатель получает самостоятельно из соответствующих</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>государственных информационных систем через шлюз "электронного правительства".</w:t>
+        <w:t>
+      государственных цифровых систем через шлюз "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25818,1438 +26317,1628 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и перечню документов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подтверждающих соответствие</w:t>
-[...103 lines deleted...]
-              <w:t>розыскных мероприятий</w:t>
+              <w:t xml:space="preserve">подтверждающих соответствие </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для осуществления деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по оказанию услуг</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по выявлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических каналов утечки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>информации и специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических средств,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предназначенных для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оперативно-розыскных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">а также в рамках деятельности </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>центра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">обеспечения кибербезопасности </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деятельности службы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реагирования на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инциденты кибербезопасности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утвержденным приказом </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Комитета национальной </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальный набор поисковых технических средств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование поисковых технических средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Назначение поисковых технических средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нелинейный локатор (детектор нелинейных переходов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обнаружение специальных технических средств в ограждающих конструкциях и предметах интерьера методом неразрушающего контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Многофункциональный поисковый прибор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выявление технических каналов утечки информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мобильный/стационарный комплекс радиомониторинга или сканирующее радиоприемное устройство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поиск технических каналов утечки информации и специальных технических средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Радиопеленгатор носимый</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...29 lines deleted...]
-Определение места установки специальных технических средств </w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Определение места установки специальных технических средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обнаружитель скрытых видеокамер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выявление специальных технических средств видеоконтроля в ограждающих конструкциях и предметах интерьера</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стетоскоп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...29 lines deleted...]
-Выявление виброакустических каналов утечки информации </w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выявление виброакустических каналов утечки информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Досмотровый комплект зеркал или эндоскоп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выявление специальных технических средств в труднодоступных местах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Анализатор проводных линий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...29 lines deleted...]
-Выявление специальных технических средств в проводных коммуникациях </w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выявление специальных технических средств в проводных коммуникациях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тепловизор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выявление специальных технических средств в ограждающих конструкциях и предметах интерьера</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...39 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27331,194 +28020,402 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным</w:t>
-[...142 lines deleted...]
-              <w:t>оперативно-розыскных мероприятий</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и перечню документов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">подтверждающих соответствие </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для осуществления деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по оказанию услуг по </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выявлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических каналов утечки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>информации и специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">технических средств, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для проведения оперативно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>розыскных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий, а также в рамках</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деятельности центра </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обеспечения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кибербезопасности и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деятельности службы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реагирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на инциденты </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кибербезопасности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>утвержденным приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Председателя Комитета </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">безопасности Республики </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -27545,128 +28442,64 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z269" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет по оказанным услугам по выявлению технических каналов утечки информации</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> Отчет по оказанным услугам по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, в период с "___" __________ 20 ___ года по "___" _________ 20 ___ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -28033,68 +28866,69 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>уполномоченное лицо (фамилия, имя, отчество лицензиата дата (при его наличии)</w:t>
+        <w:t>
+      уполномоченное лицо лицензиата (фамилия, имя, отчество (при его наличии), дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -28144,51 +28978,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-отчет по оказанным услугам по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, в форме электронного документа в формате DOC, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "электронного правительства": www.egov.kz, www.elicense.kz направляется лицензиару не позднее 1 февраля года, следующего за отчетным.</w:t>
+отчет по оказанным услугам по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, в форме электронного документа в формате DOC, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "цифрового правительства": www.egov.kz, www.elicense.kz направляется лицензиару не позднее 1 февраля года, следующего за отчетным.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -28240,194 +29074,363 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным</w:t>
-[...142 lines deleted...]
-              <w:t>оперативно-розыскных мероприятий</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и перечню документов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подтверждающих соответствие</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">им, для осуществления </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности по</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оказанию услуг по выявлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических каналов утечки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>информации и специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">технических средств, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для проведения оперативно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>розыскных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий, а также в рамках</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деятельности центра </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обеспечения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кибербезопасности и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>службы реагирования на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инциденты кибербезопасности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>утвержденным приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя Комитета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -28454,515 +29457,298 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление о заключенных договорах (контрактах) на оказание услуг по выявлению</w:t>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+        <w:t xml:space="preserve"> Уведомление о заключенных договорах (контрактах) на оказание услуг по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий (в том числе в целях обеспечения собственных нужд лицензиата)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование, юридический и фактический адрес лицензиата уведомляет лицензиара о заключенных ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      договорах (контрактах) с (номер и дата заключения договора (контракта), наименование, юридический и </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________</w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>наименование, юридический и фактический адрес лицензиата</w:t>
+        <w:t>
+      фактический адрес, индивидуальный идентификационный номер/бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>уведомляет лицензиара о заключенных договорах (контрактах)</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с _________________________________________________________________</w:t>
+        <w:t>
+      (при его наличии) и контактные телефоны организации, с которой заключен договор (контракт), либо срок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(номер и дата заключения договора (контракта), наименование,</w:t>
+        <w:t>
+      и дата оказания услуг с целью обеспечения собственных нужд) на оказание услуг по выявлению</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________</w:t>
+        <w:t>
+      технических каналов утечки информации и специальных технических средств,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>юридический и фактический адрес, индивидуальный идентификационный</w:t>
+        <w:t>
+      предназначенных для проведения оперативно-розыскных мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________</w:t>
-[...203 lines deleted...]
-        <w:t>планируется осуществить следующие виды работ:</w:t>
+        <w:t>
+      В ходе исполнения договоров (контрактов) планируется осуществить следующие виды работ:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -29087,51 +29873,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Данные по планируемым к проверке в ходе исполнения договора (контракта) техническим средствам (характеристика технических средств, их служебная принадлежность))</w:t>
+Данные по планируемым к проверке в ходе исполнения договора (контракта) техническим средствам (характеристика технических средств, их служебная принадлежность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29328,69 +30114,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>уполномоченное лицо (фамилия, имя, отчество дата лицензиата (при его наличии)</w:t>
+      уполномоченное лицо лицензиата (фамилия, имя, отчество (при его наличии), дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -29440,51 +30227,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-настоящее уведомление в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "электронного правительства": www.egov.kz, www.elicense.kz направляется лицензиару не менее чем за пять рабочих дней до начала выполнения обязательств по договору (контракту).</w:t>
+настоящее уведомление в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "цифрового правительства": www.egov.kz, www.elicense.kz направляется лицензиару не менее чем за пять рабочих дней до начала выполнения обязательств по договору (контракту).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -29536,1127 +30323,1393 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям</w:t>
-[...129 lines deleted...]
-              <w:t>розыскных мероприятий</w:t>
+              <w:t>к квалификационным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">требованиям и перечню </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">подтверждающих соответствие </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для осуществления деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по оказанию услуг по </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выявлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических каналов утечки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>информации и специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">технических средств, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для проведения оперативно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>розыскных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий, а также в рамках</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деятельности центра </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обеспечения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кибербезопасности и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">службы реагирования на </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инциденты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кибербезопасности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>утвержденным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">приказом Председателя </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Комитета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    Форма сведений, содержащая информацию о соответствии</w:t>
-[...15 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="57"/>
+        <w:t xml:space="preserve"> Форма сведений, содержащая информацию о соответствии квалификационным требованиям</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Информация о статусе юридического лица или индивидуального предпринимателя</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z188" w:id="58"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (номер и дата выдачи справки/свидетельства о государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (номер и дата выдачи справки/свидетельства о государственной</w:t>
+        <w:t>
+      регистрации (перерегистрации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      2. Информация о заявленном(-ых) специалисте(-ах), имеющем(-их) высшее или</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                               регистрации (перерегистрации)</w:t>
+        <w:t>
+      профессиональное техническое образование, прошедшем(-их) переподготовку, повышение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. Информация о заявленном(-ых) специалисте(-ах), имеющем(-их) высшее или</w:t>
+        <w:t>
+      квалификации по направлениям кибербезопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>профессиональное техническое образование, прошедших переподготовку, повышение</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>квалификации по направлениям информационной безопасности</w:t>
+        <w:t>
+      (указать специальность, квалификацию, направление, а также номер,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             (указать специальность, квалификацию, направление, а также номер,</w:t>
+        <w:t>
+      дату и место выдачи диплома(-ов), сертификатов, свидетельств и (или)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             дату и место выдачи диплома(-ов), сертификатов, свидетельств и (или)</w:t>
+        <w:t>
+      удостоверений, наименование учебного заведения, учебного центра,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      _______________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             удостоверений, наименование учебного заведения, учебного центра,</w:t>
+        <w:t>
+      организации, приложив копию(-и) подтверждающего(-их) документа(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________;</w:t>
+        <w:t>
+      3. Информация о наличии минимального набора поисковых средств согласно приложению 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       организации, приложив копию(-и) подтверждающего(-их) документа(-ов)</w:t>
+        <w:t>
+      к настоящим квалификационным требованиям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3. Информация о наличии минимального набора поисковых средств согласно приложению 6</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>к настоящим квалификационным требованиям</w:t>
+        <w:t>
+      (указать реквизиты документов, подтверждающих наличие указанных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (указать реквизиты документов, подтверждающих наличие указанных</w:t>
+        <w:t>
+      средств на праве собственности или иного законного основания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      _______________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> средств на праве собственности или иного законного основания:</w:t>
+        <w:t>
+      регистрационный номер и дата, приложив копию(-и) документа(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________;</w:t>
+        <w:t>
+      4. Информация о наличии специально выделенного помещения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> регистрационный номер и дата, приложив копию(-и) документа(-ов)</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4. Информация о наличии специально выделенного помещения</w:t>
+        <w:t>
+      (указать реквизиты документов, подтверждающих право собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указать реквизиты документов, подтверждающих право собственности</w:t>
+        <w:t>
+      или иного законного основания, а также договора(-ов) об оказании</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>или иного законного основания, а также договора(-ов) об оказании</w:t>
+        <w:t>
+      услуг автоматических систем охранной и пожарной сигнализации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>услуг автоматических систем охранной и пожарной сигнализации</w:t>
+        <w:t>
+      со специализированной(-ыми) организацией(-ями): наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>со специализированной(-ыми) организацией(-ями): наименование</w:t>
+        <w:t>
+      документа, регистрационный номер и дата, а также наименования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      _______________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>документа, регистрационный номер и дата, а также наименования</w:t>
+        <w:t>
+      соответствующих организаций, приложив копию(-и) документа(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">_______________________________________________________________________________; </w:t>
+        <w:t>
+      5. Информация, подтверждающая соответствие лицензиата дополнительным</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>соответствующих организаций, приложив копию(-и) документа(-ов)</w:t>
+        <w:t>
+      квалификационным требованиям,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5. Информация, подтверждающая соответствие лицензиата дополнительным квалификационным требованиям,</w:t>
+        <w:t>
+      _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      (указать соответствующую информацию о выполнении дополнительных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (указать соответствующую информацию о выполнении дополнительных</w:t>
+        <w:t>
+      _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      требований к лицензиату: реквизиты письма лицензиата, подтверждающего</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       требований к лицензиату: реквизиты письма лицензиата, подтверждающего</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      наличие методики проведения работ по выявлению технических каналов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> наличие методики проведения работ по выявлению технических каналов</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      утечки информации и специальных технических средств, предназначенных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       утечки информации и специальных технических средств, предназначенных</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      для проведения оперативно-розыскных мероприятий,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       для проведения оперативно-розыскных мероприятий, оперативным</w:t>
+        <w:t>
+      _______________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________.</w:t>
+        <w:t>
+      центром обеспечения кибербезопасности, и прочее)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-      <w:bookmarkStart w:name="z189" w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:vertAlign w:val="superscript"/>
-[...11 lines deleted...]
-        <w:t>Сведения услугодатель получает самостоятельно из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Сведения услугодатель получает самостоятельно из соответствующих государственных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифровых систем через шлюз "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -30705,204 +31758,410 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и перечню документов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подтверждающих соответствие</w:t>
-[...103 lines deleted...]
-              <w:t>розыскных мероприятий</w:t>
+              <w:t xml:space="preserve">подтверждающих соответствие </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для осуществления деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по оказанию услуг</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по выявлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических каналов утечки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>информации и специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических средств,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предназначенных для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оперативно- розыскных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>а также в рамках деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">центра обеспечения </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кибербезопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и деятельности службы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реагирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на инциденты </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кибербезопасности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>утвержденным приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя Комитета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z191" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Минимальный набор поисковых средств </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+        <w:t xml:space="preserve"> Минимальный набор поисковых средств</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31029,51 +32288,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Средства защиты клиентов от угроз информационной безопасности</w:t>
+Средства защиты клиентов от угроз кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31127,282 +32386,210 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Решение класса next-generation firewall или unified threat management:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z192" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Решение должно включать следующие системы:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
-[...211 lines deleted...]
-8) систему защиты от DDoS-атак (AntiDDoS).</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) систему предотвращения вторжений (IPS);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) потоковый антивирус (Flow-based antivirus);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) систему межсетевого экранирования на уровне приложений (Application Control);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) систему контроля доступа к интернет-ресурсам по категориям (Webfilter);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) межсетевой экран защиты веб-приложений (WAF);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) систему контроля электронной почты, предназначенную для защиты от электронных писем с вредоносным ПО (Security mail gateway);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) систему для безопасного исполнения ПО (Sandbox);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) систему защиты от DDoS-атак (AntiDDoS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31584,51 +32771,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обнаружение специальных технических средств посредством анализа событий информационной безопасности</w:t>
+Обнаружение специальных технических средств посредством анализа событий кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31739,51 +32926,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Средства мониторинга и реагирования на инциденты информационной безопасности</w:t>
+Средства мониторинга и реагирования на инциденты кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31816,87 +33003,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Система управления событиями информационной безопасности (SIEM)</w:t>
+Система управления событиями кибербезопасности (SIEM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сбор и обработка событий информационной безопасности</w:t>
+Сбор и обработка событий кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31965,51 +33152,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Повышение эффективности управления, реагирования и расследования на инциденты информационной безопасности</w:t>
+Повышение эффективности управления, реагирования и расследования на инциденты кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32078,51 +33265,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Повышение эффективности обнаружения нетипичных инцидентов информационной безопасности</w:t>
+Повышение эффективности обнаружения нетипичных инцидентов кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32233,51 +33420,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Средства аудита информационной безопасности и тестирования на проникновение в информационные системы и ресурсы</w:t>
+Средства аудита кибербезопасности и тестирования на проникновение в цифровые системы и ресурсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32894,194 +34081,389 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 7</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным</w:t>
-[...38 lines deleted...]
-              <w:t>соответствие им,</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и перечню документов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">подтверждающих соответствие </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для осуществления деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по оказанию услуг</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по выявлению технических</w:t>
-[...64 lines deleted...]
-              <w:t>оперативно-розыскных мероприятий</w:t>
+              <w:t>по выявлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических каналов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утечки информации и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">технических средств, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для проведения оперативно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>розыскных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий, а также в рамках</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деятельности центра </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обеспечения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кибербезопасности и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>службы реагирования на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инциденты кибербезопасности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>утвержденным приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя Комитета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -33108,528 +34490,296 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z273" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление о заключенных договорах (контрактах) на оказание услуг по выявлению</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Уведомление о заключенных договорах (контрактах) на оказание услуг по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, в рамках деятельности центра обеспечения кибербезопасности (в том числе в целях обеспечения собственных нужд лицензиата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      наименование, юридический и фактический адрес лицензиата </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уведомляет лицензиара о заключенных договорах (контрактах) с ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (номер и дата заключения договора (контракта), наименование, юридический и фактический адрес, ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер/бизнес-идентификационный номер (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      и контактные телефоны организации, с которой заключен договор (контракт), либо срок и дата оказания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услуг с целью обеспечения собственных нужд) на оказание услуг по выявлению технических каналов утечки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информации и специальных технических средств, предназначенных для проведения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оперативно-розыскных мероприятий, центром обеспечения кибербезопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>технических каналов утечки информации и специальных технических средств,</w:t>
-[...450 lines deleted...]
-        <w:t>следующие виды работ:</w:t>
+        <w:t xml:space="preserve"> В ходе исполнения договоров (контрактов) планируется осуществить следующие виды работ:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -33681,87 +34831,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фактический адрес и местонахождение объектов информатизации, планируемых к проверке в рамках исполнения договора (контракта)</w:t>
+Фактический адрес и местонахождение цифровых объектов, планируемых к проверке в рамках исполнения договора (контракта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Данные по планируемым к проверке в ходе исполнения договора (контракта) объектам информатизации (тип, модель, назначение, технические характеристики, сетевые идентификаторы)</w:t>
+Данные по планируемым к проверке в ходе исполнения договора (контракта) цифровым объектам (тип, модель, назначение, технические характеристики, сетевые идентификаторы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33923,68 +35073,69 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________ ________________________________________________</w:t>
+      ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      уполномоченное лицо (фамилия, имя, отчество дата лицензиата (при его наличии)</w:t>
+        <w:t>
+      уполномоченное лицо лицензиата (фамилия, имя, отчество (при его наличии), дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -34034,51 +35185,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-настоящее уведомление в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "электронного правительства": www.egov.kz, www.elicense.kz направляется лицензиару не менее чем за пять рабочих дней до начала выполнения обязательств по договору (контракту).</w:t>
+настоящее уведомление в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "цифрового правительства": www.egov.kz, www.elicense.kz направляется лицензиару не менее чем за пять рабочих дней до начала выполнения обязательств по договору (контракту).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -34130,194 +35281,376 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным</w:t>
-[...38 lines deleted...]
-              <w:t>соответствие им,</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и перечню документов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">подтверждающих соответствие </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для осуществления деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по оказанию услуг</w:t>
-[...77 lines deleted...]
-              <w:t>оперативно-розыскных мероприятий</w:t>
+              <w:t xml:space="preserve">по оказанию услуг </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по выявлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических каналов утечки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>информации и специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">технических средств, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для проведения оперативно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>розыскных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий, а также в рамках</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деятельности центра </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обеспечения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кибербезопасности и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>службы реагирования на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инциденты кибербезопасности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>утвержденным приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя Комитета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -34344,152 +35677,64 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет по оказанным услугам по выявлению технических каналов утечки информации</w:t>
-[...86 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> Отчет по оказанным услугам по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, в рамках деятельности центра обеспечения кибербезопасности, в период с "___" __________ 20 ___ года по "___" _________ 20 ___ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -34577,51 +35822,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общее количество проверенных в ходе оказания услуг объектов информатизации</w:t>
+Общее количество проверенных в ходе оказания услуг цифровых объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34916,68 +36161,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________ ________________________________________________</w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>уполномоченное лицо (фамилия, имя, отчество дата лицензиата (при его наличии)</w:t>
+        <w:t>
+      уполномоченное лицо лицензиата (фамилия, имя, отчество (при его наличии), дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -35026,52 +36272,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-отчет по оказанным услугам по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, оперативным центром информационной безопасности в форме электронного документа в формате DOC, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "электронного правительств"": www.egov.kz, www.elicense.kz направляется лицензиару не позднее 1 числа второго месяца квартала, следующего за отчетным. </w:t>
+              <w:t>
+отчет по оказанным услугам по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, центром обеспечения кибербезопасности в форме электронного документа в формате DOC, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата, через веб-портал "цифрового правительств": www.egov.kz, www.elicense.kz направляется лицензиару не позднее 1 числа второго месяца квартала, следующего за отчетным.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -35123,90 +36369,103 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 9</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям</w:t>
-[...38 lines deleted...]
-              <w:t>им, для осуществления</w:t>
+              <w:t>к квалификационным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям и перечню</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документов, подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">соответствие им, для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности по оказанию услуг</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35214,1084 +36473,1250 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>каналов утечки информации и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>специальных технических</w:t>
-[...38 lines deleted...]
-              <w:t>розыскных мероприятий</w:t>
+              <w:t xml:space="preserve">специальных технических </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предназначенных для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оперативно- розыскных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>а также в рамках деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>центра обеспечения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кибербезопасности и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>службы реагирования на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инциденты кибербезопасности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>утвержденным приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя Комитета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    Форма сведений, содержащая информацию о соответствии</w:t>
-[...14 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+        <w:t xml:space="preserve"> Форма сведений, содержащая информацию о соответствии квалификационным требованиям</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z212" w:id="65"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Информация о статусе юридического лица или индивидуального предпринимателя </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Информация о статусе юридического лица или индивидуального предпринимателя</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      (номер и дата выдачи справки/свидетельства о государственной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (номер и дата выдачи справки/свидетельства о государственной</w:t>
+        <w:t>
+      _______________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________;</w:t>
+        <w:t>
+      регистрации (перерегистрации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                         регистрации (перерегистрации)</w:t>
+        <w:t>
+      2. Информация о заявленном(-ых) специалисте(-ах), имеющем(-их) высшее или</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. Информация о заявленном(-ых) специалисте(-ах), имеющем(-их) высшее или</w:t>
+        <w:t>
+      профессиональное техническое образование, прошедшем(-их) переподготовку, повышение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>профессиональное техническое образование, прошедших переподготовку, повышение</w:t>
+        <w:t>
+      квалификации по направлениям кибербезопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>квалификации по направлениям информационной безопасности</w:t>
+        <w:t>
+      _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________</w:t>
+        <w:t>
+      (указать специальность, квалификацию, направление, а также номер,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (указать специальность, квалификацию, направление, а также номер,</w:t>
+        <w:t>
+      _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________</w:t>
+        <w:t>
+      дату и место выдачи диплома(-ов), сертификатов, свидетельств и (или)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       дату и место выдачи диплома(-ов), сертификатов, свидетельств и (или)</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      удостоверений, наименование учебного заведения, учебного центра,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       удостоверений, наименование учебного заведения, учебного центра,</w:t>
+        <w:t>
+      _______________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________;</w:t>
+        <w:t>
+      организации, приложив копию(-и) подтверждающего(-их) документа(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       организации, приложив копию(-и) подтверждающего(-их) документа(-ов)</w:t>
+        <w:t>
+      3. Информация о наличии минимального набора поисковых средств согласно приложению 10 к настоящим квалификационным требованиям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3. Информация о наличии минимального набора поисковых средств согласно приложению</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10 к настоящим квалификационным требованиям</w:t>
+        <w:t>
+      (указать реквизиты документов, подтверждающих наличие указанных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (указать реквизиты документов, подтверждающих наличие указанных</w:t>
+        <w:t>
+      средств на праве собственности или иного законного основания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      _______________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       средств на праве собственности или иного законного основания:</w:t>
+        <w:t>
+      регистрационный номер и дата, приложив копию(-и) документа(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________;</w:t>
+        <w:t>
+      4. Информация о наличии специально выделенного помещения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>регистрационный номер и дата, приложив копию(-и) документа(-ов)</w:t>
+        <w:t>
+      _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4. Информация о наличии специально выделенного помещения</w:t>
+        <w:t>
+      (указать реквизиты документов, подтверждающих право собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________</w:t>
+        <w:t>
+      _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (указать реквизиты документов, подтверждающих право собственности</w:t>
+        <w:t>
+      или иного законного основания, а также договора(-ов) об оказании услуг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________</w:t>
+        <w:t>
+      ______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       или иного законного основания, а также договора(-ов) об оказании услуг</w:t>
+        <w:t>
+      автоматических систем охранной и пожарной сигнализации со</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________</w:t>
+        <w:t>
+      _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>автоматических систем охранной и пожарной сигнализации со</w:t>
+        <w:t>
+      специализированной(-ыми) организацией(-ями): наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________</w:t>
+        <w:t>
+      _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>специализированной(-ыми) организацией(-ями): наименование</w:t>
+        <w:t>
+      документа, регистрационный номер и дата, а также наименования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________</w:t>
+        <w:t>
+      _______________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>документа, регистрационный номер и дата, а также наименования</w:t>
+        <w:t>
+      соответствующих организаций, приложив копию(-и) документа(-ов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________;</w:t>
+        <w:t>
+      5. Информация, подтверждающая соответствие лицензиата дополнительным</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>соответствующих организаций, приложив копию(-и) документа(-ов)</w:t>
+        <w:t>
+      квалификационным требованиям,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5. Информация, подтверждающая соответствие лицензиата дополнительным квалификационным требованиям,</w:t>
+        <w:t>
+      _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________</w:t>
+        <w:t>
+      (указать соответствующую информацию о выполнении дополнительных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(указать соответствующую информацию о выполнении дополнительных</w:t>
+        <w:t>
+      ______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________</w:t>
+        <w:t>
+      требований к лицензиату: реквизиты письма лицензиата,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>требований к лицензиату: реквизиты письма лицензиата,</w:t>
+        <w:t>
+      _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________</w:t>
+        <w:t>
+      подтверждающего наличие методики проведения работ по выявлению</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подтверждающего наличие методики проведения работ по выявлению</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>
+      технических каналов утечки информации и специальных технических</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>технических каналов утечки информации и специальных технических</w:t>
+        <w:t>
+      _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________</w:t>
+        <w:t>
+      средств, предназначенных для проведения оперативно-розыскных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>средств, предназначенных для проведения оперативно-розыскных</w:t>
+        <w:t>
+      _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________</w:t>
+        <w:t>
+      мероприятий, службой реагирования на инциденты кибербезопасности,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>мероприятий, службой реагирования на инциденты информационной</w:t>
+        <w:t>
+      _______________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________.</w:t>
+        <w:t>
+      и прочее)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-      <w:bookmarkStart w:name="z213" w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:vertAlign w:val="superscript"/>
-[...28 lines deleted...]
-        <w:t>информационных систем через шлюз "электронного правительства".</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Сведения услугодатель получает самостоятельно из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -36340,90 +37765,103 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 10</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям</w:t>
-[...38 lines deleted...]
-              <w:t>им, для осуществления</w:t>
+              <w:t>к квалификационным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям и перечню</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документов, подтверждающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">соответствие им, для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности по оказанию услуг</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -36431,113 +37869,306 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>каналов утечки информации и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>специальных технических</w:t>
-[...38 lines deleted...]
-              <w:t>розыскных мероприятий</w:t>
+              <w:t xml:space="preserve">специальных технических </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предназначенных для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оперативно- розыскных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>а также в рамках деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>центра обеспечения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кибербезопасности и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">службы реагирования на </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инциденты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кибербезопасности, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>утвержденным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">приказом Председателя </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Комитета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Минимальный набор поисковых средств </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+        <w:t xml:space="preserve"> Минимальный набор поисковых средств</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -36664,51 +38295,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Средства мониторинга и реагирования на инциденты информационной безопасности</w:t>
+Средства мониторинга и реагирования на инциденты кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36777,51 +38408,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Повышение эффективности управления, реагирования и расследования на инциденты информационной безопасности.</w:t>
+Повышение эффективности управления, реагирования и расследования на инциденты кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36890,51 +38521,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Повышение эффективности обнаружения нетипичных инцидентов информационной безопасности.</w:t>
+Повышение эффективности обнаружения нетипичных инцидентов кибербезопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37003,51 +38634,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дизассемблирование исполняемого кода для платформ x86, AMD64, ARM.</w:t>
+Дизассемблирование исполняемого кода для платформ x86, AMD64, ARM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37116,51 +38747,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Запуск программного обеспечения в безопасной и контролируемой среде, контроль и журналирование хода исполнения.</w:t>
+Запуск программного обеспечения в безопасной и контролируемой среде, контроль и журналирование хода исполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -37212,194 +38843,389 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 11</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным</w:t>
-[...38 lines deleted...]
-              <w:t>соответствие им,</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и перечню документов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">подтверждающих соответствие </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для осуществления деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по оказанию услуг</w:t>
-[...77 lines deleted...]
-              <w:t>оперативно-розыскных мероприятий</w:t>
+              <w:t xml:space="preserve">по оказанию услуг </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по выявлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических каналов утечки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>информации и специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических средств,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предназначенных для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оперативно-розыскных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий, а также в рамках</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деятельности центра </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обеспечения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кибербезопасности и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>службы реагирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на инциденты </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кибербезопасности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>утвержденным приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя Комитета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -37420,551 +39246,268 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">форма </w:t>
+              <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z277" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление о заключенных договорах (контрактах) на оказание услуг по выявлению</w:t>
-[...50 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+        <w:t xml:space="preserve"> Уведомление о заключенных договорах (контрактах) на оказание услуг по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, в рамках деятельности службы реагирования на инциденты кибербезопасности (в том числе в целях обеспечения собственных нужд лицензиата)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование, юридический и фактический адрес лицензиата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уведомляет лицензиара о заключенных договорах (контрактах) с ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 11 - в редакции приказа Председателя Комитета национальной безопасности РК от 14.06.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+       (номер и дата заключения договора (контракта), наименование, юридический и фактический адрес, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________</w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>наименование, юридический и фактический адрес лицензиата</w:t>
+        <w:t xml:space="preserve">
+      индивидуальный идентификационный номер/бизнес-идентификационный номер (при его наличии) и </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      уведомляет лицензиара о заключенных договорах (контрактах)</w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с ___________________________________________________________________</w:t>
+        <w:t>
+      контактные телефоны организации, с которой заключен договор (контракт), либо</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(номер и дата заключения договора (контракта), наименование,</w:t>
+        <w:t>
+      срок и дата оказания услуг с целью обеспечения собственных нужд) на оказание услуг по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, службой реагирования на инциденты кибербезопасности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
-[...271 lines deleted...]
-        <w:t>планируется осуществить следующие виды работ:</w:t>
+        <w:t>
+      В ходе исполнения договоров (контрактов) планируется осуществить следующие виды работ:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -37980,123 +39523,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- п/п</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фактический адрес и местонахождение объектов информатизации, планируемых к проверке в рамках исполнения договора (контракта)</w:t>
+Фактический адрес и местонахождение цифровых объектов, планируемых к проверке в рамках исполнения договора (контракта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Данные по планируемым к проверке в ходе исполнения договора (контракта) объектам информатизации (тип, модель, назначение, технические характеристики, сетевые идентификаторы)</w:t>
+Данные по планируемым к проверке в ходе исполнения договора (контракта) цифровым объектам (тип, модель, назначение, технические характеристики, сетевые идентификаторы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38242,217 +39803,85 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...131 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________ ________________________________________________</w:t>
+      _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>уполномоченное лицо (фамилия, имя, отчество дата лицензиата (при его наличии)</w:t>
+        <w:t>
+      уполномоченное лицо лицензиата (фамилия, имя, отчество (при его наличии), дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -38502,51 +39931,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-настоящее уведомление в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата через веб-портал "электронного правительства": www.egov.kz, www.elicense.kz, направляется лицензиару не менее чем за пять рабочих дней до начала выполнения обязательств по договору (контракту)</w:t>
+настоящее уведомление в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата через веб-портал "цифрового правительства": www.egov.kz, www.elicense.kz, направляется лицензиару не менее чем за пять рабочих дней до начала выполнения обязательств по договору (контракту)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -38598,301 +40027,473 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 12</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным</w:t>
-[...38 lines deleted...]
-              <w:t>соответствие им,</w:t>
+              <w:t xml:space="preserve">к квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и перечню документов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">подтверждающих соответствие </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для осуществления деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по оказанию услуг</w:t>
-[...77 lines deleted...]
-              <w:t>оперативно-розыскных мероприятий</w:t>
+              <w:t xml:space="preserve">по оказанию услуг </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по выявлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических каналов утечки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>информации и специальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических средств,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предназначенных для </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оперативно-розыскных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>а также в рамках деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">центра обеспечения </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кибербезопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и деятельности службы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реагирования на инциденты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кибербезопасности, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>утвержденным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">приказом Председателя </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Комитета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 января 2015 года № 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет по оказанным услугам по выявлению технических каналов утечки информации</w:t>
-[...86 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> Отчет по оказанным услугам по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, в рамках деятельности службы реагирования на инциденты кибербезопасности, в период с "___" __________ 20 ___ года по "___" _________ 20 ___ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -38908,50 +40509,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -38980,51 +40599,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общее количество проверенных в ходе оказания услуг объектов информатизации)</w:t>
+Общее количество проверенных в ходе оказания услуг цифровых объектов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39185,69 +40804,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ______________________ ________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>уполномоченное лицо (фамилия, имя, отчество дата лицензиата (при его наличии)</w:t>
+      уполномоченное лицо лицензиата (фамилия, имя, отчество (при его наличии), дата)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -39297,62 +40917,76 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-отчет по оказанным услугам по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, службой реагирования на инциденты информационной безопасности в форме электронного документа в формате DOC, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата через веб-портал "электронного правительства": www.egov.kz, www.elicense.kz, направляется лицензиару не позднее 1 числа второго месяца квартала, следующего за отчетным</w:t>
+отчет по оказанным услугам по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, службой реагирования на инциденты кибербезопасности в форме электронного документа в формате DOC, удостоверенного электронной цифровой подписью уполномоченного лица лицензиата через веб-портал "цифрового правительства": www.egov.kz, www.elicense.kz, направляется лицензиару не позднее 1 числа второго месяца квартала, следующего за отчетным</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -39373,55 +41007,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>