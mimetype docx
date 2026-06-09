--- v1 (2026-03-13)
+++ v2 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2b4b80a" w14:textId="2b4b80a">
+    <w:p w14:paraId="491d432" w14:textId="491d432">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1558,2240 +1558,2170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...20 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">
+      4. Для получения государственной услуги физические и юридические лица (далее – услугополучатель) направляет услугодателю посредством портала заявление на присвоение учетного номера объекту производства по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в форме электронного документа, подписанного ЭЦП услугополучателя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z1488" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      Справка о регистрации (перерегистрации) юридического лица, сведения о документе, удостоверяющем личность физического лица, о регистрации индивидуального предпринимателя, о ранее присвоенном учетном номере объекту производства, о наличии ветеринарно-санитарного заключения на объект производства, о наличии производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование на срок более одного года), услугодатель получает из информационных систем, используемых для оказания государственной услуги, либо из сервиса цифровых документов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z1489" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Для получения государственной услуги физические и юридические лица (далее – услугополучатель) направляет услугодателю посредством портала заявление на присвоение учетного номера объекту производства по форме согласно </w:t>
+      Информационное взаимодействие портала и информационных систем осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 1</w:t>
+        <w:t>статье 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам в форме электронного документа, подписанного ЭЦП услугополучателя.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z1490" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о документе, удостоверяющем личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о ранее присвоенном учетном номере объекту производства, о наличии ветеринарно-санитарного заключения на объект производства, о наличии производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование на срок более одного года), услугодатель получает из соответствующих государственных информационных систем, используемых для оказания государственной услуги, либо из сервиса цифровых документов.</w:t>
+      Подтверждением принятия заявления на портале является соответствующий статус в личном кабинете о принятии запроса для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Информационное взаимодействие портала и информационных систем осуществляется согласно </w:t>
+      5. Перечень основных требований к оказанию государственной услуги "Присвоение учетных номеров объектам производства, осуществляющим выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок" указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статье 43</w:t>
+        <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации".</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      6. Для присвоения учетного номера объекту производства необходимо наличие ветеринарно-санитарного заключения на объект производства о соответствии его ветеринарным (ветеринарно-санитарным) требованиям, выданного в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи ветеринарных документов и требований к их бланкам, утвержденными приказом Министра сельского хозяйства Республики Казахстан от 21 мая 2015 года № 7-1/453 (зарегистрирован в Реестре нормативных правовых актов Республики Казахстан № 11898), не более чем за 30 (тридцать) календарных дней до даты подачи заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Подтверждением принятия заявления на портале является соответствующий статус в личном кабинете о принятии запроса для оказания государственной услуги.</w:t>
+      7. Срок оказания и выдачи результата оказания государственной услуги составляет 2 (два) рабочих дня с момента регистрации заявления.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Работник канцелярии услугодателя в день поступления осуществляет регистрацию заявления и направляет его руководителю услугодателя, которым назначается ответственный работник.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием документов и выдача результата оказания государственной услуги осуществляются следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ответственный работник услугодателя в течение 1 (одного) рабочего дня с момента регистрации заявления проверяет полноту документов и (или) сведений, содержащихся в заявлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления услугополучателем неполного пакета документов и (или) сведений, содержащихся в заявлении, представления документов с истекшим сроком действия, ответственный работник услугодателя готовит и направляет в личный кабинет услугополучателя мотивированный отказ в дальнейшем рассмотрении заявления в форме электронного документа, подписанного ЭЦП руководителя услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае предоставления услугополучателем полного пакета документов и (или) сведений, ответственный работник услугодателя в течение 2 (двух) рабочих дней с момента регистрации заявления присваивает учетный номер объекту производства и оформляет подтверждение о присвоении учетного номера объекту производства по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный отказ в оказании государственной услуги по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждение о присвоении учетного номера объекту производства или мотивированный отказ в оказании государственной услуги направляется в личный кабинет услугополучателя в форме электронного документа, подписанного ЭЦП руководителя услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. В случае изменения фамилии, имени, отчества (при его наличии) физического лица, перерегистрации индивидуального предпринимателя и (или) изменения его наименования, изменения наименования юридического лица и (или) реорганизации юридического лица в формах слияния, преобразования, присоединения юридического лица к другому юридическому лицу, выделения и разделения, изменения прав собственности на производственные помещения или изменения, расторжения, прекращения договора аренды (договора безвозмездного пользования) производственных помещений, услугополучатель в течение 1 (одного) месяца с момента возникновения изменений подает услугодателю заявление на присвоение учетного номера объекту производства по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, с приложением соответствующих документов, подтверждающих информацию об изменениях, за исключением документов, информация из которых содержится в государственных информационных системах. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z1485" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если изменения, указанные в части первой настоящего пункта, не повлекли изменения вида осуществляемой деятельности объекта производства, то услугодатель в течение 2 (двух) рабочих дней с момента регистрации заявления переоформляет подтверждение о присвоении учетного номера объекту производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z1486" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае изменения вида деятельности, объект производства проходит повторную процедуру присвоения учетного номера в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z1487" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объекты производства, имеющие передвижные (мобильные) объекты, осуществляют их привязку к действующему учетному номеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.01.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Перечень основных требований к оказанию государственной услуги "Присвоение учетных номеров объектам производства, осуществляющим выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок" указан в </w:t>
+      11. При прекращении деятельности на объекте производства, услугополучатель инициирует снятие объекта производства с учета и в течение 5 (пяти) рабочих дней с момента прекращения деятельности на объекте производства, подает заявление о прекращении деятельности на объекте производства по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложении 2</w:t>
+        <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z1492" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> выдачи ветеринарных документов и требований к их бланкам, утвержденными приказом Министра сельского хозяйства Республики Казахстан от 21 мая 2015 года № 7-1/453 (зарегистрирован в Реестре нормативных правовых актов Республики Казахстан № 11898), не более чем за 30 (тридцать) календарных дней до даты подачи заявления.</w:t>
+        <w:t>
+      Заявление о прекращении деятельности на объекте производства рассматривается услугодателем в течение 1 (одного) рабочего дня с момента регистрации заявления и осуществляется изменение статуса объекта производства "Действие учетного номера прекращено" в информационной системе "Единая автоматизированная система управления отраслями агропромышленного комплекса "e-Agriculture" (далее – информационная система).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z1493" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7. Срок оказания и выдачи результата оказания государственной услуги составляет 2 (два) рабочих дня с момента регистрации заявления.</w:t>
+        <w:t xml:space="preserve">
+      Лишение (отзыв), приостановление, возобновление и прекращение действия учетного номера объекта производства осуществляется в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 12-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеринарии" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z1494" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Работник канцелярии услугодателя в день поступления осуществляет регистрацию заявления и направляет его руководителю услугодателя, которым назначается ответственный работник.</w:t>
-[...1089 lines deleted...]
-      17. Услугодатель отказывает в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня.</w:t>
+      В случае прекращения действия учетного номера, объект производства проходит процедуру присвоения учетного номера в соответствии с настоящими Правилами без сохранения присвоенных учетных номеров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 24</w:t>
+        <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. В случае сбоя информационной системы, содержащей необходимые сведения для оказания государственной услуги, услугодатель незамедлительно с момента обнаружения возникновения технического сбоя уведомляет об этом оператора информационно-коммуникационной инфраструктуры "электронного правительства" (далее – оператор).</w:t>
+      12. Учетные номера объектам производства выдаются сроком на 3 (три) года, за исключением объектов производства, осуществляющих деятельность на производственных помещениях на основании договора аренды или безвозмездного пользования со сроком менее 3 (трех) лет, а также убойных площадок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:bookmarkStart w:name="z1495" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом, после проведения работ по устранению возникшего сбоя оператор в течение 1 (одного) рабочего дня составляет в произвольной форме протокол о технической проблеме и подписывает его с услугодателем.</w:t>
+      По учетным номерам, выданным объектам производства (за исключением объектов производства, осуществляющих деятельность на производственных помещениях на основании договора аренды или безвозмездного пользования со сроком менее 3 (трех) лет, а также убойных площадок) до 1 января 2026 года без указания срока их действия, срок действия учетных номеров исчисляется с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:bookmarkStart w:name="z1496" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Закона о государственных услугах.</w:t>
+        <w:t>
+      Убойным площадкам учетные номера выдаются сроком на 1 (один) год и подлежат ежегодному подтверждению до строительства в данном регионе мясоперерабатывающих предприятий или убойных пунктов. Объектам производства, осуществляющим деятельность на производственных помещениях на основании договора аренды или безвозмездного пользования со сроком менее 3 (трех) лет, учетные номера выдаются на срок действия договора аренды, безвозмездного пользования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z1497" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      Объекты производства за 30 (тридцать) календарных дней до истечения срока действия учетного номера проходят повторную процедуру присвоения учетного номера в соответствии с настоящими Правилами с сохранением присвоенных учетных номеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z1498" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае истечения срока действия учетного номера, действие учетного номера прекращается с отображением статуса "Действие учетного номера прекращено" в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Учетный номер, состоящий из кода, включающий вид деятельности и номера объекта производства, определяется согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z43" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Литерный код для присвоения учетных номеров объектам производства согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам имеет буквенные и числовые символы соответствующих административно-территориальных единиц (области, города республиканского значения, столицы, района (города областного значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. При запланированном изменении вида деятельности по объекту производства, услугополучатель повторно подает заявление на присвоение учетного номера объекту производства по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. При этом, ранее выданному учетному номеру присваивается статус "Неактивный".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Объектам производства, осуществляющим экспорт/импорт, при соответствии ветеринарным (ветеринарно-санитарным) требованиям страны, присваивается "Экспорт/Импорт" в электронном реестре учетных номеров объектов производства по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, и в учетный номер дополнительно вносится символ "Е" (для экспортеров), "I" (для импортеров), согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z46" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. По выбору услугополучателя государственная услуга оказывается по принципу "одного заявления" в совокупности с государственной услугой "Выдача ветеринарно-санитарного заключения на объекты государственного ветеринарно-санитарного контроля и надзора" (далее – государственная услуга по принципу "одного заявления").</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для получения государственной услуги по принципу "одного заявления" услугополучатель посредством портала подает заявление на выдачу ветеринарно-санитарного заключения и присвоение учетного номера по принципу "одного заявления" по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Министерство сельского хозяйства Республики Казахстан и услугодатель в течение 3 (трех) рабочих дней с даты утверждения или изменения настоящих Правил, актуализируют информацию о порядке оказания государственной услуги и направляют в Единый контакт-центр.</w:t>
+      Срок оказания государственной услуги по принципу "одного заявления" – 6 (шесть) рабочих дней с момента регистрации заявления, из них:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдача ветеринарно-санитарного заключения на объекты государственного ветеринарно-санитарного контроля – 4 (четыре) рабочих дня;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      присвоение учетного номера объектам производства – 2 (два) рабочих дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Результат оказания государственной услуги по принципу "одного заявления" – выдача ветеринарно-санитарного заключения на объекты государственного ветеринарно-санитарного контроля и надзора и присвоение учетных номеров объектам производства, осуществляющим выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок, либо мотивированный отказ в оказании государственной услуги по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра сельского хозяйства РК от 27.06.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра сельского хозяйства РК от 27.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Услугодатель отказывает в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей, и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, ведомства, уполномоченного органа в области ветеринарии (далее – уполномоченный орган), в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
+      18. В случае сбоя информационной системы, содержащей необходимые сведения для оказания государственной услуги, услугодатель незамедлительно с момента обнаружения возникновения технического сбоя уведомляет об этом оператора информационно-коммуникационной инфраструктуры "электронного правительства" (далее – оператор).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      При этом, после проведения работ по устранению возникшего сбоя оператор в течение 1 (одного) рабочего дня составляет в произвольной форме протокол о технической проблеме и подписывает его с услугодателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      В случае поступления жалобы в соответствии с </w:t>
+      19. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 4</w:t>
+        <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК), услугодатель направляет ее в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), не позднее 3 (трех) рабочих дней со дня поступления. Жалоба услугодателем не направляется в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), в случае принятия в течение 3 (трех) рабочих дней благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
+        <w:t xml:space="preserve"> Закона о государственных услугах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министерство сельского хозяйства Республики Казахстан и услугодатель в течение 3 (трех) рабочих дней с даты утверждения или изменения настоящих Правил, актуализируют информацию о порядке оказания государственной услуги и направляют в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра сельского хозяйства РК от 27.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 24</w:t>
+        <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей, и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
+        <w:t>
+      20. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, ведомства, уполномоченного органа в области ветеринарии (далее – уполномоченный орган), в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">
+      В случае поступления жалобы в соответствии с </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...79 lines deleted...]
-      В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК), услугодатель направляет ее в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), не позднее 3 (трех) рабочих дней со дня поступления. Жалоба услугодателем не направляется в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), в случае принятия в течение 3 (трех) рабочих дней благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра сельского хозяйства РК от 27.06.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 248</w:t>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      21. Жалоба услугополучателя в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услугодателем, ведомством, уполномоченным органом – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Срок рассмотрения жалобы ведомством, уполномоченным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z1480" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z1481" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получения дополнительной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра сельского хозяйства РК от 27.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       23. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3952,142 +3882,129 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>животных, заготовку (убой),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>хранение, переработку</w:t>
+              <w:t>хранение, переработку и реализацию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и реализацию животных,</w:t>
+              <w:t>животных, продукции и сырья</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>продукции и сырья животного</w:t>
+              <w:t>животного происхождения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>происхождения, а также</w:t>
+              <w:t>а также организациям по производству,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организациям по производству,</w:t>
+              <w:t>хранению и реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>хранению и реализации</w:t>
+              <w:t>ветеринарных препаратов, кормов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ветеринарных препаратов,</w:t>
-[...12 lines deleted...]
-              <w:t>кормов и кормовых добавок</w:t>
+              <w:t>и кормовых добавок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4125,844 +4042,694 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1499" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      В _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(наименование территориального подразделения ведомства уполномоченного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z133" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-        <w:t>___________________________________________________________________</w:t>
+        <w:t>органа в области ветеринарии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(наименование территориального подразделения ведомства уполномоченного</w:t>
+        <w:t>от _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>органа в области ветеринарии)</w:t>
+        <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>от _________________________________________________________________</w:t>
+        <w:t>(фамилия, имя отчество (при его наличии) физического лица, индивидуальный</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________</w:t>
+        <w:t>идентификационный номер/наименование юридического лица, бизнес- идентификационный номер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(фамилия, имя отчество (при его наличии) физического лица, индивидуальный</w:t>
+        <w:t>Адрес _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>идентификационный номер/наименование юридического лица,</w:t>
+        <w:t>Номер заявления: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1500" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление на присвоение учетного номера объекту производства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1501" w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу присвоить, переоформить, подтвердить, перерегистрировать,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>учетный номер следующему объекту производства ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бизнес- идентификационный номер)</w:t>
+        <w:t>(нужное подчеркнуть)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Адрес _____________________________________________________________</w:t>
+        <w:t>1) наименование объекта производства ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Номер заявления: ___________________________________________________</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Заявление на присвоение учетного номера объекту производства</w:t>
+        <w:t>2) назначение объекта производства __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Прошу присвоить, переоформить, подтвердить, перерегистрировать учетный номер</w:t>
+        <w:t>(по кадастровому паспорту объекта недвижимости)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      следующему объекту производства ____________________________________</w:t>
+        <w:t>3) вид деятельности ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(нужное подчеркнуть)</w:t>
+        <w:t>4) осуществление экспорта/импорта __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1) наименование объекта производства _________________________________</w:t>
+        <w:t>(нужное указать)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2) назначение объекта производства ____________________________________</w:t>
+        <w:t>5) сведения о наличии производственных помещений на праве собственности:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(по кадастровому паспорту объекта недвижимости)</w:t>
+        <w:t>кадастровый номер ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3) вид деятельности __________________________________________________</w:t>
+        <w:t>собственник ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4) осуществление экспорта/импорта ____________________________________</w:t>
+        <w:t>основание возникновения права, дата и время регистрации ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(нужное указать)</w:t>
+        <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5) сведения о наличии производственных помещений на праве собственности:</w:t>
+        <w:t>адрес _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кадастровый номер ___________________________________________________</w:t>
+        <w:t>сведения о наличии производственных помещений на праве аренды,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>целевое назначение ___________________________________________________</w:t>
+        <w:t>безвозмездного пользования: кадастровый номер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>собственник _________________________________________________________</w:t>
+        <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>основание возникновения права, дата и время регистрации _________________</w:t>
+        <w:t>правообладатель __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>основания возникновения аренды, безвозмездного пользования, дата и время</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>адрес _______________________________________________________________</w:t>
+        <w:t>регистрации ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>сведения о наличии производственных помещений на праве аренды,</w:t>
+        <w:t>дата заключения договора __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>безвозмездного пользования:</w:t>
+        <w:t>срок действия договора, на __ месяцев, с "__" __ 20 __ года до "__" __ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кадастровый номер ___________________________________________________</w:t>
+        <w:t>особые условия договора ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>целевое назначение ___________________________________________________</w:t>
-[...135 lines deleted...]
-        <w:t>адрес _______________________________________________________________</w:t>
+        <w:t>адрес ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) координаты поворотных точек территории, занятой под объект производства:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -4983,68 +4750,80 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1502" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5301,68 +5080,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1515" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5705,111 +5496,130 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1529" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: * координаты поворотных точек территории (широты и долготы),</w:t>
+      Примечание: *координаты поворотных точек территории (широты и долготы),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>занятой под объект производства, определяется посредством геоинформационного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      занятой под объект производства, определяется посредством геоинформационного</w:t>
+        <w:t>сервиса при наличии технической возможности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      сервиса при наличии технической возможности.</w:t>
+        <w:t>Прилагаю следующие документы: ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Прилагаю следующие документы: _______________________________________</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(электронная копия документа, подтверждающего право собственности помещения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6037,238 +5847,238 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>документ, удостоверяющий личность:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>номер: ______________________________________________________________</w:t>
+        <w:t>номер: _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кем выдано: _________________________________________________________</w:t>
+        <w:t>кем выдано: ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>дата выдачи: _________________________________________________________</w:t>
+        <w:t>дата выдачи: ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>адрес: _______________________________________________________________</w:t>
+        <w:t>адрес: ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>номер телефона (факса): _______________________________________________</w:t>
+        <w:t>номер телефона (факса): ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>электронный адрес ____________________________________________________</w:t>
+        <w:t>электронный адрес ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подтверждаю достоверность представленной информации, осведомлен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>об ответственности за представление недостоверных сведений в соответствии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с законодательством Республики Казахстан и даю согласие на использование</w:t>
+        <w:t>с законами Республики Казахстан и даю согласие на использование сведений,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>сведений, составляющих охраняемую законом тайну, а также на сбор, обработку,</w:t>
+        <w:t>составляющих охраняемую законом тайну, а также на сбор, обработку, хранение,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>хранение, выгрузку и использование персональных данных.</w:t>
+        <w:t>выгрузку и использование персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Подписано и отправлено услугополучателем в ___ часов "__" ______ 20__ года:</w:t>
+        <w:t>Подписано и отправлено услугополучателем в ___ часов "__" _____ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Данные из электронной цифровой подписи (далее – ЭЦП) услугополучателя:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6292,85 +6102,85 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Уведомление о принятии заявления:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заявление принято в _____часов "__" ______ 20__ года</w:t>
+        <w:t>Заявление принято в _____часов "__" ______ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Данные из ЭЦП территориального подразделения ведомства уполномоченного органа</w:t>
+        <w:t>Данные из ЭЦП территориального подразделения ведомства уполномоченного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в области ветеринарии:</w:t>
+        <w:t>органа в области ветеринарии:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата и время подписания ЭЦП: __________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -6488,1698 +6298,1681 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>животных, заготовку (убой),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>хранение, переработку</w:t>
+              <w:t>хранение, переработку и реализацию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и реализацию животных,</w:t>
+              <w:t>животных, продукции и сырья</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>продукции и сырья животного</w:t>
+              <w:t>животного происхождения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>происхождения, а также</w:t>
+              <w:t>а также организациям по производству,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организациям по производству,</w:t>
+              <w:t>хранению и реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>хранению и реализации</w:t>
+              <w:t>ветеринарных препаратов, кормов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ветеринарных препаратов,</w:t>
-[...12 lines deleted...]
-              <w:t>кормов и кормовых добавок</w:t>
+              <w:t>и кормовых добавок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1474" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Присвоение учетных номеров объектам производства, осуществляющим</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>выращивание животных, заготовку (убой), хранение, переработку и реализацию</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>животных, продукции и сырья животного происхождения, а также организациям</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>№ 13</w:t>
-      </w:r>
-[...54 lines deleted...]
-        <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Территориальные инспекции областей, городов Астаны, Алматы и Шымкента Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан (далее – услугодатель).</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги: Присвоение учетных номеров объектам производства, осуществляющим выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...71 lines deleted...]
-Прием заявлений физических и юридических лиц (далее – услугополучатель) и выдача результата оказания государственной услуги осуществляются через веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территориальные инспекции областей, городов Астаны, Алматы и Шымкента Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан (далее – услугодатель).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...122 lines deleted...]
-              <w:t>присвоение учетного номера объектам производства – 2 (два) рабочих дня.</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Способы предоставления государственной услуги </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прием заявлений физических и юридических лиц (далее – услугополучатель) и выдача результата оказания государственной услуги осуществляются через веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...71 lines deleted...]
-Электронная (частично автоматизированная/ оказываемая по принципу "одного заявления").</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 (два) рабочих дня.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При оказании государственной услуги по принципу "одного заявления" – 6 (шесть) рабочих дней, из них:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+выдача ветеринарно-санитарного заключения на объекты государственного ветеринарно-санитарного контроля – 4 (четыре) рабочих дня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+присвоение учетного номера объектам производства – 2 (два) рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...88 lines deleted...]
-              <w:t>При оказании государственной услуги по принципу "одного заявления" – выдача ветеринарно-санитарного заключения на объекты государственного ветеринарно-санитарного контроля и надзора и присвоение учетных номеров объектам производства, осуществляющим выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок.</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная (частично автоматизированная/ оказываемая по принципу "одного заявления").</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...71 lines deleted...]
-Бесплатно.</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтверждение о присвоении учетного номера объекту производства, либо мотивированный отказ в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При оказании государственной услуги по принципу "одного заявления" – выдача ветеринарно-санитарного заключения на объекты государственного ветеринарно-санитарного контроля и надзора и присвоение учетных номеров объектам производства, осуществляющим выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...105 lines deleted...]
-              <w:t>Прием заявления и выдача результата оказания государственной услуги за пределами установленной продолжительности рабочего времени устанавливается услугодателем согласно графику рабочего времени.</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...224 lines deleted...]
-              <w:t>Не допускается истребование от услугополучателей документов, которые могут быть получены из информационных систем.</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни в соответствии с трудовым законодательством Республики Казахстан, прием заявлений и выдача результата оказания государственной услуги осуществляются следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) услугодателя – с понедельника по пятницу включительно с 9.00 по 17.00 часов, с перерывом на обед с 13.00 по 14.30 часов, за исключением выходных и праздничных дней в соответствии с трудовым законодательством Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прием заявления и выдача результата оказания государственной услуги за пределами установленной продолжительности рабочего времени устанавливается услугодателем согласно графику рабочего времени.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...162 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель для получения государственной услуги посредством портала представляет:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сведения о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках (в случае отсутствия сведений в шлюзе "электронного правительства");</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) для объектов производства, осуществляющих деятельность на производственных помещениях на основании договора аренды или безвозмездного пользования: электронную копию договора аренды производственного помещения (договора безвозмездного пользования производственным помещением).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для получения государственной услуги по принципу "одного заявления" услугополучатель посредством портала представляет:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление на выдачу ветеринарно-санитарного заключения и присвоение учетного номера по принципу "одного заявления" в форме электронного документа, удостоверенного ЭЦП услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сведения о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках (в случае отсутствия сведений в шлюзе "электронного правительства");</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) для объектов производства, осуществляющих деятельность на производственных помещениях на основании договора аренды, безвозмездного пользования: электронную копию договора аренды производственного помещения (договора безвозмездного пользования производственным помещением).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Справка о регистрации (перерегистрации) юридического лица, сведения о документе, удостоверяющем личность физического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о ранее присвоенном учетном номере объекту производства, о наличии ветеринарно-санитарного заключения на объект производства о наличии производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование на срок более одного года) услугодатель получает из информационных систем, используемых для оказания государственной услуги, либо из сервиса цифровых документов. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) несоответствие услугополучателя и (или) представленных документов, объектов, данных и сведений, необходимых для присвоения учетного номера, требованиям, установленным Правилами присвоения учетных номеров объектам производства, осуществляющим выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок, утвержденными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 23 января 2015 года № 7-1/37 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10466);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8225,68 +8018,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП и имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Государственная услуга может оказываться по принципу "одного заявления" в совокупности с государственной услугой "Выдача ветеринарно-санитарного заключения на объекты государственного ветеринарно-санитарного контроля и надзора".</w:t>
-[...16 lines deleted...]
-              <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на портале и интернет-ресурсе Министерства сельского хозяйства Республики Казахстан: www.gov.kz. Единый контакт-центр по вопросам оказания государственных услуг 1414, 8 800 080 7777.</w:t>
+              <w:t>
+Государственная услуга может оказываться по принципу "одного заявления" в совокупности с государственной услугой "Выдача ветеринарно-санитарного заключения на объекты государственного ветеринарно-санитарного контроля и надзора".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на портале и интернет-ресурсе Министерства сельского хозяйства Республики Казахстан: www.gov.kz. Единый контакт-центр по вопросам оказания государственных услуг 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8552,126 +8347,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="53"/>
+    <w:bookmarkStart w:name="z192" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Подтверждение о присвоении учетного номера объекту производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z195" w:id="54"/>
+      <w:bookmarkStart w:name="z195" w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящее подтверждение выдано ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9418,107 +9213,107 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z198" w:id="55"/>
+          <w:bookmarkStart w:name="z198" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Наименование уполномоченного органа]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
-[...26 lines deleted...]
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="71"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z199" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="1219200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -9579,288 +9374,288 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="57"/>
+    <w:bookmarkStart w:name="z203" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ в оказании государственной услуги </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z204" w:id="58"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z204" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи: [Дата выдачи]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z205" w:id="59"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z205" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Наименование услугополучателя]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z206" w:id="60"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z206" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место регистрации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z207" w:id="61"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z207" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область: [Область]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z208" w:id="62"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z208" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Район: [Район]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z209" w:id="63"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z209" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город\населенный пункт: [Город\населенный пункт]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z210" w:id="64"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z210" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [индивидуальный идентификационный номер/бизнес-идентификационный номер] [БИН/ИИН] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z211" w:id="65"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z211" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата государственной регистрации от [Дата]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z212" w:id="66"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z212" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Причина отказа: [Причина отказа]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z213" w:id="67"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z213" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Должность подписывающего] [Фамилия, имя, отчество (при его наличии) подписывающего]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z214" w:id="68"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z214" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5651500" cy="1447800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -9972,194 +9767,181 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам присвоения учетных </w:t>
+              <w:t>к Правилам присвоения учетных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">номеров объектам производства, </w:t>
+              <w:t>номеров объектам производства,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осуществляющим выращивание </w:t>
+              <w:t>осуществляющим выращивание</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">животных, заготовку (убой), </w:t>
+              <w:t>животных, заготовку (убой),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">хранение, переработку и </w:t>
+              <w:t>хранение, переработку и реализацию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">реализацию животных, </w:t>
+              <w:t>животных, продукции и сырья</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">продукции и сырья животного </w:t>
+              <w:t>животного происхождения, а также</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">происхождения, а также </w:t>
+              <w:t>организациям по производству,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">организациям по производству, </w:t>
+              <w:t>хранению и реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">хранению и реализации </w:t>
+              <w:t>ветеринарных препаратов, кормов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ветеринарных препаратов, </w:t>
-[...12 lines deleted...]
-              <w:t>кормов и кормовых добавок</w:t>
+              <w:t>и кормовых добавок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10197,469 +9979,497 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1530" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование территориального подразделения ведомства уполномоченного органа</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в области ветеринарии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z1531" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о прекращении деятельности на объекте производства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1532" w:id="87"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...9 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+      Прошу прекратить деятельность объекта производства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">____________________________________________________________________,  </w:t>
+        <w:t>(наименование, вид деятельности объекта производства)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">(наименование, вид деятельности объекта производства) </w:t>
+        <w:t>расположенного по адресу: ____________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">расположенного по адресу: ____________________________________________. </w:t>
+        <w:t>Номер и дата выдачи ветеринарно-санитарного заключения ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Номер и дата выдачи ветеринарно-санитарного заключения ________________ </w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Номер ранее присвоенного учетного номера _____________________________ </w:t>
+        <w:t>Номер ранее присвоенного учетного номера ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Номер телефона (факса): ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z220" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Подтверждаю достоверность представленной информации, осведомлен об ответственности за представление недостоверных сведений в соответствии с законодательством Республики Казахстан и даю согласие на использование сведений, составляющих охраняемую законом тайну, а также на сбор, обработку, хранение, выгрузку и использование персональных данных.</w:t>
+        <w:t>Подтверждаю достоверность представленной информации, осведомлен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z221" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Подписано и отправлено услугополучателем в ___ часов "__" ______ 20__ года:</w:t>
+        <w:t>об ответственности за представление недостоверных сведений в соответствии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z222" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Данные из электронной цифровой подписи (далее – ЭЦП) услугополучателя: __________________</w:t>
+        <w:t>с законами Республики Казахстан и даю согласие на использование сведений,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z223" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Дата и время подписания ЭЦП: _________________</w:t>
+        <w:t>составляющих охраняемую законом тайну, а также на сбор, обработку, хранение,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z224" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Уведомление о принятии заявления:</w:t>
+        <w:t>выгрузку и использование персональных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z225" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Заявление принято в _____часов "__" ______ 20__ года</w:t>
+        <w:t>Подписано и отправлено услугополучателем в ____ часов "__" ____ 20__ года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z226" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Данные из ЭЦП территориального подразделения ведомства уполномоченного органа в области ветеринарии: ______________________</w:t>
+        <w:t>Данные из электронной цифровой подписи (далее – ЭЦП) услугополучателя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z227" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Дата и время подписания ЭЦП: ____________________</w:t>
+        <w:t>Дата и время подписания ЭЦП: _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уведомление о принятии заявления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявление принято в _____часов "__" ______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Данные из ЭЦП территориального подразделения ведомства уполномоченного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в области ветеринарии: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата и время подписания ЭЦП: ____________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10810,202 +10620,126 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организациям по производству,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>хранению и реализации ветеринарных</w:t>
+              <w:t>хранению и реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>препаратов, кормов</w:t>
+              <w:t>ветеринарных препаратов, кормов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и кормовых добавок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1475" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Учетный номер, состоящий из кода, включающий вид деятельности и номера объекта производства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 - в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>№ 13</w:t>
-      </w:r>
-[...54 lines deleted...]
-        <w:t>№ 466</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -11030,51 +10764,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11299,51 +11050,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11570,51 +11321,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выращивание птиц на птицефабриках (птицеводческих хозяйствах)</w:t>
+Выращивание и реализация птиц на птицефабриках (птицеводческих хозяйствах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11660,51 +11411,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выращивание животных в сельскохозяйственных формированиях (крестьянские, фермерские хозяйства, комплексы)</w:t>
+Выращивание и реализация животных в сельскохозяйственных формированиях (крестьянские, фермерские хозяйства, комплексы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11750,51 +11501,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выращивание рыб</w:t>
+Выращивание и реализация рыб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11840,51 +11591,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выращивание пчел (в пасеках)</w:t>
+Выращивание и реализация пчел (в пасеках)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12188,51 +11939,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13077,51 +12828,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13696,51 +13447,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14314,51 +14065,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14427,87 +14178,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...35 lines deleted...]
-Организации по производству препаратов ветеринарного назначения</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организации по производству ветеринарных препаратов, используемых в качестве средств парфюмерии или косметики для животных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14540,51 +14291,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14653,51 +14404,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14726,76 +14477,168 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Убойные пункты (включая передвижные (мобильные) убойные пункты), осуществляющие заготовку (убой), переработку и (или) реализацию продукции и сырья животного происхождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14842,329 +14685,266 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 7</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам присвоения учетных</w:t>
+              <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>номеров объектам производства,</w:t>
+              <w:t>присвоения учетных номеров</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>объектам производства,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>осуществляющим выращивание</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>животных, заготовку (убой),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>хранение, переработку и реализацию</w:t>
+              <w:t>хранение, переработку</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>животных, продукции и сырья</w:t>
+              <w:t>и реализацию животных,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>животного происхождения,</w:t>
+              <w:t>продукции и сырья животного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>а также организациям</w:t>
+              <w:t>происхождения, а также</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по производству, хранению</w:t>
+              <w:t>организациям по производству,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и реализации ветеринарных</w:t>
+              <w:t>хранению и реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>препаратов, кормов</w:t>
+              <w:t>ветеринарных препаратов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и кормовых добавок</w:t>
+              <w:t>кормов и кормовых добавок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1476" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Литерный код для присвоения учетных номеров объектам производства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 – в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
+        <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 13</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15179,51 +14959,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17737,51 +17534,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Щучинский район</w:t>
+Бурабайский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21805,51 +21602,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хобдинский район</w:t>
+Кобдинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22709,51 +22506,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кзылкогинский район</w:t>
+Кызылкогинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28246,51 +28043,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Джангалинский район</w:t>
+Жангалинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28472,51 +28269,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зеленовский район</w:t>
+район Бәйтерек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30958,51 +30755,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-район Беймбета Майлина</w:t>
+район Беимбета Майлина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34687,51 +34484,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чиилийский район</w:t>
+Шиелийский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35026,51 +34823,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Байконыр</w:t>
+город Байқоныр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39546,51 +39343,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Байдибекский район</w:t>
+район Байдибек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39885,51 +39682,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ордабасынский район</w:t>
+Ордабасинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -40337,51 +40134,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Созакский район</w:t>
+Сузакский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -40563,51 +40360,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тюлькубасский район</w:t>
+Тюлкубасский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -40789,51 +40586,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Арысь</w:t>
+город Арыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -41128,51 +40925,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетисайский район</w:t>
+Жетысайский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -42371,51 +42168,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наурызбай район</w:t>
+Наурызбайский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -42597,51 +42394,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алматинский район</w:t>
+район Алматы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -42710,51 +42507,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есильский район</w:t>
+район Есиль</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -42823,51 +42620,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сарыаркинский район</w:t>
+район Сарыарка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -42936,51 +42733,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Байконурский район</w:t>
+район Байқоңыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43126,87 +42923,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Y</w:t>
-[...35 lines deleted...]
-город Шымкент</w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район Сарайшық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43239,87 +43036,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...35 lines deleted...]
-Абайский район</w:t>
+Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Шымкент</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43352,87 +43149,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-02</w:t>
-[...35 lines deleted...]
-Аль-Фарабийский район</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абайский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43465,87 +43262,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-03</w:t>
-[...35 lines deleted...]
-Енбекшинский район</w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аль-Фарабийский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43578,128 +43375,241 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-04</w:t>
-[...35 lines deleted...]
-Каратауский район</w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Енбекшинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 251.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каратауский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+252.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43739,64 +43649,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 район Тұран</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1482" w:id="82"/>
+      <w:bookmarkStart w:name="z1533" w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Учетный номер состоит из символов и имеет следующую структуру:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -44006,96 +43916,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Е – экспортер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>I – импортер.</w:t>
-      </w:r>
-[...44 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -44358,68 +44222,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1348" w:id="83"/>
+    <w:bookmarkStart w:name="z1348" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный реестр учетных номеров объектов производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -45132,70 +44996,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1376" w:id="84"/>
+    <w:bookmarkStart w:name="z1376" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -45618,90 +45482,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1391" w:id="85"/>
+    <w:bookmarkStart w:name="z1391" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z1392" w:id="86"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z1392" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Координаты поворотных точек территории (широты и долготы), занятой под объект производства, определяется посредством геоинформационного сервиса при наличии технической возможности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -45961,737 +45825,882 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...128 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...9 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+      В _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...86 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(наименование территориального подразделения ведомства уполномоченного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Прошу выдать ветеринарно-санитарное заключение и присвоить учетный номер к объекту</w:t>
+        <w:t>органа в области ветеринарии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________</w:t>
+        <w:t>от ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(тип объекта)</w:t>
+        <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Наименование объекта _______________________________________________</w:t>
+        <w:t>(фамилия, имя отчество (при его наличии) физического лица, индивидуальный</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Описание объекта ___________________________________________________</w:t>
+        <w:t>идентификационный номер/наименование юридического лица,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Состав объекта ______________________________________________________</w:t>
+        <w:t>бизнес-идентификационный номер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Право собственности на помещение ____________________________________</w:t>
+        <w:t>Адрес _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Адрес объекта _______________________________________________________</w:t>
+        <w:t>Номер заявления: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1479" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление на выдачу ветеринарно-санитарного заключения</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и присвоение учетного номера объекту производства по принципу "одного заявления"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 - в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1534" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Данные собственника помещения _______________________________________</w:t>
+        <w:t>
+      Прошу выдать ветеринарно-санитарное заключение и присвоить учетный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к объекту производства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1535" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование объекта производства ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1536" w:id="98"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) назначение объекта производства ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(по кадастровому паспорту объекта недвижимости)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1537" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вид деятельности _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1538" w:id="100"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление экспорта/импорта ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(нужное указать)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1539" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Дата заключения договора _____________________________________________</w:t>
+        <w:t>
+      5) сведения о наличии производственных помещений на праве собственности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кадастровый номер___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Срок действия договора _______________________________________________</w:t>
+        <w:t>собственник_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Особые условия договора ______________________________________________</w:t>
+        <w:t>основание возникновения права, дата и время регистрации_________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Номер, дата свидетельства о государственной регистрации прав на помещение(я)</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>адрес _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>вид деятельности объекта производства: __________________________________;</w:t>
+        <w:t>сведения о наличии производственных помещений на праве аренды,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>осуществление экспорта/импорта: _______________________________________;</w:t>
+        <w:t>безвозмездного пользования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>состав объекта производства:</w:t>
+        <w:t>кадастровый номер____________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>правообладатель______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>основания возникновения аренды, безвозмездного пользования, дата и время</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>регистрации: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата заключения договора _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>срок действия договора, на __ месяцев, с "_" __ 20 ___ года до "_" __ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>особые условия договора_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адрес ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1540" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) координаты поворотных точек территории, занятой под объект производства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1541" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кадастровый номер объекта недвижимости на котором расположен объект производства (земельного участка, здания, строения, сооружения)</w:t>
+Кадастровый номер объекта недвижимости, на котором расположен объект производства (земельного участка, здания, строения, сооружения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Координаты поворотных точек территории занятой под объект производства (посредством геоинформационного сервиса)*</w:t>
+Координаты поворотных точек территории, занятой под объект производства (посредством геоинформационного сервиса) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -46826,68 +46835,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1552" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -47162,655 +47183,708 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1564" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание:</w:t>
+      Примечание: * координаты поворотных точек территории (широты и долготы),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>занятой под объект производства, определяется посредством геоинформационного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>* Координаты поворотных точек территории (широты и долготы), занятой под объект</w:t>
+        <w:t>сервиса при наличии технической возможности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>производства, определяется посредством геоинформационного сервиса при наличии</w:t>
+        <w:t>Прилагаю следующие документы: ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>технической возможности.</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Сведения об услугополучателе:</w:t>
+        <w:t>(электронная копия документа подтверждающего право собственности помещения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>для юридического лица:</w:t>
+        <w:t>или договора аренды/безвозмездного пользования)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>наименование: _______________________________________________</w:t>
+        <w:t>Сведения об услугополучателе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бизнес-идентификационный номер: _____________________________</w:t>
+        <w:t>для юридического лица:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>индивидуальный идентификационный номер, фамилия, имя, отчество</w:t>
+        <w:t>наименование: ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(при его наличии) руководителя:</w:t>
+        <w:t>бизнес-идентификационный номер: ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________</w:t>
+        <w:t>индивидуальный идентификационный номер, фамилия, имя, отчество</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>адрес: _______________________________________________________</w:t>
+        <w:t>(при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>номер телефона (факса): _______________________________________</w:t>
+        <w:t>руководителя: ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>для физического лица:</w:t>
+        <w:t>адрес: _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>фамилия, имя, отчество (при его наличии): ________________________</w:t>
+        <w:t>номер телефона (факса): _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>индивидуальный идентификационный номер: _____________________</w:t>
+        <w:t>электронный адрес _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>документ, удостоверяющий личность:</w:t>
+        <w:t>для физического лица:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>номер: ______________________________________________________</w:t>
+        <w:t>фамилия, имя, отчество (при его наличии): _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кем выдано: __________________________________________________</w:t>
+        <w:t>индивидуальный идентификационный номер: __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>дата выдачи: _________________________________________________</w:t>
+        <w:t>документ, удостоверяющий личность:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>адрес: _______________________________________________________</w:t>
+        <w:t>номер: ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>номер телефона (факса): _______________________________________</w:t>
+        <w:t>кем выдано: ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Прилагаю следующие документы:</w:t>
+        <w:t>дата выдачи: ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________</w:t>
+        <w:t>адрес: ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Подтверждаю достоверность представленной информации, осведомлен</w:t>
+        <w:t>номер телефона (факса): ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>об ответственности за представление недостоверных сведений в соответствии</w:t>
+        <w:t>электронный адрес _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с законодательством Республики Казахстан и даю согласие на использование</w:t>
+        <w:t>Подтверждаю достоверность представленной информации, осведомлен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>сведений, составляющих охраняемую законом тайну, а также на сбор, обработку,</w:t>
+        <w:t>об ответственности за представление недостоверных сведений в соответствии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>хранение, выгрузку и использование персональных данных.</w:t>
+        <w:t>с законами Республики Казахстан и даю согласие на использование сведений,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Подписано и отправлено услугополучателем в ___ часов "__" _____ 20__ года:</w:t>
+        <w:t>составляющих охраняемую законом тайну, а также на сбор, обработку, хранение,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Данные из электронной цифровой подписи (далее – ЭЦП) услугополучателя:</w:t>
+        <w:t>выгрузку и использование персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Дата и время подписания ЭЦП: __________________________________</w:t>
+        <w:t>Подписано и отправлено услугополучателем в ___ часов "__" ______ 20__ года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Уведомление о принятии заявления:</w:t>
+        <w:t>Данные из электронной цифровой подписи (далее – ЭЦП) услугополучателя:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заявление принято в _____часов "__" ______ 20__ года</w:t>
+        <w:t>Дата и время подписания ЭЦП: __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Данные из ЭЦП территориального подразделения ведомства уполномоченного</w:t>
+        <w:t>Уведомление о принятии заявления:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>органа в области ветеринарии: ________________________</w:t>
+        <w:t>Заявление принято в _____часов "__" ______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Данные из ЭЦП территориального подразделения ведомства уполномоченного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>органа в области ветеринарии:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата и время подписания ЭЦП: __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>