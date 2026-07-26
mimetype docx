--- v2 (2026-06-09)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="491d432" w14:textId="491d432">
+    <w:p w14:paraId="4b8d463" w14:textId="4b8d463">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,51 +152,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О ветеринарии", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и подпунктом 4) пункта 1 </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и подпунктом 4) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -210,71 +210,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 27.06.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 248</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -329,80 +329,186 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его копии на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе "Әділет";</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) исключен приказом Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан. </w:t>
+        <w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
@@ -1028,120 +1134,120 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О ветеринарии", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и подпунктом 4) пункта 1 </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах) и подпунктом 4) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 27.06.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 248</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1282,51 +1388,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ведомство уполномоченного органа в области ветеринарии (далее – ведомство) – Комитет ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) геоинформационный сервис – сервис автоматизированной информационной системы, предназначенный для выбора пользователем на цифровой карте для формирования координат поворотных точек объекта производства (широты и долготы);</w:t>
+      4) геоинформационный сервис – сервис цифровой системы, предназначенный для выбора пользователем на цифровой карте для формирования координат поворотных точек объекта производства (широты и долготы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) учетный номер – код, включающий вид деятельности и номер объекта производства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
@@ -1394,2334 +1500,2452 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) электронный реестр учетных номеров объектов производства – совокупность сведений о заявлениях, объектах производства, а также сведений о присвоенных учетных номерах;</w:t>
+      7) цифровой реестр учетных номеров объектов производства – совокупность сведений о заявлениях, объектах производства, а также сведений о присвоенных учетных номерах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
+      8) веб-портал "цифрового правительства" (далее – портал) – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z1483" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8-1. Исключен приказом Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-1) кабинет пользователя на веб-портале "электронного правительства" (далее – личный кабинет) – компонент веб-портала "электронного правительства", предназначенный для официального информационного взаимодействия физических и юридических лиц с государственными органами по вопросам оказания услуг в электронной форме, вопросам обращения к субъектам, рассматривающим обращения указанных лиц, а также использования персональных данных;</w:t>
+      9) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказами и.о. Министра сельского хозяйства РК от 27.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 466</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 23.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">
+      4. Для получения государственной услуги физические и юридические лица (далее – услугополучатель) направляет услугодателю посредством портала заявление на присвоение учетного номера объекту производства по форме согласно </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказами и.о. Министра сельского хозяйства РК от 27.12.2023 </w:t>
+        <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 466</w:t>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам в форме электронного документа, подписанного ЭЦП услугополучателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>
-      Справка о регистрации (перерегистрации) юридического лица, сведения о документе, удостоверяющем личность физического лица, о регистрации индивидуального предпринимателя, о ранее присвоенном учетном номере объекту производства, о наличии ветеринарно-санитарного заключения на объект производства, о наличии производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование на срок более одного года), услугодатель получает из информационных систем, используемых для оказания государственной услуги, либо из сервиса цифровых документов.</w:t>
-[...1228 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      Справка о регистрации (перерегистрации) юридического лица, сведения о документе, удостоверяющем личность физического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о ранее присвоенном учетном номере объекту производства, о наличии ветеринарно-санитарного заключения на объект производства, о наличии производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование на срок более одного года), услугодатель получает из государственных цифровых систем, используемых для оказания государственной услуги, либо из сервиса цифровых документов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок оказания государственной услуги по принципу "одного заявления" – 6 (шесть) рабочих дней с момента регистрации заявления, из них:</w:t>
+      При оказании государственной услуги посредством государственной цифровой системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в цифровую систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      выдача ветеринарно-санитарного заключения на объекты государственного ветеринарно-санитарного контроля – 4 (четыре) рабочих дня;</w:t>
+      Информационное взаимодействие портала и цифровых систем осуществляется в соответствии с цифровым законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      присвоение учетного номера объектам производства – 2 (два) рабочих дня.</w:t>
+      Подтверждением принятия заявления на портале является соответствующий статус в личном кабинете о принятии запроса для оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Перечень основных требований к оказанию государственной услуги "Присвоение учетных номеров объектам производства, осуществляющим выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок" указан в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Для присвоения учетного номера объекту производства необходимо наличие ветеринарно-санитарного заключения на объект производства о соответствии его ветеринарным (ветеринарно-санитарным) требованиям, выданного в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи ветеринарных документов и требований к их бланкам, утвержденными приказом Министра сельского хозяйства Республики Казахстан от 21 мая 2015 года № 7-1/453 (зарегистрирован в Реестре нормативных правовых актов Республики Казахстан № 11898), не более чем за 30 (тридцать) календарных дней до даты подачи заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Срок оказания и выдачи результата оказания государственной услуги составляет 2 (два) рабочих дня с момента регистрации заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Работник канцелярии услугодателя в день поступления осуществляет регистрацию заявления и направляет его руководителю услугодателя, которым назначается ответственный работник.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием документов и выдача результата оказания государственной услуги осуществляются следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ответственный работник услугодателя в течение 1 (одного) рабочего дня с момента регистрации заявления проверяет полноту документов и (или) сведений, содержащихся в заявлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления услугополучателем неполного пакета документов и (или) сведений, содержащихся в заявлении, представления документов с истекшим сроком действия, ответственный работник услугодателя готовит и направляет в личный кабинет услугополучателя мотивированный отказ в дальнейшем рассмотрении заявления в форме электронного документа, подписанного ЭЦП руководителя услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае предоставления услугополучателем полного пакета документов и (или) сведений, ответственный работник услугодателя в течение 2 (двух) рабочих дней с момента регистрации заявления присваивает учетный номер объекту производства и оформляет подтверждение о присвоении учетного номера объекту производства по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный отказ в оказании государственной услуги по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждение о присвоении учетного номера объекту производства или мотивированный отказ в оказании государственной услуги направляется в личный кабинет услугополучателя в форме электронного документа, подписанного ЭЦП руководителя услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. В случае изменения фамилии, имени, отчества (при его наличии) физического лица, перерегистрации индивидуального предпринимателя и (или) изменения его наименования, изменения наименования юридического лица и (или) реорганизации юридического лица в формах слияния, преобразования, присоединения юридического лица к другому юридическому лицу, выделения и разделения, изменения прав собственности на производственные помещения или изменения, расторжения, прекращения договора аренды (договора безвозмездного пользования) производственных помещений, услугополучатель в течение 1 (одного) месяца с момента возникновения изменений подает услугодателю заявление на присвоение учетного номера объекту производства по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, с приложением соответствующих документов, подтверждающих информацию об изменениях, за исключением документов, информация из которых содержится в государственных цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если изменения, указанные в части первой настоящего пункта, не повлекли изменения вида осуществляемой деятельности объекта производства, то услугодатель в течение 2 (двух) рабочих дней с момента регистрации заявления переоформляет подтверждение о присвоении учетного номера объекту производства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      В случае изменения вида деятельности, объект производства проходит повторную процедуру присвоения учетного номера в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 4</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      Объекты производства, имеющие передвижные (мобильные) объекты, осуществляют их привязку к действующему учетному номеру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра сельского хозяйства РК от 27.06.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 248</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. При прекращении (приостановлении) деятельности на объекте производства, услугополучатель инициирует снятие объекта производства с учета и, в течение 5 (пяти) рабочих дней с момента прекращения (приостановления) деятельности на объекте производства, подает заявление о прекращении (приостановлении) деятельности на объекте производства по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      17. Услугодатель отказывает в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня.</w:t>
+      Заявление о прекращении (приостановлении) деятельности на объекте производства рассматривается услугодателем в течение 1 (одного) рабочего дня с момента регистрации заявления и осуществляется изменение статуса объекта производства в цифровой системе "Единая автоматизированная система управления отраслями агропромышленного комплекса "e-Agriculture" (далее –цифровая система).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 24</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. В случае сбоя информационной системы, содержащей необходимые сведения для оказания государственной услуги, услугодатель незамедлительно с момента обнаружения возникновения технического сбоя уведомляет об этом оператора информационно-коммуникационной инфраструктуры "электронного правительства" (далее – оператор).</w:t>
+      12. Учетные номера объектам производства выдаются сроком на 3 (три) года, за исключением объектов производства, осуществляющих деятельность на производственных помещениях на основании договора аренды или безвозмездного пользования со сроком менее 3 (трех) лет, а также убойных площадок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z1495" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом, после проведения работ по устранению возникшего сбоя оператор в течение 1 (одного) рабочего дня составляет в произвольной форме протокол о технической проблеме и подписывает его с услугодателем.</w:t>
+      По учетным номерам, выданным объектам производства (за исключением объектов производства, осуществляющих деятельность на производственных помещениях на основании договора аренды или безвозмездного пользования со сроком менее 3 (трех) лет, а также убойных площадок) до 1 января 2026 года без указания срока их действия, срок действия учетных номеров исчисляется с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z1496" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Закона о государственных услугах.</w:t>
+        <w:t>
+      Убойным площадкам учетные номера выдаются сроком на 1 (один) год и подлежат ежегодному подтверждению до строительства в данном регионе мясоперерабатывающих предприятий или убойных пунктов. Объектам производства, осуществляющим деятельность на производственных помещениях на основании договора аренды или безвозмездного пользования со сроком менее 3 (трех) лет, учетные номера выдаются на срок действия договора аренды, безвозмездного пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z1497" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      Объекты производства за 30 (тридцать) календарных дней до истечения срока действия учетного номера проходят повторную процедуру присвоения учетного номера в соответствии с настоящими Правилами с сохранением присвоенных учетных номеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z1498" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае истечения срока действия учетного номера, действие учетного номера прекращается с отображением статуса "Действие учетного номера прекращено" в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Учетный номер, состоящий из кода, включающий вид деятельности и номера объекта производства, определяется согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Литерный код для присвоения учетных номеров объектам производства согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам имеет буквенные и числовые символы соответствующих административно-территориальных единиц (области, города республиканского значения, столицы, района (города областного значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. При запланированном изменении вида деятельности по объекту производства, услугополучатель повторно подает заявление на присвоение учетного номера объекту производства по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. При этом, ранее выданному учетному номеру присваивается статус "Неактивный".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Объектам производства, осуществляющим экспорт/импорт, при соответствии ветеринарным (ветеринарно-санитарным) требованиям страны, присваивается "Экспорт/Импорт" в цифровом реестре учетных номеров объектов производства по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, и в учетный номер дополнительно вносится символ "Е" (для экспортеров), "I" (для импортеров), согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. По выбору услугополучателя государственная услуга оказывается по принципу "одного заявления" в совокупности с государственной услугой "Выдача ветеринарно-санитарного заключения на объекты государственного ветеринарно-санитарного контроля и надзора" (далее – государственная услуга по принципу "одного заявления").</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для получения государственной услуги по принципу "одного заявления" услугополучатель посредством портала подает заявление на выдачу ветеринарно-санитарного заключения и присвоение учетного номера по принципу "одного заявления" по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Министерство сельского хозяйства Республики Казахстан и услугодатель в течение 3 (трех) рабочих дней с даты утверждения или изменения настоящих Правил, актуализируют информацию о порядке оказания государственной услуги и направляют в Единый контакт-центр.</w:t>
+      Срок оказания государственной услуги по принципу "одного заявления" – 6 (шесть) рабочих дней с момента регистрации заявления, из них:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдача ветеринарно-санитарного заключения на объекты государственного ветеринарно-санитарного контроля – 4 (четыре) рабочих дня;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      присвоение учетного номера объектам производства – 2 (два) рабочих дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Результат оказания государственной услуги по принципу "одного заявления" – выдача ветеринарно-санитарного заключения на объекты государственного ветеринарно-санитарного контроля и надзора и присвоение учетных номеров объектам производства, осуществляющим выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок, либо мотивированный отказ в оказании государственной услуги по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра сельского хозяйства РК от 27.06.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра сельского хозяйства РК от 27.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Услугодатель отказывает в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей, и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, ведомства, уполномоченного органа в области ветеринарии (далее – уполномоченный орган), в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
+      18. В случае сбоя цифровой системы, содержащей необходимые сведения для оказания государственной услуги, услугодатель незамедлительно с момента обнаружения возникновения технического сбоя уведомляет об этом оператора "цифрового правительства" (далее – оператор).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК), услугодатель направляет ее в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), не позднее 3 (трех) рабочих дней со дня поступления. Жалоба услугодателем не направляется в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), в случае принятия в течение 3 (трех) рабочих дней благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
+        <w:t>
+      При этом, после проведения работ по устранению возникшего сбоя оператор в течение 1 (одного) рабочего дня составляет в произвольной форме протокол о технической проблеме и подписывает его с услугодателем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 24</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Жалоба услугополучателя в соответствии с </w:t>
+      19. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 2</w:t>
+        <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
+        <w:t xml:space="preserve"> Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      услугодателем, ведомством, уполномоченным органом – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
+      При оказании государственной услуги посредством государственной цифровой системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в цифровую систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
-[...98 lines deleted...]
-      В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
+      Министерство сельского хозяйства Республики Казахстан и услугодатель в течение 3 (трех) рабочих дней с даты утверждения или изменения настоящих Правил, актуализируют информацию о порядке оказания государственной услуги и направляют в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра сельского хозяйства РК от 27.06.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 248</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей, и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      20. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, ведомства, уполномоченного органа в области ветеринарии (далее – уполномоченный орган), в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае поступления жалобы в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК), услугодатель направляет ее в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), не позднее 3 (трех) рабочих дней со дня поступления. Жалоба услугодателем не направляется в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), в случае принятия в течение 3 (трех) рабочих дней благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Жалоба услугополучателя в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услугодателем, ведомством, уполномоченным органом – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z64" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Срок рассмотрения жалобы ведомством, уполномоченным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z1480" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z1481" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получения дополнительной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра сельского хозяйства РК от 27.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       23. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4075,64 +4299,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1499" w:id="62"/>
+      <w:bookmarkStart w:name="z1499" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4242,88 +4466,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Номер заявления: ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1500" w:id="63"/>
+    <w:bookmarkStart w:name="z1500" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на присвоение учетного номера объекту производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1501" w:id="64"/>
+      <w:bookmarkStart w:name="z1501" w:id="53"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу присвоить, переоформить, подтвердить, перерегистрировать,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>учетный номер следующему объекту производства ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4750,80 +4974,80 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1502" w:id="65"/>
+          <w:bookmarkStart w:name="z1502" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5080,80 +5304,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1515" w:id="66"/>
+          <w:bookmarkStart w:name="z1515" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5496,64 +5720,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1529" w:id="67"/>
+      <w:bookmarkStart w:name="z1529" w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: *координаты поворотных точек территории (широты и долготы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>занятой под объект производства, определяется посредством геоинформационного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6298,135 +6522,148 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>животных, заготовку (убой),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>хранение, переработку и реализацию</w:t>
+              <w:t>хранение, переработку</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>животных, продукции и сырья</w:t>
+              <w:t>и реализацию животных,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>животного происхождения,</w:t>
+              <w:t>продукции и сырья животного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>а также организациям по производству,</w:t>
+              <w:t>происхождения, а также</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>организациям по производству,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>хранению и реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ветеринарных препаратов, кормов</w:t>
+              <w:t>ветеринарных препаратов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и кормовых добавок</w:t>
+              <w:t>кормов и кормовых добавок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1474" w:id="68"/>
+    <w:bookmarkStart w:name="z1474" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6444,90 +6681,102 @@
         </w:rPr>
         <w:t>выращивание животных, заготовку (убой), хранение, переработку и реализацию</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>животных, продукции и сырья животного происхождения, а также организациям</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок"</w:t>
+        <w:t>по производству, хранению и реализации ветеринарных препаратов, кормов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и кормовых добавок"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
+      Сноска. Приложение 2 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 13</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6769,51 +7018,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявлений физических и юридических лиц (далее – услугополучатель) и выдача результата оказания государственной услуги осуществляются через веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
+Прием заявлений физических и юридических лиц (далее – услугополучатель) и выдача результата оказания государственной услуги осуществляются через веб-портал "цифрового правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7049,51 +7298,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная/ оказываемая по принципу "одного заявления").</w:t>
+Электронная (частично цифровизированная/ оказываемая по принципу "одного заявления").</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7591,159 +7840,159 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) заявление в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+2) сведения о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках (в случае отсутствия сведений в шлюзе "цифрового правительства");</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) для объектов производства, осуществляющих деятельность на производственных помещениях на основании договора аренды или безвозмездного пользования: электронную копию договора аренды производственного помещения (договора безвозмездного пользования производственным помещением).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для получения государственной услуги по принципу "одного заявления" услугополучатель посредством портала представляет:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление на выдачу ветеринарно-санитарного заключения и присвоение учетного номера по принципу "одного заявления" в форме электронного документа, удостоверенного ЭЦП услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 2) сведения о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках (в случае отсутствия сведений в шлюзе "электронного правительства");</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) для объектов производства, осуществляющих деятельность на производственных помещениях на основании договора аренды или безвозмездного пользования: электронную копию договора аренды производственного помещения (договора безвозмездного пользования производственным помещением).</w:t>
-[...70 lines deleted...]
-              <w:t>
 3) для объектов производства, осуществляющих деятельность на производственных помещениях на основании договора аренды, безвозмездного пользования: электронную копию договора аренды производственного помещения (договора безвозмездного пользования производственным помещением).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Справка о регистрации (перерегистрации) юридического лица, сведения о документе, удостоверяющем личность физического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о ранее присвоенном учетном номере объекту производства, о наличии ветеринарно-санитарного заключения на объект производства о наличии производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование на срок более одного года) услугодатель получает из информационных систем, используемых для оказания государственной услуги, либо из сервиса цифровых документов. </w:t>
+Справка о регистрации (перерегистрации) юридического лица, сведения о документе, удостоверяющем личность физического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о ранее присвоенном учетном номере объекту производства, о наличии ветеринарно-санитарного заключения на объект производства о наличии производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование на срок более одного года) услугодатель получает из государственных цифровых систем, используемых для оказания государственной услуги, либо из сервиса цифровых документов. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7850,51 +8099,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) несоответствие услугополучателя и (или) представленных документов, объектов, данных и сведений, необходимых для присвоения учетного номера, требованиям, установленным Правилами присвоения учетных номеров объектам производства, осуществляющим выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок, утвержденными </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 23 января 2015 года № 7-1/37 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10466);</w:t>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 23 января 2015 года № 7-1/37 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10466);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -8133,141 +8382,154 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам присвоения учетных</w:t>
+              <w:t>к Правилам присвоения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>номеров объектам производства,</w:t>
+              <w:t>учетных номеров объектам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществляющим выращивание</w:t>
+              <w:t>производства, осуществляющим</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>животных, заготовку (убой),</w:t>
+              <w:t>выращивание животных,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>хранение, переработку</w:t>
+              <w:t>заготовку (убой), хранение,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и реализацию животных,</w:t>
+              <w:t>переработку и реализацию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>продукции и сырья животного</w:t>
+              <w:t>животных, продукции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>и сырья животного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>происхождения, а также</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организациям по производству,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -8277,333 +8539,248 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ветеринарных препаратов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кормов и кормовых добавок</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="69"/>
+    <w:bookmarkStart w:name="z192" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Подтверждение о присвоении учетного номера объекту производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.01.2025 </w:t>
+      Сноска. Приложение 3 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 15</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z195" w:id="70"/>
+      <w:bookmarkStart w:name="z195" w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящее подтверждение выдано ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) физического лица,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наименование юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать вид деятельности объекта производства)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">в том, что в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> присвоения учетных номеров объектам</w:t>
+        <w:t>в том, что в соответствии с Правилами присвоения учетных номеров объектам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>производства, осуществляющим выращивание животных, заготовку (убой), хранение,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -8627,289 +8804,398 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>а также организациям по производству, хранению и реализации ветеринарных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>препаратов, кормов и кормовых добавок, утвержденными приказом Министра</w:t>
+        <w:t xml:space="preserve">препаратов, кормов и кормовых добавок, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>сельского хозяйства Республики Казахстан от 23 января 2015 года № 7-1/37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(зарегистрирован в Реестре государственной регистрации нормативных правовых</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>актов № 10466), объекту производства присвоен учетный номер ______</w:t>
+        <w:t>актов под № 10466), объекту производства присвоен учетный номер ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от "___" _______ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Срок действия учетного номера (заполняется при присвоении учетного номера</w:t>
+        <w:t>Срок действия учетного номера от ____20 __ года до ____20 __ года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>убойным площадкам и объектам производства, осуществляющим деятельность</w:t>
+        <w:t>(учетные номера объектам производства выдаются сроком на 3 (три) года,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>на производственных помещениях на основании договора аренды, безвозмездного</w:t>
+        <w:t>за исключением объектов производства, осуществляющих деятельность</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пользования): от "___" ____ 20 __ года до "___" ____20 __ года.</w:t>
+        <w:t>на производственных помещениях на основании договора аренды или безвозмездного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Руководитель территориального подразделения ведомства уполномоченного органа</w:t>
+        <w:t>пользования со сроком менее 3 (трех) лет, а также убойных площадок).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в области ветеринарии</w:t>
+        <w:t>Руководитель территориального подразделения ведомства уполномоченного органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>в области ветеринарии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(фамилия, имя, отчество руководителя) (электронная цифровая подпись)</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>(фамилия, имя, отчество руководителя) (электронная цифровая подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>"___" _______ 20____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2425700" cy="1917700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2425700" cy="1917700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9213,131 +9499,131 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z198" w:id="71"/>
+          <w:bookmarkStart w:name="z198" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Наименование уполномоченного органа]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
-[...26 lines deleted...]
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="60"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z199" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="1219200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId4"/>
+                          <a:blip r:embed="rId5"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1358900" cy="1219200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9374,312 +9660,312 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="73"/>
+    <w:bookmarkStart w:name="z203" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ в оказании государственной услуги </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z204" w:id="74"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z204" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи: [Дата выдачи]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z205" w:id="75"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z205" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Наименование услугополучателя]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z206" w:id="76"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z206" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место регистрации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z207" w:id="77"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z207" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область: [Область]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z208" w:id="78"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z208" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Район: [Район]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z209" w:id="79"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z209" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город\населенный пункт: [Город\населенный пункт]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z210" w:id="80"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z210" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [индивидуальный идентификационный номер/бизнес-идентификационный номер] [БИН/ИИН] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z211" w:id="81"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z211" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата государственной регистрации от [Дата]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z212" w:id="82"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z212" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Причина отказа: [Причина отказа]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z213" w:id="83"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z213" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Должность подписывающего] [Фамилия, имя, отчество (при его наличии) подписывающего]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z214" w:id="84"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z214" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5651500" cy="1447800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5"/>
+                    <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5651500" cy="1447800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -10006,130 +10292,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1530" w:id="85"/>
+    <w:bookmarkStart w:name="z1530" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _______________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование территориального подразделения ведомства уполномоченного органа</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в области ветеринарии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z1531" w:id="86"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z1531" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о прекращении деятельности на объекте производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1532" w:id="87"/>
+      <w:bookmarkStart w:name="z1532" w:id="76"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу прекратить деятельность объекта производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10652,68 +10938,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ветеринарных препаратов, кормов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и кормовых добавок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1475" w:id="88"/>
+    <w:bookmarkStart w:name="z1475" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Учетный номер, состоящий из кода, включающий вид деятельности и номера объекта производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14847,68 +15133,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ветеринарных препаратов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кормов и кормовых добавок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1476" w:id="89"/>
+    <w:bookmarkStart w:name="z1476" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Литерный код для присвоения учетных номеров объектам производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 – в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -43649,64 +43935,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 район Тұран</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1533" w:id="90"/>
+      <w:bookmarkStart w:name="z1533" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Учетный номер состоит из символов и имеет следующую структуру:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -44008,181 +44294,194 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам присвоения учетных </w:t>
+              <w:t>к Правилам присвоения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">номеров объектам производства, </w:t>
+              <w:t>учетных номеров объектам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">осуществляющим выращивание </w:t>
+              <w:t>производства, осуществляющим</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">животных, заготовку (убой), </w:t>
+              <w:t>выращивание животных,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">хранение, переработку и </w:t>
+              <w:t>заготовку (убой), хранение,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">реализацию животных, </w:t>
+              <w:t>переработку и реализацию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">продукции и сырья животного </w:t>
+              <w:t>животных, продукции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">происхождения, а также </w:t>
+              <w:t>и сырья животного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">организациям по производству, </w:t>
+              <w:t>происхождения, а также</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">хранению и реализации </w:t>
+              <w:t>организациям по производству,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ветеринарных препаратов, </w:t>
+              <w:t>хранению и реализации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ветеринарных препаратов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кормов и кормовых добавок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -44222,133 +44521,173 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1348" w:id="91"/>
+    <w:bookmarkStart w:name="z1348" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Электронный реестр учетных номеров объектов производства</w:t>
+        <w:t xml:space="preserve"> Цифровой реестр учетных номеров объектов производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1392" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -44524,69 +44863,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Координаты поворотных точек территории занятой под объект производства</w:t>
-[...17 lines deleted...]
-(посредством геоинформационного сервиса)*</w:t>
+Координаты поворотных точек территории, занятой под объект производства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(посредством геоинформационного сервиса)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -44996,70 +45334,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1376" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -45255,51 +45591,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экспорт/Импорт</w:t>
+Экспорт/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Импорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -45482,90 +45836,85 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1391" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z1392" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      *Координаты поворотных точек территории (широты и долготы), занятой под объект производства, определяется посредством геоинформационного сервиса при наличии технической возможности.</w:t>
+        <w:t>*Координаты поворотных точек территории (широты и долготы), занятой под объект производства, определяется посредством геоинформационного сервиса при наличии технической возможности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -45997,289 +46346,289 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Номер заявления: ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1479" w:id="95"/>
+    <w:bookmarkStart w:name="z1479" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на выдачу ветеринарно-санитарного заключения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и присвоение учетного номера объекту производства по принципу "одного заявления"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 - в редакции приказа Министра сельского хозяйства РК от 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1534" w:id="96"/>
+      <w:bookmarkStart w:name="z1534" w:id="83"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать ветеринарно-санитарное заключение и присвоить учетный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к объекту производства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1535" w:id="97"/>
+    <w:bookmarkStart w:name="z1535" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование объекта производства ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1536" w:id="98"/>
+      <w:bookmarkStart w:name="z1536" w:id="85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) назначение объекта производства ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(по кадастровому паспорту объекта недвижимости)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1537" w:id="99"/>
+    <w:bookmarkStart w:name="z1537" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вид деятельности _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1538" w:id="100"/>
+      <w:bookmarkStart w:name="z1538" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществление экспорта/импорта ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(нужное указать)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1539" w:id="101"/>
+      <w:bookmarkStart w:name="z1539" w:id="88"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сведения о наличии производственных помещений на праве собственности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кадастровый номер___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -46491,144 +46840,144 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>особые условия договора_______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>адрес ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1540" w:id="102"/>
+    <w:bookmarkStart w:name="z1540" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) координаты поворотных точек территории, занятой под объект производства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1541" w:id="103"/>
+          <w:bookmarkStart w:name="z1541" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -46835,80 +47184,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1552" w:id="104"/>
+          <w:bookmarkStart w:name="z1552" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -47183,64 +47532,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1564" w:id="105"/>
+      <w:bookmarkStart w:name="z1564" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: * координаты поворотных точек территории (широты и долготы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>занятой под объект производства, определяется посредством геоинформационного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -47909,55 +48258,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -48279,35 +48628,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>