--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="82a32cc" w14:textId="82a32cc">
+    <w:p w14:paraId="45d7af1" w14:textId="45d7af1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1007,150 +1007,244 @@
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z43" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) охотничий минимум (далее – охотминимум) – специальный краткий курс обучающей программы, рассматривающий вопросы законодательства Республики Казахстан в области охраны, воспроизводства и использования животного мира, техники безопасности при охоте, знание которой является обязательным условием для выдачи удостоверения охотника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z44" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункты 2),3) и 5) предусматриваются в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сертификат – документ, подтверждающий сдачу экзамена по охотминимуму, выдаваемый ассоциацией в электронной или бумажной форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z45" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тестирование – проверка знаний охотминимума слушателей по тестовым вопросам в электронной или бумажной форме, по выбору слушателя;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z45" w:id="9"/>
-[...15 lines deleted...]
-      3) тестирование – проверка знаний охотминимума слушателей по тестовым вопросам в электронной или бумажной форме, по выбору слушателя;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) слушатель – физическое лицо, которое проходит обучение охотминимуму для получения сертификата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z46" w:id="10"/>
-[...15 lines deleted...]
-      4) слушатель – физическое лицо, которое проходит обучение охотминимуму для получения сертификата;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) информационная система – организационно упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z47" w:id="11"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1168,909 +1262,1137 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Cлушатель для сдачи экзамена по охотминимуму проходит обучение охотминимуму в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан "Об утверждении охотничьего минимума" в течении 16 часов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z49" w:id="13"/>
+    <w:bookmarkStart w:name="z49" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обучение охотминимуму проводится через информационную систему или в учебных классах ассоциации с понедельника по пятницу включительно с 09.00 часов до 18.00 часов с перерывом на обед с 13.00 часов до 14.00 часов, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z50" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z50" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Экзамен по охотминимуму проводится в виде тестирования в электронном или бумажном формате с понедельника по пятницу включительно с 10.00 часов до 18.00 часов с перерывом на обед с 13.00 часов до 14.00 часов, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан":</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z51" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведение экзамена по охотминимуму в бумажном формате, осуществляется на основании письменного заявления слушателя в произвольной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z52" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестирование в бумажной форме проводится экзаменационными комиссиями (далее – комиссия) посредством фиксации аудио и видео записывающих устройств в течении 3 (трех) рабочих дней с момента поступления заявления, в филиалах или представительствах ассоциации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z51" w:id="15"/>
-[...15 lines deleted...]
-      1) проведение экзамена по охотминимуму в бумажном формате, осуществляется на основании письменного заявления слушателя в произвольной форме.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия создается приказом руководителя филиала или представительства ассоциации, в количестве не менее трех человек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z52" w:id="16"/>
-[...15 lines deleted...]
-      Тестирование в бумажной форме проводится экзаменационными комиссиями (далее – комиссия) посредством фиксации аудио и видео записывающих устройств в течении 3 (трех) рабочих дней с момента поступления заявления, в филиалах или представительствах ассоциации.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При сдачи экзамена по охотминимуму, ответственный исполнитель выдает слушателю сертификат в течении 1 (одного) часа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z53" w:id="17"/>
-[...15 lines deleted...]
-      Комиссия создается приказом руководителя филиала или представительства ассоциации, в количестве не менее трех человек.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получение отрицательного результата тестирования по охотминимуму, слушатели имеют право на повторное проведение тестирования не менее чем через 1 (один) календарный день, после времени его последнего тестирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z54" w:id="18"/>
-[...15 lines deleted...]
-      При сдачи экзамена по охотминимуму, ответственный исполнитель выдает слушателю сертификат в течении 1 (одного) часа.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Допуск к прохождению слушателем тестирования по охотминимуму в электронной форме предоставляется информационной системой автоматически по истечению 3 (трех) рабочих дней с момента авторизации слушателя в информационной системе ассоциации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z55" w:id="19"/>
-[...15 lines deleted...]
-      При получение отрицательного результата тестирования по охотминимуму, слушатели имеют право на повторное проведение тестирования не менее чем через 1 (один) календарный день, после времени его последнего тестирования.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При сдачи экзамена по охотминимуму, сертификат формируется автоматически и направляется в личный кабинет слушателя в течении 15 (пятнадцати) минут.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z56" w:id="20"/>
-[...15 lines deleted...]
-      2) Допуск к прохождению слушателем тестирования по охотминимуму в электронной форме предоставляется информационной системой автоматически по истечению 3 (трех) рабочих дней с момента авторизации слушателя в информационной системе ассоциации.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получении отрицательного результата тестирования по охотминимуму, слушатели имеют право на повторное проведение тестирования не менее чем через 1 (один) календарный день, после времени его последнего тестирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z57" w:id="21"/>
-[...15 lines deleted...]
-      При сдачи экзамена по охотминимуму, сертификат формируется автоматически и направляется в личный кабинет слушателя в течении 15 (пятнадцати) минут.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра экологии, геологии и природных ресурсов РК от 27.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Председателем комиссии назначается руководитель филиала или представительства, при его отсутствии руководителя назначается заместитель руководителя филиала или представительства. В состав комиссии входят представители территориального подразделения Комитета лесного хозяйства и животного мира Министерства экологии, геологии и природных Республики Казахстан (далее – Комитет), местных исполнительных органов, субъектов охотничьих хозяйств (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z58" w:id="22"/>
-[...15 lines deleted...]
-      При получении отрицательного результата тестирования по охотминимуму, слушатели имеют право на повторное проведение тестирования не менее чем через 1 (один) календарный день, после времени его последнего тестирования.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оформление документов по результатам тестирования в бумажном формате осуществляет секретарь комиссии, назначаемый из числа штатных работников филиала или представительства ассоциации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь комиссии не является членом комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра экологии, геологии и природных ресурсов РК от 27.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тестирование проводится на соответствие утвержденному охотминимуму и состоит из 25 (двадцати пяти) тестовых вопросов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестовые вопросы разрабатываются ассоциацией и согласовываются с Комитетом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продолжительность тестирования составляет 1 (один) час.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. По результатам тестирования комиссия принимает одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z24" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сдал (при правильном ответе на 20 (двадцать) и более вопросов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z25" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не сдал (при правильном ответе менее чем на 20 (двадцать) вопросов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z26" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Решение комиссии о сдаче или не сдаче тестирования слушателями, оформляется протоколом, который подписывается председателем и членами комиссии, присутствовавшими на тестировании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра экологии, геологии и природных ресурсов РК от 27.05.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Исключен приказом Министра экологии, геологии и природных ресурсов РК от 27.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...55 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Исключен приказом Министра экологии, геологии и природных ресурсов РК от 27.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случае возникновения спорных вопросов по результатам тестирования, слушатель в течение трех рабочих дней может обратиться письменно или в электронной форме в экзаменационную комиссию о пересмотре результатов тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обращение слушателя о пересмотре результатов тестирования рассматривается комиссией в течение двух рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра экологии, геологии и природных ресурсов РК от 27.05.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Исключен приказом Министра экологии, геологии и природных ресурсов РК от 27.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...145 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. Исключен приказом Министра экологии, геологии и природных ресурсов РК от 27.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 187</w:t>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...166 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="33"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сертификат является основанием для выдачи удостоверения охотника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сертификат выданный в бумажном формате регистрируется в журнале регистрации сертификатов о сдачи экзамена по охотминимуму по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2165,70 +2487,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="34"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Проведение экзамена осуществляется ассоциацией на безвозмездной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2450,80 +2772,80 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z37" w:id="35"/>
+          <w:bookmarkStart w:name="z37" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сертификатты берген ұйымның атауы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2998,68 +3320,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации сертификатов о сдаче экзамена по охотничьему минимуму ____________________________________________________________________ (наименование филиала или представительства республиканской ассоциации общественных объединений охотников и субъектов охотничьего хозяйства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 в редакции приказа и.о. Министра экологии, геологии и природных ресурсов РК от 08.01.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3982,68 +4304,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>охотников и субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>охотничьего хозяйства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="37"/>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр сертификатов о сдаче экзамена по охотничьему минимуму</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3 в соответствии с приказом Министра экологии, геологии и природных ресурсов РК от 27.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4561,55 +4883,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4935,31 +5257,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>