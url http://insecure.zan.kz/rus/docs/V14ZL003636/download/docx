--- v0 (2025-11-09)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1b9ae81" w14:textId="1b9ae81">
+    <w:p w14:paraId="e1928e1" w14:textId="e1928e1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,50 +102,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата Теректинского района Западно-Казахстанской области от 9 сентября 2014 года № 361. Зарегистрировано Департаментом юстиции Западно-Казахстанской области 18 сентября 2014 года № 3636.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z26" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с Конституционным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -174,174 +175,176 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан" акимат района </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Совместно с Теректинской районной избирательной комиссией (по согласованию) определить места для размещения агитационных печатных материалов для всех кандидатов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Акимам сельских округов оснастить определенные места для размещения агитационных печатных материалов стендами, щитами, тумбами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на заместителя акима района Л. Уалиева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие со дня первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -349,51 +352,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Аким района</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -418,114 +421,152 @@
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Председатель</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Теректинской районной</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>избирательной комиссии</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________Л. Уалиев</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>09.09.2014 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -574,5129 +615,5606 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к постановлению акимата</w:t>
+              <w:t xml:space="preserve">к постановлению акимата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>района</w:t>
+              <w:t xml:space="preserve">района от "9" сентября </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 9 сентября 2014 года № 361</w:t>
+              <w:t>2014 года № "361"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Места для размещения агитационных печатных материалов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции постановление акимата Теректинского района Западно-Казахстанской области от 09.12.2020 </w:t>
+      Сноска. Приложение - в редакции постановление акимата Теректинского района Западно-Казахстанской области от 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 340</w:t>
+        <w:t>№245</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> (вводится в действие со дня первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1451"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9829"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование населенного пункта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9829" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Места размещения агитационных печатных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...105 lines deleted...]
-Перед зданием государственного коммунального казенного предприятия ясли-сад "Айгөлек" отдела образования Теректинского района</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Акжаик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием сельского дома культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием клуба товарищества с ограниченной ответственностью "Санаторий "Акжайык""</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Акжаик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием поликлиники государственного коммунального предприятия на праве хозяйственного ведения "Теректинская районная больница" управления здравоохранения акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием государственного учреждения "Общая средняя общеобразовательная школа имени Абая"</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Акжаик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием государственного коммунального казенного предприятия "Ясли-сад "Айгөлек" отдела образования Теректинского района управления образования акимата Западно-казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием коммунального государственного учреждения "Талпынская основная средняя общеобразовательная школа"</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село  Санаторий Акжаик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием магазина "Асанкамал" индивидуального предпринимателя "Даулеш"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="9829" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Абай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перед зданием сельского клуба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием коммунального государственного учреждения "Пойменская начальная школа" государственного учреждения "Отдел образования Теректинского района"</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Талпын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Основная средняя школа Талпын" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием государственного учреждения "Магистральная средняя общеобразовательная школа" </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Аксуат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием сельского клуба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием коммунального государственного учреждения "Айтиевская начальная школа" государственного учреждения "Отдел образования Теректинского района"</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Пойма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Пойменская общеобразовательная школа" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием сельского клуба </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Магистральное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Магистральная общеобразовательная школа" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием сельского клуба </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Айтиево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Айтиевская начальная школа" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием коммунального государственного учреждения "Тарановская начальная школа" государственного учреждения "Отдел образования Теректинского района"</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Аксогум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием сельского клуба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием сельского дома культуры</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Улкен Енбек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием сельского клуба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием медицинского пункта государственного коммунального предприятия на праве хозяйственного ведения "Теректинская районная больница №2" управления здравоохранения акимата Западно-Казахстанской области </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Анката</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием сельского дома культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием сельского клуба</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кандык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием медицинского пункта государственного коммунального предприятия на праве хозяйственного ведения "Теректинская районная больница" управления здравоохранения акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием медицинского пункта государственного коммунального предприятия на праве хозяйственного ведения "Теректинская районная больница" управления здравоохранения акимата Западно-Казахстанской области </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Богдановка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием сельского клуба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием медицинского пункта государственного коммунального предприятия на праве хозяйственного ведения "Теректинская районная больница" управления здравоохранения акимата Западно-Казахстанской области </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Придорожное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием медицинского пункта государственного коммунального предприятия на праве хозяйственного ведения "Теректинская районная больница" управления здравоохранения акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Алгабас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9829" w:type="dxa"/>
-[...29 lines deleted...]
-Перед зданием коммунального государственного учреждения "Алгабасская начальная школа" государственного учреждения "Отдел образования Теректинского района"</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Начальная школа Алгабас" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Долинное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9829" w:type="dxa"/>
-[...29 lines deleted...]
-Перед зданием сельского дома культуры </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Чапаевская общеобразовательная школа" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Тонкерис</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9829" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перед зданием сельского дома культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+20 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Шоптыкуль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9829" w:type="dxa"/>
-[...29 lines deleted...]
-Перед зданием государственного учреждения "Шоптыкульская основная средняя школа" отдела образования акимата Теректинского района</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Основная средняя школа Шоптікөл" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием коммунального государственного учреждения "Конысайская начальная школа" государственного учреждения "Отдел образования Теректинского района" </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Құмақсай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Комплекс школа-ясли-детский сад Новопавловка" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием государственного учреждения "Новопавловская общая средняя общеобразовательная школа" </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Подстепное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Подстепновская №1 общеобразовательная школа" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Подстепное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9829" w:type="dxa"/>
-[...69 lines deleted...]
-Перед зданием сельского дома культуры </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Подстепновская общеобразовательная школа" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием коммунального государственного учреждения "Средняя общеобразовательная школа Госплемстанции" государственного учреждения "Отдел образования Теректинского района"</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Подстепное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием сельского дома культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием медицинского пункта государственного коммунального предприятия на праве хозяйственного ведения "Теректинская районная больница" управления здравоохранения акимата Западно-Казахстанской области </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Подстепное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственное учреждение "Подстепновская №2 общеобразовательная школа" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием сельского дома культуры </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Юбилейное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Общеобразовательная школа Госплемстанции" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием государственного учреждения "Приреченская общая средняя общеобразовательная школа"</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Барбастау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием медицинского пункта государственного коммунального предприятия на праве хозяйственного ведения "Теректинская центральная районная больница" управления здравоохранения акимата Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="9829" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Покатиловка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перед зданием сельского дома культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...165 lines deleted...]
-на пересечении улиц Абая и Сұңқар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Приречное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Приреченская общеобразовательная школа" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием коммунального государственного учреждения "Донецкая начальная школа" государственного учреждения "Отдел образования Теректинского района"</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Узунколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием сельского клуба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием коммунального государственного учреждения "Яикская основная средняя общеобразовательная школа" государственного учреждения "Отдел образования Теректинского района" </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Теректі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Федоровская общеобразовательная школа №1" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием медицинского пункта государственного коммунального предприятия на праве хозяйственного ведения "Теректинская районная больница" управления здравоохранения акимата Западно-Казахстанской области </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Теректі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием государственного учреждения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Отдел образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием сельского дома культуры</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Теректі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием физкультурно-оздоровительного комплекса государственного коммунального казенного предприятия "Спорт клуб "Теректі" Отдела культуры, развития языков, физической культуры и спорта Теректинского района"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием коммунального государственного учреждения "Когалытубекская основная общеобразовательная школа" государственного учреждения "Отдел образования Теректинского района" </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Теректі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Федоровская общеобразовательная школа" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием коммунального государственного учреждения "Кызылжарская основная общеобразовательная школа" государственного учреждения "Отдел образования Теректинского района" </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Теректі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пересечение улиц Абая с улицой Бейбітшілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием сельского дома культуры</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Теректі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пересечение улиц Абая с улицой Сұңқар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием коммунального государственного учреждения "Шалкарская начальная школа" государственного учреждения "Отдел образования Теректинского района"</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Таксай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Донецкая начальная школа" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием коммунального государственного учреждения "Начальная школа имени Шайхы Онашева" государственного учреждения "Отдел образования Теректинского района"</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жайык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Основная средняя школа Жайық" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...105 lines deleted...]
-Перед зданием врачебной амбулаторий государственного коммунального предприятия на праве хозяйственного ведения "Теректинская районная больница" управления здравоохранения акимата Западно-Казахстанской области</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шагатай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием сельского дома культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...65 lines deleted...]
-Перед зданием медицинского пункта государственного коммунального предприятия на праве хозяйственного ведения "Теректинская районная больница" управления здравоохранения акимата Западно-Казахстанской области</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Когалытубек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Основная средняя школа Коғалытүбек" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кызылжар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Основная средняя школа Кызылжар" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Сарыомир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием сельского дома культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Шалкарская начальная школа" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жана Омир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Общеобразовательная школа Шаған" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жана Омир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием сельской библиотеки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жана Омир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием врачебной амбулатории государственного коммунального предприятия на праве хозяйственного ведения "Теректинская районная больница" управления здравоохранения акимата Западно-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Кемер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9829" w:type="dxa"/>
-[...29 lines deleted...]
-Перед зданием коммунального государственного учреждения "Социализмовская основная общеобразовательная школа" государственного учреждения "Отдел образования Теректинского района" </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Основная средняя школа Социализм" отдела образования Теректинского района управления образования акимата Западно-Казахстанской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5728,55 +6246,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>