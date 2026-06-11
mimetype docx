--- v0 (2025-11-07)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ac0a705" w14:textId="ac0a705">
+    <w:p w14:paraId="dc9b876" w14:textId="dc9b876">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение акима Жанибекского района Западно-Казахстанской области от 11 марта 2014 года № 8. Зарегистрировано Департаментом юстиции Западно-Казахстанской области 7 апреля 2014 года № 3491.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -174,168 +174,181 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан" и по согласованию с Жанибекской районной (территориальной) избирательной комиссией, аким района </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>РЕШИЛ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Образовать избирательные участки на территории Жанибекского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Контроль за исполнением настоящего решения возложить на руководителя аппарата акима Жанибекского района Абдолова Ж. К.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Настоящее решение вводится в действие со дня первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7790"/>
-        <w:gridCol w:w="4210"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7790" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -343,51 +356,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Аким района</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4210" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -412,118 +425,142 @@
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СОГЛАСОВАНО:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Председатель</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жанибекской районной</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>территориальной</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>избирательной комиссии</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________Кенжегалиев Жаныбек Мертенович</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11.03.2014 г.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -631,359 +668,359 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Жанибекского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции решения Жанибекского районного акимата Западно-Казахстанской области от 10.12.2020 </w:t>
+      Сноска. Приложение - в редакции решения Жанибекского районного акимата Западно-Казахстанской области от 20.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 15</w:t>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
-[...143 lines deleted...]
-      Местонахождение: село Жанибек, улица Жанекешева № 72, здание коммунального государственного учреждения "Школа-лицей №1" Жанибекского районного отдела образования.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Избирательный участок № 136</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Жанибек, улица Женис № 2, здание коммунального государственного учреждения "Средняя общеобразовательная школа имени Т. Жарокова".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница: село Жанибек, улица Сарсенова, улица Нурпейсовой, улица Ниеткалиева, улица Тайманова, улица Женис, улица Жарокова, улица Жумаева 2-70, 25-87, улица Шарафутдинова 29-131, 32-128, улица Байтурсынова 68-132, улица Маметовой 1-9, улица Мусина 1-5, 2, улица Караша 2-8, 1-43.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Избирательный участок № 137</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Жанибек, улица Абая № 1Г, здание государственного коммунального казенного предприятия "Жанибекский колледж имени Ихсанова М. Б." управления образования акимата Западно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница: село Жанибек, улица Жумаева 1-23; улица Шарафутдинова 1-27, 2-30, улица Байтурсынова 1-65, улица Мажитова 1-87, 2-86, улица Абдрахманова 1-59, 2-86, улица Жанекешева 1-5, 2-50, улица Утемисова 1-15, 2-8, улица Халиуллина 1-11, 2-4, улица Абая, новые жилое дома на северный части села Жанибек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Избирательный участок № 138</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Жанибек, улица Жанекешева № 72, здание коммунального государственного учреждения "Школа-лицей №1" Жанибекского районного отдела образования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Жанибек, улица Байтурсынова 67-131, улица Мажитова 89-175, 108-176, улица Абдрахманова 97-181, 102-170, улица Жанекешева 74-152, 97-191, улица Ихсанова 41-117, 90-152, улица Чурина 17-29, 84-124, улица Мусина 4-24, 7-27, улица Маметовой 2-18, 35-41.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Избирательный участок № 139</w:t>
-[...71 lines deleted...]
-      Местонахождение: село Жанибек, улица Караша № 65, здание коммунального государственного учреждения "Общеобразовательная основная школа имени А.Уразбаевой" Жанибекского районного отдела образования.</w:t>
+      4. Избирательный участок № 139</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Жанибек, улица Утемисова № 26, здание коммунального государственного учереждение "Детско-юношеская спортивная школа" Жанибекского районного отдела культуры, развития языков, физической культуры и спорта Западно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница: село Жанибек, улица Байтурсынова 2-66, улица Мажитова 88-106, улица Абдрахманова 61-95, 88-100, улица Жанекешева 7-95, 52-72, улица Ихсанова 1-39, 2-88, улица Иманова 1-133, 2-178, улица Чурина 1-15, 2-82, улица Маметовой 11-33, улица Караша 10-28, 45-57, улица Утемисова 10-18, 17-31, улица Халиуллина 6-10, 13-23.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Избирательный участок № 140</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Жанибек, улица Караша № 65, здание коммунального государственного учреждения "Общеобразовательная основная школа имени А. Уразбаевой" Жанибекского районного отдела образования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Жанибек, улица Егизбаева, улица Уразбаевой, улица Наурыз, улица Мира, улица Масина, улица Новостройка, улица Халиуллина 12-22, 25-33, улица Караша 30-46, 65-71, Новая жизнь, Казарма, улица Абдуллина, улица Иманова 135-183, улица Водстрой, зимовки "Ұмтыл", "Откорм", "Стационар".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Избирательный участок № 141</w:t>
+      6. Избирательный участок № 141</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Узункуль, здание дома культуры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -993,105 +1030,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Узункуль, зимовки "Абдолла", "Мұратсай", "Негмет", "Мыңжас", "Сабила", "Нұрберген", "Шамұрат", "Апақаш", "Азамат".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Избирательный участок № 142</w:t>
-[...17 lines deleted...]
-      Местонахождение: село Енбекши, здание библиотеки</w:t>
+      7. Избирательный участок № 142</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: населенный пункт Енбекши, здание библиотеки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Енбекши, зимовки "Бруцеллез", "Баймұрат", "Құбаш", "Алты кашар", "Тәни", "Бірінші", "Инженер", "Арашайым".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Избирательный участок № 143</w:t>
+      8. Избирательный участок № 143</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Акоба, здание дома культуры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1101,105 +1138,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Акоба, зимовки "Терек", "Ақкөл", "Передаточный", "Ордженикидзе", "Мангур", "Сарай -1", "Сарай - 2", "Кузнец", "Молотов-1", "Молотов-2", "Сүлеймен", "Пайыл", "Закария", "Жиенбет", "Дәулет", "Мишка", "Беркәлі", "Миян", "Оян", "Дружба".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Избирательный участок № 144</w:t>
-[...17 lines deleted...]
-      Местонахождение: село Онеге, улица Мектеп № 31, здание коммунального государственного учреждения "Начальная школа Онеге Жанибекского районного отдела образования".</w:t>
+      9. Избирательный участок № 144</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: населенный пункт Онеге, здание библиотеки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Онеге, зимовки "Құрмангазы", "Талас", "Комсомол", "Қызылоба", "Абдохай", "Арыстанғали", "Әліп", "Дәулет", "Темірғали", "Арық", "Өктеш шалашы", "Қантай".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Избирательный участок № 145</w:t>
+      10. Избирательный участок № 145</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Жаскайрат, здание дома культуры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1209,105 +1246,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Жаскайрат, зимовка "Шошқа".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Избирательный участок № 146</w:t>
-[...17 lines deleted...]
-      Местонахождение: село Курсай, здание коммунального государственного учреждения "Начальная школа Курсай" Жанибекского районного отдела образования".</w:t>
+      11. Избирательный участок № 146</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: населенный пункт Курсай, здание медицинского пункта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Курсай, село Колтабан, зимовки "Күйгенкөл", "Бескашар", "Төбебасы", "Саралжын", "Қоғалы", "Қарақұдық", "Бұқар", "Сарбоз", "Бассейн", "Астау салған".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Избирательный участок № 147</w:t>
+      12. Избирательный участок № 147</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Тау, здание дома культуры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1317,105 +1354,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Тау, населенный пункт Жігер, зимовки "Третий", "Жігер-1", "Жігер-2", "Нұғман-1", "Нұғман-2", "Қошақай", "Стандарт", "Сапи", "Басеке", "Шеген", "Жыра", "Ұмтыл".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Избирательный участок № 148</w:t>
-[...17 lines deleted...]
-      Местонахождение: село Жумаева, здание коммунального государственного учреждения "Начальная школа имени И.Жумаева Жанибекского районного отдела образования".</w:t>
+      13. Избирательный участок № 148</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: : населенный пункт Жумаева, здание библиотеки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Жумаев, зимовки "Соналы-1", "Соналы-2", "Татран", "Марқа".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Избирательный участок № 149</w:t>
+      14. Избирательный участок № 149</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Камысты, здание дома культуры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1425,51 +1462,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Камысты, зимовки "1 Май", "Әбен", "Насосный", "Желкалақ", "Жаңа тұрмыс", "Мәстек", "Қамысты", "Көкатөлген".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Избирательный участок № 150</w:t>
+      15. Избирательный участок № 150</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Тегисшиль, здание коммунального государственного учреждения "Тегисшилская общеобразовательная основная школа Жанибекского районного отдела образования".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1479,51 +1516,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Тегисшиль, зимовка"Таткен".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Избирательный участок № 151</w:t>
+      16. Избирательный участок № 151</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Борсы, здание дома культуры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1533,105 +1570,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Борсы, зимовки "Алпауыз", "Бөгет", "Мұнара", "Қайдар шалашы".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Избирательный участок № 152</w:t>
-[...17 lines deleted...]
-      Местонахождение: село Жаксыбай, здание дома культуры.</w:t>
+      17. Избирательный участок № 152</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Жаксыбай, здание культурно-спортивный комплекс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Жаксыбай, населенный пункт Ақадыр, зимовки "Самат", "Жақсыбек", "Ертарғын", "Табылды", "Жақсылық", "Бөгет", "Ажігүл", "Жалпақбас", "Зәкір", "Айдарлы".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Избирательный участок № 153</w:t>
+      18. Избирательный участок № 153</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Талов, здание дома культуры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1641,51 +1678,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Талов, зимовки "Комсомол", "Аманат".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Избирательный участок № 154</w:t>
+      19. Избирательный участок № 154</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Майтубек, здание медицинского пункта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1729,55 +1766,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>