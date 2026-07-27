--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dc9b876" w14:textId="dc9b876">
+    <w:p w14:paraId="d5ec37e" w14:textId="d5ec37e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -631,108 +631,128 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жанибекского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 11 марта 2014 года № 8</w:t>
+              <w:t>от 11 марта 2014 года № 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Жанибекского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции решения Жанибекского районного акимата Западно-Казахстанской области от 20.02.2026 </w:t>
+      Сноска. Приложение - в редакции решения Жанибекского районного акимата Западно-Казахстанской области от 26.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1</w:t>
+        <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); с изменениями, внесенными решением Жанибекского районного акимата Западно-Казахстанской области от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Избирательный участок № 136</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -742,159 +762,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Жанибек, улица Женис № 2, здание коммунального государственного учреждения "Средняя общеобразовательная школа имени Т. Жарокова".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Граница: село Жанибек, улица Сарсенова, улица Нурпейсовой, улица Ниеткалиева, улица Тайманова, улица Женис, улица Жарокова, улица Жумаева 2-70, 25-87, улица Шарафутдинова 29-131, 32-128, улица Байтурсынова 68-132, улица Маметовой 1-9, улица Мусина 1-5, 2, улица Караша 2-8, 1-43.</w:t>
+      Граница: село Жанибек, улица Сарсенова, улица Нурпейсовой, улица Ниеткалиева, улица Тайманова, улица Женис, улица Жарокова, улица Жумаева 2-72, 25-87, улица Шарафутдинова 29-131, 32-128, улица Байтурсынова 68-132, улица Маметовой 1-9, улица Мусина 1-5, 2, улица Караша 2-8, 1-43.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Избирательный участок № 137</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение: село Жанибек, улица Абая № 1Г, здание государственного коммунального казенного предприятия "Жанибекский колледж имени Ихсанова М. Б." управления образования акимата Западно-Казахстанской области.</w:t>
-[...17 lines deleted...]
-      Граница: село Жанибек, улица Жумаева 1-23; улица Шарафутдинова 1-27, 2-30, улица Байтурсынова 1-65, улица Мажитова 1-87, 2-86, улица Абдрахманова 1-59, 2-86, улица Жанекешева 1-5, 2-50, улица Утемисова 1-15, 2-8, улица Халиуллина 1-11, 2-4, улица Абая, новые жилое дома на северный части села Жанибек.</w:t>
+      Местонахождение: село Жанибек, улица Абая № 1Г, здание государственного коммунального казенного предприятия "Жанибекский колледж имени Ихсанова М.Б." управления образования акимата Западно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница: село Жанибек, улица Жумаева 1-23А; улица Шарафутдинова 1-27, 2-30, улица Байтурсынова 1-53,2-48, улица Мажитова 1-87, 2-86, улица Абдрахманова 1-59, 2-86, улица Жанекешева 1-5, 2-50, улица Утемисова 1-15, 2-8, улица Халиуллина 1-11, 2-4, улица Абая, новые жилое дома на северный части села Жанибек.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Избирательный участок № 138</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение: село Жанибек, улица Жанекешева № 72, здание коммунального государственного учреждения "Школа-лицей №1" Жанибекского районного отдела образования.</w:t>
-[...17 lines deleted...]
-      Граница: село Жанибек, улица Байтурсынова 67-131, улица Мажитова 89-175, 108-176, улица Абдрахманова 97-181, 102-170, улица Жанекешева 74-152, 97-191, улица Ихсанова 41-117, 90-152, улица Чурина 17-29, 84-124, улица Мусина 4-24, 7-27, улица Маметовой 2-18, 35-41.</w:t>
+      Местонахождение: село Жанибек, улица Г. Караш № 36, здание государственного коммунального казенного предприятия "Жанибекского районного центра досуга"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница: село Жанибек, улица Байтурсынова 67-131, улица Мажитова 89-175Б, 108-180, улица Абдрахманова 97-181, 102-170, улица Жанекешова 74-152, 97-195, улица Ихсанова 41-117, 90-152, улица Чурина 17-29, 84-124, улица Мусина 4-26, 7-27, улица Маметовой 2-18, 35-41.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Избирательный участок № 139</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -904,87 +924,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Жанибек, улица Утемисова № 26, здание коммунального государственного учереждение "Детско-юношеская спортивная школа" Жанибекского районного отдела культуры, развития языков, физической культуры и спорта Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Граница: село Жанибек, улица Байтурсынова 2-66, улица Мажитова 88-106, улица Абдрахманова 61-95, 88-100, улица Жанекешева 7-95, 52-72, улица Ихсанова 1-39, 2-88, улица Иманова 1-133, 2-178, улица Чурина 1-15, 2-82, улица Маметовой 11-33, улица Караша 10-28, 45-57, улица Утемисова 10-18, 17-31, улица Халиуллина 6-10, 13-23.</w:t>
+      Граница: село Жанибек, улица Байтурсынова 55-65,50-66, улица Мажитова 88-106, улица Абдрахманова 61-95, 88-100, улица Жанекешева 7-95, 52-72, улица Ихсанова 1-39, 2-88, улица Иманова 1-133, 2-184, улица Чурина 1-15, 2-82, улица Маметовой 11-33, улица Караша 10-28, 45-57, улица Утемисова 10-18, 17-31, улица Халиуллина 6-10, 13-23.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Избирательный участок № 140</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение: село Жанибек, улица Караша № 65, здание коммунального государственного учреждения "Общеобразовательная основная школа имени А. Уразбаевой" Жанибекского районного отдела образования.</w:t>
+      Местонахождение: село Жанибек, улица Караша № 65, здание коммунального государственного учреждения "Общеобразовательная основная школа имени А.Уразбаевой" Жанибекского районного отдела образования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Жанибек, улица Егизбаева, улица Уразбаевой, улица Наурыз, улица Мира, улица Масина, улица Новостройка, улица Халиуллина 12-22, 25-33, улица Караша 30-46, 65-71, Новая жизнь, Казарма, улица Абдуллина, улица Иманова 135-183, улица Водстрой, зимовки "Ұмтыл", "Откорм", "Стационар".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1480,51 +1500,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Избирательный участок № 150</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение: село Тегисшиль, здание коммунального государственного учреждения "Тегисшилская общеобразовательная основная школа Жанибекского районного отдела образования".</w:t>
+      Местонахождение: село Тегисшиль, здание библиотеки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница: село Тегисшиль, зимовка"Таткен".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1766,55 +1786,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>