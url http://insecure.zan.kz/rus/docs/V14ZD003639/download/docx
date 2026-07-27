--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b0ec578" w14:textId="b0ec578">
+    <w:p w14:paraId="979384d" w14:textId="979384d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,3713 +93,3912 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об определении мест для размещения агитационных печатных материалов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Бокейординского района Западно-Казахстанской области от 10 сентября 2014 года № 150. Зарегистрировано Департаментом юстиции Западно-Казахстанской области 24 сентября 2014 года № 3639</w:t>
+        <w:t>Постановление акимата Бокейординского района Западно-Казахстанской области от 10 сентября 2014 года № 150. Зарегистрировано Департаментом юстиции Западно-Казахстанской области 24 сентября 2014 года № 3639.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:bookmarkStart w:name="z8" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Руководствуясь Конституционным </w:t>
+        <w:t xml:space="preserve">
+      Руководствуясь Конституционным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 28 сентября 1995 года "О выборах в Республике Казахстан", </w:t>
+        <w:t xml:space="preserve"> Республики Казахстан от 28 сентября 1995 года "О выборах в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан", акимат района </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...11 lines deleted...]
-      1. Совместно с Бокейординской районной избирательной комиссией (по согласованию) определить места для размещения агитационных печатных материалов для всех кандидатов согласно </w:t>
+        <w:t xml:space="preserve">
+      1. Совместно с Бокейординской районной избирательной комиссией (по согласованию) определить места для размещения агитационных печатных материалов для всех кандидатов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
-      <w:r>
-[...73 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-Приложение</w:t>
+      2. Акимам аульных округов оснастить определенные места для размещения агитационных печатных материалов стендами, щитами, тумбами.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего постановления возложить на заместителя акима района Кайргалиеву Л. Т.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящее постановление вводится в действие со дня первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Н. Рахимжанов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"СОГЛАСОВАНО"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Председатель Бокейординской</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+районной избирательной комиссии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________Махимов М. Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.09.2014 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-к постановлению акимата района</w:t>
-[...13 lines deleted...]
-от 10 сентября 2014 года № 150</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к постановлению акимата </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">района от 10 сентября </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2014 года № 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Места для размещения</w:t>
+        <w:t xml:space="preserve"> Места для размещения агитационных печатных материалов</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции постановления акимата Бокейординского района Западно-Казахстанской области от 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-агитационных печатных материалов</w:t>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="769"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5454"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Места для размещения агитационных печатных материалов</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование аульного округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование населенного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Места для размещения агитационных печатных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бисенский</w:t>
-[...69 lines deleted...]
-              <w:t>Перед зданием сельского дома культуры</w:t>
+              <w:t>
+Бисенский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бисен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Бисенского сельского дома культуры государственного коммунального казенного предприятия "Бокейординский районный культурно-досуговый центр отдела культуры, развития языков, физической культуры и спорта Бокейординского района", улица 1У, 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>2.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2618" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>Перед зданием сельского клуба</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиеккум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Жиеккумского сельского клуба при государственном коммунальном казенном предприятии "Бокейординский районный центр досуга отдела культуры, развития языков, физической культуры и спорта Бокейординского района", улица 2У, 10А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>3.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2618" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>Перед зданием сельского клуба</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коктерек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Коктерекского сельского клуба при государственном коммунальном казенном предприятии "Бокейординский районный центр досуга отдела культуры, развития языков, физической культуры и спорта Бокейординского района", улица 1У, 4А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>4.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2618" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>Перед зданием сельского клуба</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетибай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Жетибайской сельской библиотеки филиала Бокейординской районной централизованной библиотечной системы отдела культуры, развития языков, физической культуры и спорта Бокейординского района</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Муратсайский</w:t>
-[...69 lines deleted...]
-              <w:t>Перед зданием сельского дома культуры</w:t>
+              <w:t>
+Муратсайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Муратсай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Муратсайского сельского дома культуры государственного коммунального казенного предприятия "Бокейординский районный культурно-досуговый центр отдела культуры, развития языков, физической культуры и спорта Бокейординского района", улица Абая, 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>6.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2618" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>Перед зданием коммунального государственного учреждения "Тайгаринская начальная школа" отдела образования Бокейординского района</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тайгара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Начальная школа Тайғара" отдела образования Бокейординского района управления образования акимата Западно-Казахстанской области", улица 1У, 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>7.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2618" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>Перед зданием сельского клуба</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ажен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Аженского сельского клуба при государственном коммунальном казенном предприятии "Бокейординский районный центр досуга отдела культуры, развития языков, физической культуры и спорта Бокейординского района", улица 1У, 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Урдинский</w:t>
-[...69 lines deleted...]
-              <w:t>Перед зданием сельского дома культуры</w:t>
+              <w:t>
+Урдинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хан Ордасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Хан Ордасы сельского дома культуры государственного коммунального казенного предприятия "Бокейординский районный культурно-досуговый центр отдела культуры, развития языков, физической культуры и спорта Бокейординского района", улица Жангир хана, 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>9.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2618" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>Перед зданием коммунального государственного учреждения "Карасуская начальная школа" отдела образования Бокейординского района</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Карасуского сельского клуба при государственном коммунальном казенном предприятии "Бокейординский районный центр досуга отдела культуры, развития языков, физической культуры и спорта Бокейординского района", улица 1У, 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>10.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2618" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>Перед зданием коммунального государственного учреждения "Уштерекская начальная школа" отдела образования Бокейординского района</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уштерек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Уштерекской сельской библиотеки филиала Бокейординской районной централизованной библиотечной системы отдела культуры, развития языков, физической культуры и спорта Бокейординского района, улица 1У, 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>11.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2618" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>Перед зданием коммунального государственного учреждения "Алгашыкская начальная школа" отдела образования Бокейординского района</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сейткали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Сейткалинской сельской библиотеки филиала Бокейординской районной централизованной библиотечной системы отдела культуры, развития языков, физической культуры и спорта Бокейординского района, улица 1У, 9/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...111 lines deleted...]
-              <w:t>Перед зданием сельской библиотеки</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайхинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайхин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием государственного коммунального казенного предприятия "Бокейординский районный центр досуга отдела культуры, развития языков, физической культуры и спорта Бокейординского района", улица Т.Жарокова, 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...150 lines deleted...]
-Маншук Маметовой"</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственого учреждения "Детско-юношеская спортивная школа Бокейординского района" Управления физической культуры и спорта акимата Западно-Казахстанской области", улица Т.Жарокова, 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5454" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>Перед зданием государственного учреждения "Средняя общеобразовательная школа имени Мухамед-Салык Бабажанова"</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Бокейординской районной централизованной библиотечной системы отдела культуры, развития языков, физической культуры и спорта Бокейординского района, улица Г.Азербаева, 10/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...54 lines deleted...]
-              <w:t>Перед зданием государственного коммунального казенного предприятия "Бокейординский районный центр досуга Бокейординского районного отдела культуры"</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарменке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Жарменкинского сельского клуба при государственном коммунальном казенном предприятии "Бокейординский районный центр досуга отдела культуры, развития языков, физической культуры и спорта Бокейординского района", улица 1У, 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>14.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2618" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>Перед зданием сельского клуба</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамбет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Мамбетской сельской библиотеки филиала Бокейординской районной централизованной библиотечной системы отдела культуры, развития языков, физической культуры и спорта Бокейординского района, улица 1У, 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>15.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2618" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>Перед зданием коммунального государственного учреждения "Мамбетская начальная школа" отдела образования Бокейординского района</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шонай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Шонайского сельского клуба при государственном коммунальном казенном предприятии "Бокейординский районный центр досуга отдела культуры, развития языков, физической культуры и спорта Бокейординского района", улица 1У, 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...111 lines deleted...]
-              <w:t>Перед зданием сельского клуба</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саралжинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саралжин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Саралжинского сельского дома культуры государственного коммунального казенного предприятия "Бокейординский районный культурно-досуговый центр отдела культуры, развития языков, физической культуры и спорта Бокейординского района", улица М.Мәметовой, 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Саралжинский</w:t>
-[...69 lines deleted...]
-              <w:t>Перед зданием сельского дома культуры</w:t>
+              <w:t>
+Темир Масинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Бурлинского сельского дома культуры государственного коммунального казенного предприятия "Бокейординский районный культурно-досуговый центр отдела культуры, развития языков, физической культуры и спорта Бокейординского района", улица Б.Губашева, 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>18.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2618" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>Перед зданием сельской библиотеки</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теренкудык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Теренкудуксой сельской библиотеки филиала Бокейординской районной централизованной библиотечной системы отдела культуры, развития языков, физической культуры и спорта Бокейординского района</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Темир Масинский</w:t>
-[...69 lines deleted...]
-              <w:t>Перед зданием сельского дома культуры</w:t>
+              <w:t>
+Уялинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уялы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием Уялинского сельского дома культуры государственного коммунального казенного предприятия "Бокейординский районный культурно-досуговый центр отдела культуры, развития языков, физической культуры и спорта Бокейординского района", улица Т.Аубакирова, 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>20.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2618" w:type="dxa"/>
-[...332 lines deleted...]
-              <w:t>Перед зданием коммунального государственного учреждения "Кенойская начальная школа" отдела образования Бокейординского района</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перед зданием коммунального государственного учреждения "Начальная школа Кеңой" отдела образования Бокейординского района управления образования акимата Западно-Казахстанской области", улица 1У, 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>