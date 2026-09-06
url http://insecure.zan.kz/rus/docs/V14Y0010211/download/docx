--- v0 (2025-10-02)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f17b72f" w14:textId="f17b72f">
+    <w:p w14:paraId="b2865ef" w14:textId="b2865ef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -198,401 +198,417 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее постановление вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z4" w:id="3"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="3"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="3"/>
-[...3 lines deleted...]
-            <w:tcW w:w="7210" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Национального Банка</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 К. Келимбетов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="283"/>
-        <w:gridCol w:w="12017"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="12017" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z5" w:id="4"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Утвержден</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="4"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 постановлением Правления</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Национального Банка</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 24 декабря 2014 года № 261</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="4"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -618,178 +634,186 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>услуг, оказываемых Национальным Банком Республики Казахстан, в</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z7" w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z18" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1608,1352 +1632,720 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Перечню. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Утратил силу постановлением Правления Национального Банка РК от 28.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Утратил силу постановлением Правления Национального Банка РК от 26.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 305 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Внести в </w:t>
+      10. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 февраля 2012 года № 67 "Об утверждении Правил выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требования к документам, представляемым для получения указанного согласия" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7552, опубликованное 19 июня 2012 года в газете "Казахстанская правда" № 191-192 (27010-27011) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 129 "Об утверждении Правил выдачи страховой (перестраховочной) организации и (или) страховому холдингу разрешения на создание или приобретение дочерней организации, значительное участие в капитале организаций, а также отзыва разрешения на создание, приобретение дочерней организации, значительное участие в капитале организаций" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7619, опубликованное 15 августа 2012 года в газете "Казахстанская правда" № 268-270 (27087-27089) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z45" w:id="13"/>
+    <w:bookmarkStart w:name="z108" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требования к документам, представляемым для получения указанного согласия, утвержденных указанным постановлением:</w:t>
+        <w:t xml:space="preserve"> выдачи страховой (перестраховочной) организации и (или) страховому холдингу разрешения на создание или приобретение дочерней организации, значительное участие в капитале организаций, а также отзыва разрешения на создание, приобретение дочерней организации, значительное участие в капитале организаций, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункт 3</w:t>
+        <w:t xml:space="preserve"> пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "3. Физическое или юридическое лицо представляет в уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) заявление на приобретение статуса крупного участника финансовой организации, банковского холдинга и (или) страхового холдинга (далее - заявитель), составленное в произвольной форме с указанием сведений о документе, удостоверяющем личность физического лица, о государственной регистрации (перерегистрации) юридического лица, юридического адреса (места нахождения), сведений о количестве приобретаемых акций финансовой организации, их стоимости, процентном соотношении количества акций финансовой организации, предполагаемых к приобретению, соответственно к количеству размещенных (за вычетом привилегированных и выкупленных) акций и (или) к количеству голосующих акций банка, страховой (перестраховочной) организации, управляющего инвестиционным портфелем.</w:t>
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="14"/>
+      "2. Уполномоченный орган ведет реестры выданных и отозванных у страховой (перестраховочной) организации и (или) страхового холдинга разрешений:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      часть первую </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+      1) на создание или приобретение дочерней организации по форме в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "4. Заявитель одновременно с заявлением представляет в уполномоченный орган документы и сведения, предусмотренные, соответственно, пунктами 4, 5, 6, 7, 7-1 и 12 </w:t>
-[...117 lines deleted...]
-      "Если заявитель является банковским холдингом и (или) страховым холдингом, либо крупным участником другой финансовой организации, то представляемый в уполномоченный орган план рекапитализации составляется с учетом обязательств заявителя в соответствии с планом рекапитализации этой финансовой организации.";</w:t>
+      2) разрешений на значительное участие в капитале организаций по форме в соответствии </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункт 12</w:t>
+        <w:t xml:space="preserve"> пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "12. Документы, указанные в пунктах 4, 5, 6, 7 настоящих Правил, не представляются лицами, ранее представлявшими их в уполномоченный орган, за исключением случаев изменения содержания данных документов либо истечения срока их действия. При этом в уполномоченный орган представляются только те документы, в которые внесены изменения или срок действия которых истек. В заявлении о приобретении статуса крупного участника финансовой организации, банковского холдинга и (или) страхового холдинга указываются сведения (дата, номер исходящего документа) о ранее представленных в уполномоченный орган документах, а также основания их представления.";</w:t>
+        <w:t xml:space="preserve">
+      "6. Для получения разрешения на создание или приобретение дочерней организации страховая (перестраховочная) организация и (или) страховой холдинг представляют в уполномоченный орган заявление в произвольной форме с приложением документов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 32 Закона, а также расчет пруденциальных нормативов страховой группы, в состав которой входят страховая (перестраховочная) организация и (или) страховой холдинг, в результате предполагаемого создания или приобретения страховой (перестраховочной) организацией и (или) страховым холдингом дочерней организации, и других обязательных к соблюдению страховыми (перестраховочными) организациями и (или) страховыми холдингами норм и лимитов, установленных уполномоченным органом, с учетом создаваемой или приобретаемой дочерней организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заявление с приложением требуемых документов представляется на бумажном носителе либо в электронном виде через веб-портал "электронного правительства". </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление страховыми холдингами - нерезидентами Республики Казахстан представляется на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о руководящих работниках (или кандидатах, рекомендуемых для назначения или избрания на должности руководящих работников) дочерней организации представляется по форме в соответствии с приложением 3 к Правилам.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункт 17</w:t>
+        <w:t xml:space="preserve"> пункты 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...717 lines deleted...]
-        <w:t xml:space="preserve"> статьи 32 Закона, а также расчет пруденциальных нормативов страховой группы, в состав которой входят страховая (перестраховочная) организация и (или) страховой холдинг, в результате предполагаемого создания или приобретения страховой (перестраховочной) организацией и (или) страховым холдингом дочерней организации, и других обязательных к соблюдению страховыми (перестраховочными) организациями и (или) страховыми холдингами норм и лимитов, установленных уполномоченным органом, с учетом создаваемой или приобретаемой дочерней организации.</w:t>
+      "9. Для получения разрешения на значительное участие в капитале организаций страховая (перестраховочная) организация и (или) страховой холдинг представляет в уполномоченный орган заявление в произвольной форме с приложением документов, указанных в подпунктах 2), 3), 5), 6), 7), 10) и 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 32 Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявление с приложением требуемых документов представляется на бумажном носителе либо в электронном виде через веб-портал "электронного правительства". </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2963,261 +2355,93 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление страховыми холдингами - нерезидентами Республики Казахстан представляется на бумажном носителе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Информация о руководящих работниках (или кандидатах, рекомендуемых для назначения или избрания на должности руководящих работников) дочерней организации представляется по форме в соответствии с приложением 3 к Правилам.";</w:t>
-[...166 lines deleted...]
-        <w:t>
       Информация о руководящих работниках (или кандидатах, рекомендуемых для назначения или избрания на должности руководящих работников) юридического лица, в которой страховая (перестраховочная) организация и (или) страховой холдинг имеют значительное участие, представляется по форме в соответствии с приложением 4 к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="18"/>
+    <w:bookmarkStart w:name="z71" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Для получения разрешения на значительное участие в капитале банка, страховой (перестраховочной) организации, накопительного пенсионного фонда - резидентов Республики Казахстан, документы, указанные в подпункте 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 32 Закона, в уполномоченный орган не представляются.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5070,321 +4294,371 @@
         <w:t>№ 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="815"/>
-        <w:gridCol w:w="11485"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11485" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="19"/>
+          <w:bookmarkStart w:name="z95" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приложение 3</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к Перечню</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нормативных правовых актов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан по вопросам</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оптимизации и автоматизации</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бизнес – процессов государственных услуг,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оказываемых Национальным Банком</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан, в которые</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вносятся изменения и дополнения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Приложение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к Правилам выдачи</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 разрешения на добровольную</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 реорганизацию или ликвидацию</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 акционерного общества</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Фонд гарантирования страховых выплат"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6140,335 +5414,389 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата, номер регистрации документа).".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="815"/>
-        <w:gridCol w:w="11485"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11485" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z97" w:id="20"/>
+          <w:bookmarkStart w:name="z97" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приложение 4</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к Перечню</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нормативных правовых актов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан по вопросам</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оптимизации и автоматизации</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бизнес – процессов государственных услуг,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оказываемых Национальным Банком</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан, в которые</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вносятся изменения и дополнения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Приложение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к Правилам выдачи разрешения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на добровольную реорганизацию</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 страховой (перестраховочной)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 организации (страхового холдинга)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 либо отказа в выдаче</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указанного разрешения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7158,673 +6486,698 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (подпись) печать.".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="815"/>
-        <w:gridCol w:w="11485"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11485" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="21"/>
+          <w:bookmarkStart w:name="z99" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приложение 5</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к Перечню</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нормативных правовых актов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан по вопросам</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оптимизации и автоматизации</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бизнес – процессов государственных услуг,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оказываемых Национальным Банком</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан, в которые</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вносятся изменения и дополнения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Приложение 1</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к Правилам выдачи согласия</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на назначение (избрание) руководящих</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 работников финансовых организаций, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банковских, страховых холдингов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и перечень документов, необходимых</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для получения согласия</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12407"/>
-        <w:gridCol w:w="53"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-                    <w:ind w:left="0"/>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
-[...12 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="53" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="53" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 место для фотографии</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="53" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8000,260 +7353,273 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие сведения:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10776"/>
-        <w:gridCol w:w="1524"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10776" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и место рождения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10776" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гражданство</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10776" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Данные документа, удостоверяющего личность</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8280,501 +7646,505 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Образование:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1886"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5030"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование учебного заведения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2842" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год поступления год - окончания</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1066" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специальность</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5030" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты диплома об образовании (дата и номер при наличии)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2842" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1066" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5030" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -8823,427 +8193,452 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (супруги))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2325"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2326"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5021" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Фамилия, имя, при наличии - отчество </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1314" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год рождения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1314" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Родственные отношения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2326" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы и должность</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5021" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1314" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1314" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2326" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9288,357 +8683,378 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       владении акциями юридических лиц:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1344"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="7389"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1344" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и место нахождения юридического лица</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уставные виды деятельности юридического лица</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7389" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля участия в уставном капитале или соотношение количества акций, принадлежащих кандидату, к общему количеству голосующих акций юридического лица (в процентах)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1344" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7389" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9773,611 +9189,605 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       течение которого кандидатом трудовая деятельность не осуществлялась.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1453"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2088"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1453" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3242" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период работы (дата, месяц, год)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="821" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность (с указанием даты согласования, если требовалось)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие дисциплинарных взысканий</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1453" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3242" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="821" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3559" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2088" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -10534,897 +9944,861 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организации и (или) в других организациях:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12407"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="174"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 №</w:t>
                   </w:r>
-                  <w:r>
-[...1 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="263" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период (дата, месяц, год)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="263" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="174" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="174" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="174" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="263" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="174" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="174" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="174" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -11581,897 +10955,861 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организации и (или) в других организациях:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12407"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="174"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 №</w:t>
                   </w:r>
-                  <w:r>
-[...1 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="263" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период (дата, месяц, год)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Курируемые структурные подразделения и вопросы, связанные с оказанием финансовых услуг</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="263" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="174" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="174" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="174" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="263" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="174" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="174" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="174" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -13168,185 +12506,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заполняется кандидатом собственноручно печатными буквами)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заполняется кандидатом на должность независимого директора финансовой организации, холдинга:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подтверждаю, что я,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (фамилия, имя, при наличии - отчество)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соответствую требованиям, установленным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан от 13 мая 2003 года "Об акционерных обществах" для назначения (избрания) на должность независимого директора.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -13387,743 +12750,788 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись __________________________.".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="815"/>
-        <w:gridCol w:w="11485"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11485" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z101" w:id="22"/>
+          <w:bookmarkStart w:name="z101" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приложение 6</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к Перечню</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нормативных правовых актов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан по вопросам</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оптимизации и автоматизации</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бизнес – процессов государственных услуг,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оказываемых Национальным Банком</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан, в которые</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вносятся изменения и дополнения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Приложение 3</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к Правилам выдачи страховой</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (перестраховочной) организации</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и (или) страховому холдингу</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 разрешения на создание или</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 приобретение дочерней организации,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 значительное участие</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в капитале организаций, а также</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отзыва разрешения на создание,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 приобретение дочерней организации,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 значительное участие</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в капитале организаций</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12407"/>
-        <w:gridCol w:w="53"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-                    <w:ind w:left="0"/>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
-[...12 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="53" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="53" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 место для фотографии</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="53" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о руководящих работниках</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14329,334 +13737,326 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие сведения:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11693"/>
-        <w:gridCol w:w="607"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11693" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и место рождения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11693" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гражданство</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11693" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Данные документа, удостоверяющего личность (номер, дата выдачи, кем выдано)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -14741,497 +14141,526 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Образование:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1955"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1957"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1955" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование учебного заведения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2946" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата поступления - дата окончания</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специальность</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты диплома об образовании, квалификация</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место нахождения учебного заведения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1955" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2946" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -15294,521 +14723,518 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (супруги)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2325"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2326"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5021" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, при наличии - отчество</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1314" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год рождения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1314" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Родственные отношения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2326" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы и должность</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5021" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1314" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1314" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2326" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -15875,357 +15301,378 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акциями юридических лиц:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1344"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="7389"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1344" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и место нахождения юридического лица</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уставные виды деятельности юридического лица</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7389" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля участия в уставном капитале или соотношение количества акций, принадлежащих кандидату, к общему количеству голосующих акций юридического лица (в процентах)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1344" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7389" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16270,357 +15717,378 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       квалификации за последние три года:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2686"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5409"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2687" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и место проведения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5409" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты сертификата (номер, дата выдачи)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2687" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5409" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16755,497 +16223,526 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченный орган ходатайство о согласовании.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1869"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2685"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4171" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период работы (дата, месяц, год)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие дисциплинарных взысканий</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2685" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4171" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2685" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -17434,427 +16931,452 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       комитетах в данной организации и (или) в других организациях:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1750"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2513"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3524" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период (дата, месяц, год)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3524" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность, дата согласования (если требовалось)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2513" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3524" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3524" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2513" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -17971,567 +17493,600 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сведения о наличии неснятой и непогашенной судимости:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1562"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1904"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="882" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование судебного органа</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место нахождения суда</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид наказания</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4623" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Статья законодательного акта, в соответствии с которой кандидат привлечен к уголовной ответственности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата принятия процессуального решения судом</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="882" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4623" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -19494,185 +19049,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (печатными буквами)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заполняется кандидатом на должность независимого директора дочерней организации:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подтверждаю, что я,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (фамилия, имя, при наличии - отчество)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соответствую требованиям, установленным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан от 13 мая 2003 года "Об акционерных обществах" для назначения (избрания) на должность независимого директора.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -19713,743 +19293,788 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись ________________________________.".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="815"/>
-        <w:gridCol w:w="11485"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="11485" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z103" w:id="23"/>
+          <w:bookmarkStart w:name="z103" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приложение 7</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к Перечню</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нормативных правовых актов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан по вопросам</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оптимизации и автоматизации</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бизнес – процессов государственных услуг,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оказываемых Национальным Банком</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан, в которые</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вносятся изменения и дополнения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Приложение 4</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к Правилам выдачи страховой</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (перестраховочной) организации</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и (или) страховому холдингу</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 разрешения на создание или</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 приобретение дочерней организации,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 значительное участие</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в капитале организаций, а также</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отзыва разрешения на создание,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 приобретение дочерней организации,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 значительное участие</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в капитале организаций</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12407"/>
-        <w:gridCol w:w="53"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-                    <w:ind w:left="0"/>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
-[...12 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="53" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="53" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 место для фотографии</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="53" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -20787,260 +20412,273 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие сведения:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11693"/>
-        <w:gridCol w:w="607"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11693" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и место рождения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11693" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гражданство</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11693" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Данные документа, удостоверяющего личность (номер, дата выдачи, кем выдано)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -21139,611 +20777,605 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Образование:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1955"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1957"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1955" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование учебного заведения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2946" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата поступления - дата окончания</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специальность</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты диплома об образовании, квалификация</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место нахождения учебного заведения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1955" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2946" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1105" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2807" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1957" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -21792,427 +21424,452 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (супруги))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2325"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2326"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5021" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, при наличии - отчество</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1314" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год рождения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1314" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Родственные отношения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2326" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы и должность</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5021" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1314" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1314" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2326" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -22293,357 +21950,378 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акциями юридических лиц:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1344"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="7389"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1344" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и место нахождения юридического лица</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уставные виды деятельности юридического лица</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7389" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля участия в уставном капитале или соотношение количества акций, принадлежащих кандидату, к общему количеству голосующих акций юридического лица (в процентах)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1344" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7389" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -22688,357 +22366,378 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       квалификации за последние три года:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2686"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5409"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2687" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и место проведения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5409" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты сертификата (номер, дата выдачи)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2687" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5409" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -23173,497 +22872,526 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченный орган ходатайство о согласовании.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1869"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2685"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4171" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период работы (дата, месяц, год)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие дисциплинарных взысканий</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2685" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4171" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2685" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -23852,521 +23580,518 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       комитетах в данной организации и (или) в других организациях:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1750"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2513"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3524" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период (дата, месяц, год)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3524" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность, дата согласования (если требовалось)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2513" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3524" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="989" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3524" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2513" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -24469,701 +24194,692 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сведения о наличии неснятой и непогашенной судимости:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1562"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1904"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="882" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование судебного органа</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место нахождения суда</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид наказания</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4623" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Статья законодательного акта, в соответствии с которой кандидат привлечен к уголовной ответственности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата принятия процессуального решения судом</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="882" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1223" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1223" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4623" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1904" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -26330,55 +26046,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26704,31 +26420,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>