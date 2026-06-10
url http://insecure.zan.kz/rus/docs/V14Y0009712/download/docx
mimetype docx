--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2af6189" w14:textId="2af6189">
+    <w:p w14:paraId="b9a5d8b" w14:textId="b9a5d8b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,70 +113,74 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правления Национального Банка Республики Казахстан от 16 июля 2014 года № 109. Зарегистрировано в Министерстве юстиции Республики Казахстан 2 сентября 2014 года № 9712.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание РЦПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок введения в действие приказа см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п.2</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях реализации законов Республики Казахстан от 16 мая 2014 года "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -342,165 +346,159 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z6" w:id="3"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Национального Банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z7" w:id="4"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
@@ -522,96 +520,90 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="294"/>
-        <w:gridCol w:w="12006"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="294" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12006" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z8" w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
@@ -623,229 +615,208 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к постановлению Правления</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="294" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12006" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z9" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Национального Банка </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="6"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="294" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12006" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z10" w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Республики Казахстан </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="7"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="294" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12006" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z11" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
@@ -1149,1273 +1120,355 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу постановлением Правления Национального Банка РК от 28.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="13"/>
+    <w:bookmarkStart w:name="z130" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Внести в </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>постановление</w:t>
+        <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 июня 2007 года № 168 "Об утверждении Правил лицензирования банковских операций, осуществляемые организациями, осуществляющими отдельные виды банковских операций" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4873) следующие изменения и дополнение:</w:t>
+        <w:t xml:space="preserve">Утратил силу постановлением Правления Национального Банка РК от 19.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z95" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Утратил силу постановлением Правления Национального Банка РК от 08.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      заголовок изложить в следующей редакции:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z96" w:id="15"/>
-[...1160 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4136,1074 +3189,1040 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="34"/>
+    <w:bookmarkStart w:name="z208" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z209" w:id="35"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z209" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о государственной регистрации выпуска казахстанских депозитарных расписок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z210" w:id="36"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z210" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган (наименование) произвел государственную регистрацию (порядковый номер) выпуска казахстанских депозитарных расписок (наименование эмитента), зарегистрированного (наименование регистрирующего органа, номер и дата регистрации), на ценные бумаги - (указание вида ценных бумаг эмитента базового актива, наименование и место нахождения эмитента базового актива), зарегистрированного (наименование регистрирующего органа, и (при наличии) номер, дата государственной регистрации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z211" w:id="37"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z211" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выпуск разделен на (цифрами и прописью) казахстанские депозитарные расписки, которым присвоен национальный идентификационный номер __________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z212" w:id="38"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z212" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На одну казахстанскую депозитарную расписку приходится (цифрами и прописью) штук (указание на вид ценных бумаг, являющихся базовым активом, наименование эмитента базового актива). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z213" w:id="39"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z213" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выпуск внесен в Государственный реестр ценных бумаг под номером (номер выпуска).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z214" w:id="40"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z214" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, при наличии - отчество)                                    (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="41"/>
+    <w:bookmarkStart w:name="z215" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z216" w:id="42"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z216" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель ______, телефон_________".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7644"/>
-              <w:gridCol w:w="4522"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Приложение 2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Перечню нормативных</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>правовых актов Республики</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Казахстан по вопросам</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>регулирования, контроля и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>надзора финансового рынка и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>финансовых организаций, в</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>которые вносятся изменения и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>дополнения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Приложение 2 утратило силу постановлением Правления Национального Банка РК от 29.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5227,854 +4246,820 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7644"/>
-              <w:gridCol w:w="4522"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Приложение 3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Перечню нормативных</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>правовых актов Республики</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Казахстан по вопросам</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>регулирования, контроля и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>надзора финансового рынка и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>финансовых организаций, в</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>которые вносятся изменения и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>дополнения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Приложение 3 утратило силу постановлением Правления Национального Банка РК от 29.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6098,1219 +5083,1115 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7644"/>
-              <w:gridCol w:w="4522"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Приложение 4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Перечню нормҰҰҰҰҰҰҰҰҰҰҰативных</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>правовых актов Республики</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Казахстан по вопросам</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>регулирования, контроля и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>надзора финансового рынка и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>финансовых организаций, в</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>которые вносятся изменения и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>дополнения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Приложение 4 утратило силу постановлением Правления Национального Банка РК от 29.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7334,854 +6215,820 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7644"/>
-              <w:gridCol w:w="4522"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Приложение 5</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Перечню нормативных</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>правовых актов Республики</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Казахстан по вопросам</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>регулирования, контроля и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>надзора финансового рынка и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>финансовых организаций, в</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>которые вносятся изменения и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>дополнения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Приложение 5 утратило силу постановлением Правления Национального Банка РК от 29.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8205,854 +7052,820 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7644"/>
-              <w:gridCol w:w="4522"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Приложение 6</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Перечню нормативных</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>правовых актов Республики</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Казахстан по вопросам</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>регулирования, контроля и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>надзора финансового рынка и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>финансовых организаций, в</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>которые вносятся изменения и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>дополнения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Приложение 6 утратило силу постановлением Правления Национального Банка РК от 29.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9076,854 +7889,820 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7644"/>
-              <w:gridCol w:w="4522"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Приложение 7</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Перечню нормативных</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>правовых актов Республики</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Казахстан по вопросам</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>регулирования, контроля и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>надзора финансового рынка и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>финансовых организаций, в</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>которые вносятся изменения и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>дополнения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Приложение 7 утратило силу постановлением Правления Национального Банка РК от 29.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9947,854 +8726,820 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7644"/>
-              <w:gridCol w:w="4522"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Приложение 8</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Перечню нормативных</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>правовых актов Республики</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Казахстан по вопросам</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>регулирования, контроля и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>надзора финансового рынка и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>финансовых организаций, в</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>которые вносятся изменения и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>дополнения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:ind w:left="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Приложение 8 утратило силу постановлением Правления Национального Банка РК от 29.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -11430,68 +10175,68 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z467" w:id="43"/>
+    <w:bookmarkStart w:name="z467" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об учредителе - юридическом лице</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11673,68 +10418,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>которые вносятся изменения и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z522" w:id="44"/>
+    <w:bookmarkStart w:name="z522" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 10 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12332,68 +11077,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z564" w:id="45"/>
+    <w:bookmarkStart w:name="z564" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 11 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12991,80 +11736,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z598" w:id="46"/>
+    <w:bookmarkStart w:name="z598" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на прекращение действия лицензии в связи с добровольным обращением в уполномоченный орган, исключение отдельных видов операций и (или) деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 12 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14373,3478 +13118,2773 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 14 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7642"/>
-              <w:gridCol w:w="4524"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Приложение 15</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Перечню нормативных</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>правовых актов Республики</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Казахстан по вопросам</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>регулирования, контроля и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>надзора финансового рынка и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>финансовых организаций, в</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>которые вносятся изменения и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>дополнения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7644"/>
-              <w:gridCol w:w="4522"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>"Приложение 6</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Правилам лицензирования</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>банковских операций,</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>осуществляемые организациями,</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>осуществляющими отдельные</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">виды </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>банковских операций</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:bookmarkStart w:name="z717" w:id="47"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z717" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="28"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z718" w:id="48"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z722" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Приложение 15 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-            ________________________________________________________________________________</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-            ________________________________________________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z725" w:id="55"/>
-[...596 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7642"/>
-              <w:gridCol w:w="4524"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Приложение 16</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Перечню нормативных</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>правовых актов Республики</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Казахстан по вопросам</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>регулирования, контроля и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>надзора финансового рынка и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>финансовых организаций, в</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>которые вносятся изменения и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>дополнения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7644"/>
-              <w:gridCol w:w="4522"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>"Приложение 3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Правилам лицензирования</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>деятельности кредитного бюро</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Форма</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z751" w:id="75"/>
+    <w:bookmarkStart w:name="z751" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z752" w:id="76"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z752" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (полное наименование уполномоченного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z753" w:id="77"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z753" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z754" w:id="78"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z754" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (полное наименование заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z755" w:id="79"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z755" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z756" w:id="80"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z756" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу переоформить лицензию ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z757" w:id="81"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z757" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z758" w:id="82"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z758" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (указать наименование лицензии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z759" w:id="83"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z759" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             в связи _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z760" w:id="84"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z760" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (указать причину переоформления лицензии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z761" w:id="85"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z761" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о заявителе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z762" w:id="86"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z762" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Место нахождения заявителя (адрес юридический (фактический))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z763" w:id="87"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z763" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z764" w:id="88"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z764" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z765" w:id="89"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z765" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (индекс, город, район, область, улица, номер дома,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-индентификационный номер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z766" w:id="90"/>
+    <w:bookmarkStart w:name="z766" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z767" w:id="91"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z767" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (телефон, факс).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z768" w:id="92"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z768" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о первом руководителе и главном бухгалтере кредитного бюро (фамилия,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       имя, при наличии - отчество, дата рождения, номера контактных телефонов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z769" w:id="93"/>
+    <w:bookmarkStart w:name="z769" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z770" w:id="94"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z770" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения об акционерах (учредителях, участниках) кредитного бюро: для</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридических лиц - полное наименование, сведения о государственной регистрации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17855,110 +15895,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (перерегистрации), размер уставного капитала, для физических лиц - фамилия, имя, при</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             наличии - отчество, дата и год рождения) ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z771" w:id="95"/>
+    <w:bookmarkStart w:name="z771" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z772" w:id="96"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z772" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z773" w:id="97"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z773" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Размер уставного капитала с указанием реквизитов документов, подтверждающих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полную оплату - платежные поручения, приходные кассовые ордера (за исключением</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17969,4237 +16009,4184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридических лиц в организационно-правовой форме акционерного общества)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z774" w:id="98"/>
+    <w:bookmarkStart w:name="z774" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z775" w:id="99"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z775" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z776" w:id="100"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z776" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Номер и дата свидетельства о государственной регистрации выпуска объявленных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акций (для юридических лиц в организационно правовой форме акционерного общества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z777" w:id="101"/>
+    <w:bookmarkStart w:name="z777" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z778" w:id="102"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z778" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z779" w:id="103"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z779" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Перечень направляемых документов, количество экземпляров и листов по каждому</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             из них __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z780" w:id="104"/>
+    <w:bookmarkStart w:name="z780" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z781" w:id="105"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z781" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z782" w:id="106"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z782" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель полностью несет ответственность за достоверность прилагаемых к</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заявлению документов (информации). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z783" w:id="107"/>
+    <w:bookmarkStart w:name="z783" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, при наличии - отчество, должность лица, уполномоченного заявителем</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             на подачу заявления ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z784" w:id="108"/>
+    <w:bookmarkStart w:name="z784" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z785" w:id="109"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z785" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z786" w:id="110"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z786" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z787" w:id="111"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z787" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z788" w:id="112"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z788" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _____________ 200 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z789" w:id="113"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z789" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7642"/>
-              <w:gridCol w:w="4524"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Приложение 17</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Перечню нормативных</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>правовых актов Республики</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Казахстан по вопросам</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>регулирования, контроля и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>надзора финансового рынка и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>финансовых организаций, в</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>которые вносятся изменения и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>дополнения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7644"/>
-              <w:gridCol w:w="4522"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>"Приложение 2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Правилам государственной</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">регистрации </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>выпуска исламских</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>ценных бумаг, рассмотрения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>отчетов об итогах размещения и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">погашения </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>исламских ценных</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>бумаг, а также присвоения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>национального</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>идентификационного номера</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>исламским ценным бумагам</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:bookmarkStart w:name="z798" w:id="114"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z798" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="68"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z799" w:id="115"/>
+    <w:bookmarkStart w:name="z799" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о государственной регистрации выпуска ценных бумаг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 17 утратило силу постановлением Правления Национального Банка РК от 19.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7642"/>
-              <w:gridCol w:w="4524"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Приложение 18</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Перечню нормативных</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>правовых актов Республики</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Казахстан по вопросам</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>регулирования, контроля и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>надзора финансового рынка и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>финансовых организаций, в</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>которые вносятся изменения и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>дополнения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7644"/>
-              <w:gridCol w:w="4522"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>"Приложение 5</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Правилам государственной</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">регистрации </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>выпуска исламских</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>ценных бумаг, рассмотрения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>отчетов об итогах размещения и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">погашения </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>исламских ценных</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>бумаг, а также присвоения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>национального</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>идентификационного номера</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7644" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4522" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>исламским ценным бумагам</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:bookmarkStart w:name="z835" w:id="116"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z835" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="70"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z836" w:id="117"/>
+    <w:bookmarkStart w:name="z836" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об утверждении отчета об итогах размещения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(погашения) исламских ценных бумаг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 18 утратило силу постановлением Правления Национального Банка РК от 19.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7642"/>
-              <w:gridCol w:w="4524"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Приложение 19</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Перечню нормативных</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>правовых актов Республики</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Казахстан по вопросам</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>регулирования, контроля и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>надзора финансового рынка и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>финансовых организаций, в</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>которые вносятся изменения и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>дополнения</w:t>
                   </w:r>
@@ -22252,679 +20239,673 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="12260" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7642"/>
-              <w:gridCol w:w="4524"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Приложение 20</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>к Перечню нормативных</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>правовых актов Республики</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Казахстан по вопросам</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>регулирования, контроля и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>надзора финансового рынка и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>финансовых организаций, в</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>которые вносятся изменения и</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7642" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4524" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>дополнения</w:t>
                   </w:r>
@@ -23568,68 +21549,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z920" w:id="118"/>
+    <w:bookmarkStart w:name="z920" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 21 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23673,55 +21654,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>