--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5080d5b" w14:textId="5080d5b">
+    <w:p w14:paraId="bb141ba" w14:textId="bb141ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1037,80 +1037,89 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 273/15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Места для размещения агитационных печатных материалов для всех кандидатов на территории Щербактинского района </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Места для размещения агитационных печатных материалов для всех кандидатов на территории Щербактинского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции постановления акимата Щербактинского района Павлодарской области от 29.12.2022 </w:t>
+      Сноска. Приложение 1 - в редакции постановления акимата Щербактинского района Павлодарской области от 22.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 289/1</w:t>
+        <w:t xml:space="preserve">№ 79/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1342,102 +1351,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Александровка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-1 стенд</w:t>
+          <w:bookmarkStart w:name="z13" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Александровского сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Жеңіс, 31;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания коммунального государственного учреждения "Александровская средняя общеобразовательная школа" отдела образования Щербактинского района, управления образования Павлодарской области по улице Жеңіс, 29;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1470,87 +1499,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-село Алексеевка </w:t>
-[...35 lines deleted...]
-Около здания сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района"</w:t>
+ село Алексеевка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Алексеевского сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Первомайская, 51А;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1640,102 +1669,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Жана-Аул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-1 стенд</w:t>
+          <w:bookmarkStart w:name="z14" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Жана-аульского сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице 1 Мамыр, 15/1;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Шалдайского филиала Бауртальского лесничества государственного лесного природного резервата "Ертіс орманы" по улице Лесная, 1;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1789,102 +1838,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Галкино</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-1 стенд</w:t>
+          <w:bookmarkStart w:name="z15" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Галкинского сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Габдул-Уахит Хазырета, 67;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания коммунального государственного учреждения "Галкинская средняя общеобразовательная школа" отдела образования Щербактинского района, управления образования Павлодарской области по улице Габдул-Уахит Хазырета, 86;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1917,87 +1986,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Татьяновка</w:t>
-[...35 lines deleted...]
-Около здания медицинского пункта</w:t>
+село Арбаиген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Арбаигенского сельского клуба государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Абая Кунанбаева, 80;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2065,88 +2134,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Около здания коммунального государственного учреждения "Назаровская основная общеобразовательная школа" отдела образования Щербактинского района, управления образования Павлодарской области"</w:t>
+              <w:t xml:space="preserve">
+село Ботабас </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Напротив жилого дома по улице Достык, 2/2;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2215,123 +2284,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Богодаровка</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+село Чигириновка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z16" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Чигириновского сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Тың, 32/А;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания медицинского пункта коммунального государственного предприятия на праве хозяйственного ведения "Щербактинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области по улице Терешковой, 11;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2364,123 +2453,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Малиновка</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+село Хмельницкий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Хмельницкого сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Ленина, 15;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания коммунального государственного учреждения "Специальная школа-интернат № 5" управления образования Павлодарской области, акимата Павлодарской области по улице Мира, 18;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2513,87 +2622,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Сахновка</w:t>
-[...35 lines deleted...]
-Около здания сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района"</w:t>
+станция Маралды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания коммунального государственного учреждения "Маралдинская начальная общеобразовательная школа" отдела образования Щербактинского района, управления образования Павлодарской области по улице Южная, 58;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2683,102 +2792,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Жылы-Булак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-1 стенд</w:t>
+          <w:bookmarkStart w:name="z18" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Жылы-Булакского сельского клуба государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Балтабая Баратбаева, 18;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания медицинского пункта коммунального государственного предприятия на праве хозяйственного ведения "Щербактинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области по улице Фазыла Садвакасова, 23;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2811,87 +2940,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Красиловка</w:t>
-[...35 lines deleted...]
-Около здания сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района"</w:t>
+село Сахновка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Карабидайского сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Школьная, 5;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2960,87 +3089,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Заборовка</w:t>
-[...35 lines deleted...]
-Около здания коммунального государственного учреждения "Заборовская основная общеобразовательная школа" отдела образования Щербактинского района, управления образования Павлодарской области"</w:t>
+село Кольбулак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания коммунального государственного учреждения "Алгинская начальная общеобразовательная школа" отдела образования Щербактинского района, управления образования Павлодарской области по улице Асылхан – ата, 14/2;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3109,123 +3238,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Сосновка</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+село Орловка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z19" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Орловского сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице 1 Мая, 38;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания коммунального государственного учреждения "Орловская средняя общеобразовательная школа" отдела образования Щербактинского района, управления образования Павлодарской области по улице Школьная, 1;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3258,123 +3407,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Сынтас</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+село Красиловка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z20" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Красиловского сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Ленина, 68;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания товарищества с ограниченной ответственностью "Красиловское" по улице Южная, 66/1;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3407,87 +3576,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Орловка</w:t>
-[...35 lines deleted...]
-Около здания сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района"</w:t>
+село Заборовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания коммунального государственного учреждения "Заборовская основная общеобразовательная школа" отдела образования Щербактинского района, управления образования Павлодарской области по улице Ленина, 40;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3556,123 +3725,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Кольбулак</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+село Сосновка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z21" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Сосновского сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Молодежная, 20;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При входе в центральный парк по улице Ленина;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3705,123 +3894,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Хмельницкое</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+село Шалдай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z22" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Шалдайского сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Ленина, 41;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания врачебной амбулатории коммунального государственного предприятия на праве хозяйственного ведения "Щербактинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области по улице 1 Мамыр, 4/2;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3854,87 +4063,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-станция Маралды</w:t>
-[...35 lines deleted...]
-Около здания коммунального государственного учреждения "Маралдинская начальная общеобразовательная школа" отдела образования Щербактинского района, управления образования Павлодарской области"</w:t>
+село Садык-Ащи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания гостевого дома Республиканского государственного учреждения "Государственный лесной природный резерват "Ертіс орманы" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан" по улице Центральная, 13/1;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4002,196 +4211,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...144 lines deleted...]
-1 стенд</w:t>
+              <w:t xml:space="preserve">
+село Чушкалы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания конторы лесничества "Жерді алаң" Республиканского государственного учреждения "Государственный лесной природный резерват "Ертіс орманы" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан" по улице Жусупбека Аймаутова;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 стенд </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4224,123 +4361,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Садык-Ащи</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+село Есильбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z23" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Есильбайского сельского клуба государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Мәнгілік Ел, 50 А;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания коммунального государственного учреждения "Есильбайская средняя общеобразовательная школа" отдела образования Щербактинского района, управления образования Павлодарской области по улице Мәнгілік Ел, 45 А;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4373,123 +4530,479 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Шалдай</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+село Шарбакты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z24" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания коммунального государственного учреждения "Средняя общеобразовательная школа № 3" отдела образования Щербактинского района, управления образования Павлодарской области по улице Ивана Ворушина, 71;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Около коммунального государственного учреждения "Средняя общеобразовательная школа с гимназическими классами" отдела образования Щербактинского района, управления образования Павлодарской области по улице Тәуелсіздік, 46;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Около здания коммунального государственного учреждения "Основная общеобразовательная школа № 2" отдела образования Щербактинского района, управления образования Павлодарской области по улице Победа, 83;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Около здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Абая Кунанбаева" отдела образования Щербактинского района, управления образования Павлодарской области по улице Чкалова, 40;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Около здания государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Тәуелсіздік, 26;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Около здания коммунального государственного предприятия на праве хозяйственного ведения "Щербактинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области по улице Гагарина, 49;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Около здания коммунального государственного казенного предприятия "Центр внешкольной работы "Радуга" отдела образования Щербактинского района, управления образования Павлодарской области по улице Чайко Владимира Евгеньевича, 47;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Около здания подразделения Щербактинского историко-краеведческого музея коммунального государственного казенного предприятия "Павлодарский областной историко-краеведческий музей имени Г.Н.Потанина" управления культуры, развития языков и архивного дела Павлодарской области по улице Тәуелсіздік, 28;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Около здания детской районной поликлиники коммунального государственного предприятия на праве хозяйственного ведения "Щербактинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области по улице 1 мая, 16;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>около здания товарищества с ограниченной ответственностью "Шарбакты-Кус по улице 1 микрорайон, 78;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Около здания торгового центра "Алина маркет", товарищества с ограниченной ответственностью "Smart Com" по улице Алимбаева, 65;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Около здания Щербактинских районных электрических сетей акционерного общества "Павлодарская Распределительная Электросетевая Компания" по улице Подстанция;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Около здания магазина "БобҰр" индивидуального предпринимателя "Доценко", по улице Тәуелсіздік, 6 ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания магазина "Халал" индивидуального предпринимателя "Айткулова" по улице Малайсары Тархана 18;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 стендов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4522,87 +5035,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Чигириновка</w:t>
-[...35 lines deleted...]
-Около здания сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района"</w:t>
+село Татьяновка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания медицинского пункта коммунального государственного предприятия на праве хозяйственного ведения "Щербактинская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области по улице Молодежная, 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4671,87 +5184,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Есильбай</w:t>
-[...35 lines deleted...]
-Около здания сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района"</w:t>
+село Назаровка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания коммунального государственного учреждения "Назаровская основная общеобразовательная школа" отдела образования Щербактинского района, управления образования Павлодарской области по улице Женіс, 11А;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4820,128 +5333,447 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Арбаиген</w:t>
-[...35 lines deleted...]
-Около здания сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района"</w:t>
+село Богодаровка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Богодаровского сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Центральная, 43;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 стенд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Малиновка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Малиновского сельского клуба государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Мира, 7;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 стенд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Сынтас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Около здания Сынтасовского сельского дома культуры государственного казенного коммунального предприятия "Центр народного творчества" отдела культуры, физической культуры и спорта Щербактинского района по улице Женіс, 27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5033,68 +5865,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "11" августа 2014 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 273/15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Помещения для проведения встреч с избирателями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - исключено постановлением акимата Щербактинского района Павлодарской области от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5138,55 +5970,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5512,31 +6344,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>