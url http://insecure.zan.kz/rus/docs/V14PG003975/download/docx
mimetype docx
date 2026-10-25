--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7d91cf7" w14:textId="7d91cf7">
+    <w:p w14:paraId="45bac29" w14:textId="45bac29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,153 +100,137 @@
         </w:rPr>
         <w:t>Об определении мест для размещения агитационных печатных материалов для всех кандидатов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата Иртышского района Павлодарской области от 30 июля 2014 года № 210/6. Зарегистрировано Департаментом юстиции Павлодарской области 27 августа 2014 года № 3975.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Заголовок в редакции постановления акимата Иртышского района Павлодарской области от 26.07.2021 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок в редакции постановления акимата Иртышского района Павлодарской области от 26.07.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 177/4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Примечание РЦПИ.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      В тексте документа сохранена пунктуация и орфография оригинала.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">В соответствии с пунктами 4 и 6 </w:t>
+      В соответствии с пунктами 4 и 6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституционного Закона Республики Казахстан от 28 сентября 1995 года "О выборах в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -254,87 +238,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 31 Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан" акимат Иртышского района </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">1. </w:t>
+      1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Определить совместно с Иртышской районной территориальной избирательной комиссией места для размещения агитационных печатных материалов для всех кандидатов согласно приложению к настоящему постановлению</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления акимата Иртышского района Павлодарской области от 26.07.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -398,776 +383,565 @@
         </w:rPr>
         <w:t xml:space="preserve">№ 177/4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Контроль за выполнением настоящего постановления возложить на руководителя аппарата акима района.</w:t>
+</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      3. Контроль за выполнением настоящего постановления возложить на руководителя аппарата акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10807"/>
-        <w:gridCol w:w="1493"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10807" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1493" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Н. Пшембаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10807" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1493" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"СОГЛАСОВАНО"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10807" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1493" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Председатель Иртышской</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10807" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1493" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+районной территориальной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10807" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1493" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+избирательной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10807" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1493" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комиссии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Г. Сыздыкова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10807" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1493" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"30" июля 2014 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -1261,5840 +1035,5409 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Иртышского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 июля 2014 года 210/6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Места для размещения агитационных печатных материалов для всех кандидатов</w:t>
+        <w:t>Места для размещения агитационных печатных материалов для всех кандидатов на территории Иртышского района</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции постановления акимата Иртышского района Павлодарской области от 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Приложение 1 в редакции постановления акимата Иртышского района Павлодарской области от 26.07.2021 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">№ 177/4 </w:t>
+        <w:t xml:space="preserve">№ 94/2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование населенного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Месторасположение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Иртышск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Исы Байзакова, информационный стенд на центральной площади </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Искакова 98, возле здания "Ритуальные услуги"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Желтоксан 104, возле здания государственного учреждения "Отдел финансов Иртышского района"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Гагарина 81, возле здания коммунального государственного казенного предприятия "Иртышский аграрно-технический колледж"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Қайырбек Ламашәріпов 14А, напротив магазина ИП "Абдалинов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Желтоксан 153А </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Желтоксан 98, возле пекарни ИП "Тлеуленов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Кызылжар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Ақ Жүрек 22, возле здания товарищества с ограниченной ответственностью "Опытное хозяйство "Иртышское"" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Ақ Жүрек 19, возле здания товарищества с ограниченной ответственностью "Опытное хозяйство "Иртышское""</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Тогызак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Луговое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Жамбыла 1, возле здания коммунального государственного казенного предприятия "Районный Дом культуры" коммунального государственного учреждения "Отдел культуры, физической культуры и спорта Иртышского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Исы Байзакова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Қабыш Көктаева 11, возле здания коммунального государственного казенного предприятия "Районный Дом культуры" коммунального государственного учреждения "Отдел культуры, физической культуры и спорта Иртышского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Қабыш Көктаева 18, возле магазина ИП Шрейдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Ульгули</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Бірлік 5, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Исы Байзакова" отдела образования Иртышского района, управления образования Павлодарской области </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Северное </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Садовая 62, возле здания коммунального государственного казенного предприятия "Районный Дом культуры" коммунального государственного учреждения "Отдел культуры, физической культуры и спорта Иртышского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Садовая 51А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Степное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Степная 19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Караагаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Момышулы 2, возле минифутбольного поля </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Момышулы 2, возле здания коммунального государственного учреждения "Караагашская средняя общеобразовательная школа" отдела образования Иртышского района, управления образования Павлодарской области </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Майконыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Астана 9, возле магазина "Муса"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пересечение улиц Маяковского - Астана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Каракудук </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Рамазанова 26А, возле здания коммунального государственного казенного предприятия "Районный Дом культуры" коммунального государственного учреждения "Отдел культуры, физической культуры и спорта Иртышского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Алии Молдагуловой 17, возле здания коммунального государственного предприятия на праве хозяйственного ведения "Иртышская районная больница", медицинский пункт Каракудук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кенес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Богенбай батыра 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Ынтымак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Муткенова 20, возле здания коммунального государственного казенного предприятия "Районный Дом культуры" коммунального государственного учреждения "Отдел культуры, физической культуры и спорта Иртышского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Караоткель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Машхур Жусупа 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Панфилово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Горобец 1А, возле здания коммунального государственного казенного предприятия "Районный Дом культуры" коммунального государственного учреждения "Отдел культуры, физической культуры и спорта Иртышского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Раденко 13А, возле здания коммунального государственного учреждения "Панфиловская средняя общеобразовательная школа" отдела образования Иртышского района, управления образования Павлодарской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Узынсу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Ленина 22, возле здания коммунального государственного казенного предприятия "Районный Дом культуры" коммунального государственного учреждения "Отдел культуры, физической культуры и спорта Иртышского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Гагарина 22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Агашорын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Богенбай батыра 11, возле здания коммунального государственного казенного предприятия "Районный Дом культуры" коммунального государственного учреждения "Отдел культуры, физической культуры и спорта Иртышского района"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Богенбай батыра 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Ленино</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Октябрьская 6А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Октябрьская 12, возле здания коммунального государственного предприятия на праве хозяйственного ведения "Иртышская районная больница", врачебная амбулатория </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Амангельды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Юрия Половых 5, возле здания коммунального государственного казенного предприятия "Районный Дом культуры" коммунального государственного учреждения "Отдел культуры, физической культуры и спорта Иртышского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Амангельды 3, возле здания коммунального государственного учреждения "Амангельдинская средняя общеобразовательная школа" отдела образования Иртышского района, управления образования Павлодарской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Косагаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абылайхана 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абылайхана 19, возле здания коммунального государственного учреждения "Косагашская средняя общеобразовательная школа" отдела образования Иртышского района, управления образования Павлодарской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Голубовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Степная 7, возле здания коммунального государственного казенного предприятия "Районный Дом культуры" коммунального государственного учреждения "Отдел культуры, физической культуры и спорта Иртышского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Целинная 20, возле здания государственного учреждения "Аппарат акима села Голубовка" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Тохта </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Центральная 4, возле здания коммунального государственного казенного предприятия "Районный Дом культуры" коммунального государственного учреждения "Отдел культуры, физической культуры и спорта Иртышского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Селеты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Сулуколь 4, возле здания коммунального государственного казенного предприятия "Районный Дом культуры" коммунального государственного учреждения "Отдел культуры, физической культуры и спорта Иртышского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Мектеп 12, возле здания коммунального государственного учреждения "Селетинская средняя общеобразовательная школа" отдела образования Иртышского района, управления образования Павлодарской области </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кызылагаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Кожым батыра 9, возле здания коммунального государственного казенного предприятия "Районный Дом культуры" коммунального государственного учреждения "Отдел культуры, физической культуры и спорта Иртышского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Жазы батыра 7Б, возле здания коммунального государственного предприятия на праве хозяйственного ведения "Иртышская районная больница", медицинский пункт Кызылагаш </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Косколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Мира 15, возле здания коммунального государственного казенного предприятия "Районный Дом культуры" коммунального государственного учреждения "Отдел культуры, физической культуры и спорта Иртышского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Мира 13, возле здания коммунального государственного учреждения "Коскольская средняя общеобразовательная школа" отдела образования Иртышского района, управления образования Павлодарской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кызылкак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Ленина 8, возле здания коммунального государственного казенного предприятия "Районный Дом культуры" коммунального государственного учреждения "Отдел культуры, физической культуры и спорта Иртышского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Ленина 12, возле здания государственного учреждения "Аппарата акима Коскольского сельского округа" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Буланбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Буланбай 6А, возле здания коммунального государственного предприятия на праве хозяйственного ведения "Иртышская районная больница", медицинский пункт Буланбай </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...5703 lines deleted...]
-    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7173,3448 +6516,2581 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Иртышского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 июля 2014 года 210/6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="0"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Помещения для проведения встреч кандидатов с избирателями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3591"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6611"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование населенного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место проведения встреч кандидатов с избирателями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Иртышск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школа искусств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Иртышск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Районный дом культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Иртышск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя общеобразовательная школа № 1 села Иртышск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Иртышск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя общеобразовательная школа № 2 села Иртышск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Иртышск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя общеобразовательная школа № 4 села Иртышск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Голубовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дом культуры села Голубовка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Амангельды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельский клуб села Амангельды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Агашорын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культурно-досуговый центр села Агашорын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Исы Байзакова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дом культуры села И.Байзакова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Косагаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя общеобразовательная школа села Косагаш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Кызылжар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя общеобразовательная школа села Кызылжар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Косколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельский клуб села Косколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Каракудук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельский клуб села Каракудук</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Ленино</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельский клуб села Ленино</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Луговое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельский клуб села Луговое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Майконыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Актовый зал акимата села Майконыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Панфилово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дом культуры села Панфилово</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Северное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дом культуры села Северное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Селета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя общеобразовательная школа села Селета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...140 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Узынсу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельский клуб села Узынсу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -10635,55 +9111,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>