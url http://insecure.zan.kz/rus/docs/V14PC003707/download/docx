--- v0 (2025-11-07)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="81680b2" w14:textId="81680b2">
+    <w:p w14:paraId="23585c9" w14:textId="23585c9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -791,861 +791,863 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 07 февраля 2014 года № 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции решения акима города Экибастуза Павлодарской области от 09.09.2022 </w:t>
+      Сноска. Приложение - в редакции решения акима города Экибастуза Павлодарской области от 10.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями внесенными решением акима города Экибастуза Павлодарской области от 07.03.2024 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательные участки города Экибастуза Избирательный участок № 513  город Экибастуз, улица Абая, 25/24, здание государственного учреждения "Специализированная школа-лицей № 1 для одаренных детей города Экибастуза"</w:t>
+        <w:t xml:space="preserve"> Избирательные участки города Экибастуза</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Избирательный участок № 513 город Экибастуз, улица Абая, 25/24, здание государственного учреждения "Специализированная школа-лицей № 1 для одаренных детей города Экибастуза"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...342 lines deleted...]
-      Воскресенский 2, 2а, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 23, 24, 25, 25а, 26, 27, 27а, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40, 48; </w:t>
+        <w:t>
+      Абая 1в, 2, 4, 6, 8, 10, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Естая Беркимбаева 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13/60, 14, 14а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бухар Жырау 1, 2, 2а, 3, 4, 5, 6, 7, 9, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ерғанат Көшербаев 7, 9, 11, 13,14/1, 14/2, 16/3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломоносова 29, 29/1, 31, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      академика Алькея Маргулана 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Косым Пшенбаева 18, 22, 26, 28, 30/1, 30/2, 30/3, 52/20, 54/21, 56/20, 58/13, 58/13а, 59, 62, 64, 64в.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Линейный 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 Линейный 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 Линейный 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 11а, 12, 13а, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 Линейный 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 Линейный 13, 14, 14а, 15, 16, 16а, 17, 18, 19, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 Линейный 12, 12а, 13, 13а, 14, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 Линейный 3, 3а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10 Линейный 1а, 2/2, 4, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11 Линейный 3, 5, 7, 8, 9, 10, 11, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12 Линейный 3, 5, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аркалыкский 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 22б, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32/1, 33, 34, 35, 36, 37, 38, 38а, 39, 39а, 39б, 41а, 46, 46а, 62, 63;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Воскресенский 2, 2а, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 23, 24, 25, 25а, 26, 27, 27а, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40, 48;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тургайский 1, 2, 2а, 2б, 2в, 2г, 2д, 2е, 3, 4, 4а, 4б, 5, 6, 6а, 6б, 6в, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 33, 35, 37, 39, 43.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 514  город Экибастуз, улица Мәшһүр Жүсіп, 4, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 33" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 514 город Экибастуз, улица Мәшһүр Жүсіп, 4, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 33" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...144 lines deleted...]
-      Железнодорожный 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19а, 20; </w:t>
+        <w:t>
+      улицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәшһүр Жүсіп 2, 8, 12, 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Железнодорожная 15, 15а, 16, 17, 17а, 18, 19, 19а, 20, 30, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломоносова 15, 15а, 15б, 15г, 16, 16а, 17/2, 17/3, 18, 19, 21а, 22, 23, 23а, 23б, 23в, 24, 24а, 25, 27, 29г, 31а, 35, 37, 39, 41, 43, 45, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      академика Алькея Маргулана 1а, 1б, 3, 3а, 23б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50-летия города Экибастуза 10, 10а, 15, 15/2, 15а, 17, 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автобазовский 2, 2а, 8, 8а, 10, 10а, 11а, 11/1, 11/2, 12а, 13, 14, 14а, 16, 18, 19, 21, 22а, 26а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Железнодорожный 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19а, 20;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Механический 2, 3, 3а, 4, 5, 5а, 6, 8, 10, 12, 14, 16, 18, 20.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 515  город Экибастуз, улица Мәшһүр Жүсіп, 23, здание коммунального государственного казенного предприятия "Экибастузский горно-технический колледж имени К. Пшенбаева" управления образования Павлодарской области, акимата Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 515 город Экибастуз, улица Мәшһүр Жүсіп, 23, здание коммунального государственного казенного предприятия "Экибастузский горно-технический колледж имени К. Пшенбаева" управления образования Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...72 lines deleted...]
-      Ломоносова 2/18, 4, 5, 6, 7, 8, 11, 11/2, 11а, 13, 13а;</w:t>
+        <w:t>
+      улицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәшһүр Жүсіп 1, 3, 5, 7, 9, 11, 13б, 15, 17, 20, 22, 24, 24а, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Желтоксан 3, 4, 4а, 5, 6, 6а, 14, 14а, 14б, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Железнодорожная 1/10, 2/8, 3, 3а, 4, 13, 13б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломоносова 2/18, 3, 4, 5, 6, 7, 8, 11, 11/2, 11а, 13, 13а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Косым Пшенбаева 12, 14, 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1698,60 +1700,62 @@
       проезд:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Станционный 1, 3, 4, 5, 6, 8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  Избирательный участок № 516  город Экибастуз, улица Деповская,1 здание филиала Товарищество с ограниченной ответственностью "КТЖ-Грузовые перевозки" - "Павлодарское отделение ГП"</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 516 город Экибастуз, улица Деповская,1 здание филиала Товарищество с ограниченной ответственностью "КТЖ-Грузовые перевозки" - "Павлодарское отделение ГП"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1761,69 +1765,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кварталы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      207 квартал 1, 1а, 2, 3, 4, 4а, 4б, 5, 5а, 5б, 6, 6а, 7, 7а, 8, 9, 9а, 10, 10а, 11, 12, 13, 14а, 15, 16, 16б, 17, 17а, 17б, 18, 19, 19а, 20, 21, 21а, 22, 22а, 22б, 23, 24, 24а, 25, 26, 27, 28, 29, 30;</w:t>
-[...17 lines deleted...]
-      208 квартал 1, 2, 3, 4, 6, 8, 9, 10, 10а, 11, 13, 15, 17, 18, 19, 21, 23, 23а, 24, 25, 29, 30, 31, 32, 32а, 33, 33а, 34, 35, 36, 37, 38, 39, 39а, 40, 40а, 41а, 42, 43, 44, 45, 46, 47, 48, 49, 50, 50а, 67.</w:t>
+      207 квартал 1, 1а, 2, 3, 4, 4а, 4б, 5, 5а, 5б, 6, 6а, 7, 7а, 8, 9, 9а, 10, 10а, 11, 12, 13, 14а, 15, 15а 16, 16б, 17, 17а, 17б, 18, 19, 19а, 20, 21, 21а, 22, 22а, 22б, 23, 24, 24а, 25, 26, 27, 28, 29, 30, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      208 квартал 1, 2, 3, 4, 6, 8, 9, 10, 10а, 11, 13, 15, 17, 18, 19, 21, 23, 23а, 24, 25, 29, 30, 31, 32, 32а, 33, 33а, 34, 35, 36, 37, 38, 39, 39а, 40, 40а, 41, 41а, 42, 42а, 43, 44, 45, 46, 47, 48, 49, 50, 50а, 67.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1833,51 +1837,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Деповская 1, 2, 3, 4, 5;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Локомотивная 1, 2, 3, 4, 6, 8, 10, 10а, 12, 14, 16;</w:t>
+      Локомотивная 1, 2, 3, 4, 6, 7, 8, 9, 10, 10а, 12, 14, 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астана 1, 2, 3, 4, 5, 7, 9;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1905,51 +1909,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Путейская 1, 2, 3, 5, 7, 9, 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Транспортная 1, 6, 8, 9, 11;</w:t>
+      Транспортная 1, 1а, 6, 8, 9, 11;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Угольная 1, 2, 3, 4, 5, 6, 8, 10, 11, 12, 14, 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1977,87 +1981,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ащикольская 1, 5, 7, 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лесоводов 8, 9, 10, 11, 13, 17, 19, 20, 21, 22, 23, 25, 27, 28;</w:t>
-[...35 lines deleted...]
-      Ивана Михайлова 13, 14;</w:t>
+      Лесоводов 8, 9, 10, 11, 13, 14, 17, 19, 20, 21, 22, 23, 25, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молодежная 9, 10, 11, 12, 14, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 30, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ивана Михайлова 13, 14, 16/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пушкина 15, 16, 17, 18, 29.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2067,389 +2071,375 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Станционный 7, 10, 11, 12, 13, 14, 15, 16, 18, 19.</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 517 город Экибастуз, улица Кеншілер, 119, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 12" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+      Станционный 7, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 517 город Экибастуз, улица Кеншілер, 119, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 12" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      Ақмола 1, 1б, 1в, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 21, 22, 23, 26, 27;</w:t>
+        <w:t>
+      улицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат 1, 4, 7, 9, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақмола 1, 1б, 1в, 2, 2а, 2б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мухтара Ауэзова 168, 170, 172, 174, 176, 178, 180;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А.Ахматовой 2, 4, 5, 6, 8, 9, 10, 14, 19, 21;</w:t>
-[...213 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 518  город Экибастуз, улица Мухтара Ауэзова, 54 А, здание коммунального государственного учреждения "Школа-гимназия № 22 имени С.Торайгырова" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+      А.Ахматовой 1, 2, 4, 5, 6, 8, 9, 10, 14, 15, 17, 19, 21, 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеншілер 119, 119а, 121, 124, 130, 130а, 130б, 130в, 131, 131а, 132а, 133, 134а, 135, 141, 145;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сабита Донентаева 20в, 24, 24а, 26, 28, 30, 30а, 32, 32а, 34, 34а, 35, 36, 36а, 36б, 36г, 36д, 37, 38, 38а, 40а, 42, 42а, 44, 44а, 46, 46а, 48, 48а, 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауа 1, 3, 4, 6, 10, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жибек-Жолы 1, 2, 2а, 3, 3а, 5, 6, 7а, 8, 10, 11, 11а, 13, 13а, 15, 15а, 16, 17, 18, 19, 19а, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ерғанат Көшербаев 5, 18, 20а, 22а, 22б, 24, 24а, 24б, 26б, 26в, 28, 30а, 30б, 32, 32а, 34/1, 34/2, 34а, 36, 38, 38а, 38б, 40, 40а, 41, 42, 42/2, 42а, 44, 44а, 46, 48, 50, 50б, 52, 52/2, 54, 54а, 56а, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Королева 38а, 40, 56, 56а, 58а, 58г, 60, 60а, 60б, 60г, 62, 62а, 64а, 64б, 64в, 64г, 66а, 66б, 68а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Косым Пшенбаева 147, 147а, 147б, 149а, 151а, 153, 153а, 161а, 167а, 167б, 167в, 169а, 171а, 173;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А.Сахарова 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 16, 17, 19, 22, 24, 26, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергетиктер 10, 11, 33, 35а, 35б, 35в, 36, 36а, 37а, 37б, 38, 38а, 38б, 40, 40а, 41а, 42, 42а, 43а, 47а, 47б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юбилейная 3, 3а, 7, 7а, 9, 13, 15а, 15б, 17а, 19, 19а, 21а, 21в, 23, 23а, 25а, 27, 27а, 29.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 518 город Экибастуз, улица Мухтара Ауэзова,  54 А, здание коммунального государственного учреждения "Школа-гимназия № 22 имени С.Торайгырова" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2459,463 +2449,465 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Абая 16, 18, 20, 22, 24/74, 28, 30, 32, 34/2, 36/1, 38, 40, 44, 44/45, 44/55, 46, 48, 50, 50а, 52, 54, 56, 58, 58/56, 60а;</w:t>
-[...17 lines deleted...]
-      Ади Шарипова 1/97, 2, 3, 4, 5, 6, 7, 8, 9/100, 12, 13, 14, 15, 16, 17, 18, 19/28, 20/30, 21/37, 22/39, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31/84, 33/73, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 54/76, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75/84, 76/86;</w:t>
+      Абая 16, 18, 20, 22, 24, 24/74, 28, 30, 32, 34/2, 36/1, 38, 40, 42, 44, 44/45, 44/55, 46, 48, 50, 50а, 52, 54, 56, 58, 58/56, 60а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ади Шарипова 1, 2, 3, 4, 5, 6, 7, 8, 9/100, 10, 12, 13, 14, 15, 16, 17, 18, 19/28, 20/30, 21/37, 22/39, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31/84, 33/73, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 54/76, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 75/84, 76/86;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мухтара Ауэзова 54;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Естая Беркимбаева 15, 17, 18, 19, 20, 21, 22, 23, 24/122, 25/121, 26/123, 27, 28, 29, 30, 31, 32, 33/48, 34/50, 35, 36/57, 36а, 36б, 37, 38, 38а, 38б, 39, 40, 41, 42, 43, 44, 45/104, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60/96, 61, 62/95, 63, 64, 65, 66, 67, 68, 69, 70, 71/93, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82/106, 82а, 83, 85, 87, 89, 91/104;</w:t>
-[...89 lines deleted...]
-      Елгелдина 2/79, 3, 5, 6, 7, 8, 12/83, 13, 14, 15, 16, 17, 18, 19/8, 20/10, 21/7, 22/9, 23, 25, 26, 27, 28, 30/60;</w:t>
+      Естая Беркимбаева 15, 17, 18, 19, 20, 21, 22, 23, 25, 25/121, 26/123, 27, 28, 29, 30, 31, 32, 33/48, 34/50, 35, 36/57, 36а, 36б, 37, 38, 38а, 38б, 39, 40, 41, 42, 43, 44, 45/104, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 60/96, 61, 62/95, 63, 64, 65, 66, 67, 67а, 68, 69, 69/94, 70, 71/93, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 82/106, 82а, 83, 85, 87, 89, 91/104;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бухар Жырау 15, 16/95, 17, 17а, 18, 19, 20, 21, 22, 23/96, 24/98, 25/97, 27, 28, 29, 30, 31, 32, 33/24, 34/26, 35/33, 36/35, 37, 38, 39, 40, 41, 42, 43, 44, 46, 47, 48, 48/71, 49, 50, 51, 51/9, 52, 53, 54, 55, 56, 57, 58, 60, 61а, 62, 63, 64, 66, 67а, 68/72, 69а, 70/71, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90/82, 96/23, 100;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазбека Нұралина 1/105, 2/107, 3, 4, 5, 6, 7, 8, 9, 9/108, 12/111, 13, 14, 15, 16, 17, 18, 19/36, 20, 20/38, 21/45, 22, 22/47, 23, 24, 26, 27, 28, 29, 30, 31, 31/92, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41/2, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55/81, 56/84, 57, 58/83, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75/92, 76, 78/94, 81/55, 94/78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеншілер 59, 59а, 59б, 61/32, 62/29, 63, 65, 66, 67, 68/29, 69/45, 70/30, 72, 74/29, 75/34, 80/43, 81/33, 82/46, 83/34, 89/33, 94/32, 96/31, 98/32, 101/21, 102/32, 104/45, 106, 106б, 108;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Г.С. Гридина 2/83, 3 ,4, 5,6 ,7, 8, 9/84, 13, 14, 15, 16, 17, 18, 19/12, 20/14, 21/11, 22/23, 23, 24, 25, 26, 27, 28, 30/64, 31, 31/59, 33, 35, 35/1, 36а, 36б, 36в, 37, 38, 38а, 38б, 39, 39а, 39б, 39в,41, 42, 45а, 46, 46а, 46б, 47, 48а, 53, 59/31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елгелдина 2/79, 3, 4, 5, 6, 7, 8, 12/83, 13, 14, 15, 16, 17, 18, 19/8, 20/10, 21/7, 22/9, 23, 24, 25, 26, 27, 28, 30/60;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лермонтова 1, 2/34, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15/38, 16, 18, 20, 22, 24а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Некрасова 46б, 59а, 59б, 61, 61а;</w:t>
-[...107 lines deleted...]
-      Шорманова 1/101, 2/103, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19/32, 20/34, 21/141, 22/43, 22/143, 23, 24, 24/141, 25, 26, 27, 28, 29, 30, 32/90, 33/77, 34/79, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70,71, 72, 73, 74, 75/88, 76/90.</w:t>
+      Некрасова 46б, 59а, 59б, 61, 61а, 61б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлова 62/42, 63, 63/44, 63а, 64, 65, 65а, 65б, 66, 67, 68, 69, 70/59, 71/70, 74/53, 77/55, 78/53, 79/56, 80/54, 81/55, 83/58, 84/56, 87/58, 100/42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Косым Пшенбаева 71/16, 73а, 75а, 77/1, 79а, 81/1, 81а, 82, 83/2, 83а, 85, 87, 87а, 88, 90/1, 91а, 93/15, 99/2, 111/2, 113/1, 117/15, 117а, 119/1, 119/16, 119а, 121а, 125а, 129а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Михаила Ивановича Чалбышева 1, 1/109, 3, 4, 5, 6, 7, 8, 9/112, 10, 11, 11/113, 12, 13, 14, 15, 16, 17, 18, 19/42, 20/42, 21/49, 22/51, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33/85, 34/87, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55/86, 56/88, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73,74,75, 76, 77, 78, 78/98;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шахтерская 75/26, 76/9, 77/11, 78/10, 80/9, 81/11, 82/10, 83/12, 85/11, 86/10, 87, 92/10, 93/11, 99/26, 100/9, 101/11, 102/10, 103/12, 104/9, 105/11, 106/10, 107/12, 109/11, 112/9, 115/12, 117/11, 118/10, 119/12, 120/23, 126/10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейна Жунуспековича Шашкина 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11/12, 11/25, 12, 13, 14, 15, 16, 17, 18, 19/52, 19а, 19б, 20/54, 21/97, 21а, 21б, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43/97, 44, 44/99, 45, 46, 47, 48, 49, 44/99, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64/110;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шорманова 1, 1/101, 2/103, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19/32, 20/34, 21, 21/141, 22/43, 22/143, 23, 24, 24/141, 25, 26, 27, 28, 29, 30, 32/90, 33/77, 34/79, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70,71, 72, 73, 74, 75/88, 76/90, 106/10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имени Шарипбаева 2, 3, 4, 5, 6, 7, 8, 9, 13, 14, 15, 16, 17, 18, 19/44, 20/146, 21/53, 22/55, 23, 24, 26, 27, 28, 29, 30, 31/100, 32, 34/91, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 55/90, 57, 58/91, 59, 60, 61, 62, 63, 64, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 78/102;</w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 519  город Экибастуз, поселок Солнечный, бульвар Джамбула, 1/1, здание коммунального государственного казенного предприятия "Дом культуры "Макпал" аппарата акима поселка Солнечный города Экибастуза"</w:t>
+      Имени Шарипбаева 2, 3, 4, 5, 6, 7, 8, 9, 13, 14, 15, 16, 17, 18, 19, 20/46, 20/146, 21/53, 22/55, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34/91, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55/90, 56, 56/92, 57, 57/89, 58, 58/91, 59, 60, 61, 62, 63, 64, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 Северный 1/73, 2/75, 3, 4, 5, 6, 7, 8, 9/176, 10/78, 12, 12/79, 13, 14, 15, 16, 17, 18, 19/4, 20, 20/6, 21, 22/5, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 Северный 1, 1/87, 3, 3а, 5, 6, 7, 8, 9, 10, 10/90, 11, 11/89, 13, 14, 15, 16, 17, 18, 19/16, 20/18, 21, 21/29, 22/27, 23, 24, 25, 26, 27, 28, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болата Шапенова 1, 1/189, 4а, 5, 6, 8, 9, 10, 12/95, 13, 14, 15, 16, 17, 18, 20/22, 21, 21/25, 21/29, 22/31, 23, 24, 25, 26, 27, 28, 30/76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12 Северный 1/125, 3, 5, 7, 9/128, 11, 11/129, 13, 15, 17, 19а, 19б, 19/56, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 43/101, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63/112.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 519 город Экибастуз, поселок Солнечный, бульвар Джамбула, 1/1, здание коммунального государственного казенного предприятия "Дом культуры "Макпал" аппарата акима поселка Солнечный города Экибастуза"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2997,105 +2989,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есенина 1, 2, 3, 4, 5, 7, 8.</w:t>
+      Есенина 1, 1а, 2, 3, 4, 5, 7, 8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қаныш Сәтбаев 2, 6, 7, 10;</w:t>
-[...17 lines deleted...]
-      Энергетик 1, 3, 5, 7, 11;</w:t>
+      Қаныш Сәтбаев 2, 3, 5, 6, 7, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергетик 1, 3, 5, 7, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуелсіздік 1, 3, 9, 11;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3105,85 +3097,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өндіріс 1, 4Б, 9;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Береке 1;</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 520  город Экибастуз, улица Кеншілер, 20, здание коммунального государственного учреждения "Школа – гимназия № 7 отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+      Береке 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 520 город Экибастуз, улица Кеншілер, 20, здание коммунального государственного учреждения "Школа – гимназия № 7" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3229,103 +3205,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәшһүр Жүсіп 42б;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мухтара Ауэзова 30, 36, 38, 40, 42;</w:t>
+      Мухтара Ауэзова 30, 32/1, 32/4, 36, 38, 40, 42;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеншілер 25, 27;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       имени Масхута Дуйсенбаева 30, 32, 34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 521  город Экибастуз, улица Кеншілер, 9, здание коммунального государственного учреждения "Школа-лицей № 6" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 521 город Экибастуз, улица Кеншілер, 9, здание коммунального государственного учреждения "Школа-лицей № 6" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3335,85 +3313,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мәшһүр Жүсіп 36, 36а, 36б, 38, 38а, 38б, 40, 40г, 42в;</w:t>
+      Мәшһүр Жүсіп 36, 36а, 36б, 38, 38а, 38б, 40, 40г, 42в, 42г;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеншілер 13, 15, 15а, 15б, 15в, 17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 522  город Экибастуз, улица Павлова, 5, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 5" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 522 город Экибастуз, улица Павлова, 5, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 5" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3477,103 +3457,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәшһүр Жүсіп 37а, 37б, 37г;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мухтара Ауэзова 2/44, 4, 4а, 4б, 6, 10;</w:t>
+      Мухтара Ауэзова 2/44, 4, 4а, 4б, 6, 10, 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Павлова 3а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бауыржан Момышұлы 28, 30, 30а, 30б, 31, 32, 33, 34, 35, 36.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 523  город Экибастуз, улица Кеншілер, 20, здание коммунального государственного учреждения "Школа – гимназия № 7" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 523 город Экибастуз, улица Кеншілер, 20, здание коммунального государственного учреждения "Школа – гимназия № 7" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3626,60 +3608,62 @@
       Кеншілер 12а, 12б, 12г, 16, 16а, 16б;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Косым Пшенбаева 25/26, 27, 29, 29а, 29б, 30а, 35.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 524  город Экибастуз, улица Кеншілер, 3А, здание коммунального государственного казенного предприятия "Центр культуры "Атамұра" отдела культуры, развития языков, физической культуры и спорта акимата города Экибастуза"</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 524 город Экибастуз, улица Кеншілер, 3А, здание коммунального государственного казенного предприятия "Центр культуры "Атамұра" отдела культуры, развития языков, физической культуры и спорта акимата города Экибастуза"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3689,51 +3673,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      имени Д.А.Кунаева 4а, 8/1, 10, 12, 14, 16, 18, 24, 26, 28, 32.</w:t>
+      имени Д.А.Кунаева 4а, 6/2, 8/1, 10, 12, 14, 16, 18, 24, 26, 28, 32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3761,159 +3745,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеншілер 1, 3, 5, 7;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Павлова 4, 6, 8, 14, 16, 16а, 18, 18а;</w:t>
-[...53 lines deleted...]
-      Бауыржан Момышұлы 1, 2/15, 3, 4, 5, 7, 8/17, 10, 12, 16, 18, 20/6, 22, 24, 26, 26а;</w:t>
+      Павлова 4, 6, 7, 8, 14, 16, 16а, 18, 18а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлия Молдағұлова 1, 1/5, 2, 3, 4, 5, 6, 7, 8, 9/7, 10, 10/9, 11, 12, 13, 14, 15, 18, 23, 25, 27, 28, 28а, 29/10, 30/12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Косым Пшенбаева 3а, 3б, 6, 9/1, 11/1, 13/58, 17, 19, 21/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бауыржан Момышұлы 1, 2/15, 3, 4, 5, 7, 8, 8/17, 10, 12, 16, 18, 20, 20/6, 22, 24, 26, 26а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Царева 3, 6, 9, 10, 11, 12, 13, 15, 17, 19, 19/6;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шахтерская 2а, 3, 5, 6, 6а, 11/9, 12, 13/10, 14, 18/6, 19, 20, 21, 22/5, 23/7.</w:t>
-[...17 lines deleted...]
-      Проезды:</w:t>
+      Шахтерская 1, 2а, 3, 3/1, 5, 6, 6а, 11/9, 12, 12/7, 13/10, 14, 18, 18/6, 19, 20, 21, 22/5, 23/7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инженерный 3/1, 4, 11, 13;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3959,85 +3943,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Узкий 3, 4, 5, 6, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Михаила Возного 2/5, 3, 4/7, 5, 6/8, 7, 12/15;</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 525  город Экибастуз, улица Энергетиктер, 73А, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 9" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+      Михаила Возного 2, 2/5, 3, 4а, 4/7, 5, 6/8, 7, 12/15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Габбаса Сагиденова 4, 6, 7, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Старожилов 3, 4/7, 5, 6/8, 7, 7а, 12/5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрлы проезд 21/5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 525 город Экибастуз, улица Энергетиктер, 73А, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 9" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4047,85 +4069,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Королева 70, 70а, 72, 72/1, 74, 74а, 74б, 76, 76/2, 76а, 76б, 78, 80, 82, 82а, 84, 86, 86а;</w:t>
+      Королева 70, 70а, 72, 72/1, 74, 74а, 74б, 76, 76/1, 76/2, 76а, 76б, 78, 80, 82, 82а, 84, 86, 86а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергетиктер 71.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 526  город Экибастуз, улица Мәншүк Мәметова, 81, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 11" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 526 город Экибастуз, улица Мәншүк Мәметова, 81, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 11" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4135,481 +4159,519 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Баянаульская 1/3, 1/4, 1/5, 1д, 1е, 1ж, 3а, 3б, 3д, 4, 5, 5б, 5д, 5з, 6, 7б, 7е, 7з, 8, 9, 9/1, 9б, 9в, 9г, 9д, 9е, 9ж, 9з, 10, 11/1, 11/2, 12, 14, 18, 20, 22, 24, 30, 32;</w:t>
-[...35 lines deleted...]
-      Жастар 1, 4, 5, 6, 8, 9, 10, 11, 17, 19, 25, 27, 29;</w:t>
+      Баянаульская 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/9, 1д, 1е, 1ж, 1к, 3, 3а, 3б, 3в, 3д, 3е, 3к, 3м, 4, 5, 5а, 5б, 5в, 5г, 5д, 5ж, 5з, 5к, 6, 7, 7а, 7б, 7г, 7е, 7з, 7к, 7л, 8, 9, 9/1, 9б, 9в, 9г, 9д, 9е, 9ж, 9з, 9л, 10, 11, 11/1, 11/2, 11/3, 11/5, 11а, 11б, 11в, 12, 13, 14, 18, 20, 22, 24, 26, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейбитшилик 7, 8, 9, 10, 11, 14, 16, 18, 19, 20, 24, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 17, 18, 19, 25, 27, 29;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Королева 96, 100;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кустанайская 2, 5, 6, 8, 10, 11, 12, 13, 14, 15, 16, 18, 20, 21;</w:t>
-[...17 lines deleted...]
-      Ленинградская 1, 2, 9, 13, 18, 19, 21, 23, 24, 29, 30, 31;</w:t>
+      Кустанайская 2, 4, 5, 7, 6, 8, 9, 10, 11, 12, 13, 14, 14/1, 15, 16, 18, 19, 20, 21, 24, 29, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинградская 1, 2, 2а, 5, 8, 9, 10, 13, 18, 19, 21, 23, 24, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәншүк Мәметова 67, 69, 71, 73, 78;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рассветная 3, 5, 6, 7, 8, 11, 12, 13, 14, 15, 17, 19, 23, 24, 25, 28, 30, 34;</w:t>
+      Рассветная 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 32, 32а, 34, 35, 36, 40, 42.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1 Юго-Западный 6, 8, 9, 10, 11, 15, 20, 24, 27, 29, 30, 32;</w:t>
-[...143 lines deleted...]
-      9 Юго-Западный 7, 9, 11, 13, 15;</w:t>
+      1 Юго-Западный 3, 5, 6, 7, 8, 9, 10, 11, 12а, 14, 15, 20, 22, 23, 24, 25, 27, 28, 29, 30, 31, 32, 32а, 33, 34, 36, 39, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 Юго-Западный 3, 4, 5, 7, 9, 11, 22, 23, 25, 27, 29, 30, 32, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 Юго-Западный 2, 4, 6, 7, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 24, 25, 26, 28, 29, 30, 31, 32, 33, 35, 36, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 Юго-Западный 1, 4, 6, 8, 9, 12, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 40, 41, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 Юго-Западный 1а, 3, 5, 7, 9, 11, 12, 13, 14, 15, 17, 18, 23, 34, 35, 37, 38, 40, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 Юго-Западный 1, 4, 7, 8, 9, 12, 13, 14, 15, 17, 20, 21, 24, 28, 31, 33, 37, 39, 40, 41, 42, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7 Юго-Западный 1, 1а, 2, 2а, 3, 4, 6, 9, 10, 10/1, 11, 12, 13, 14, 15, 17, 18, 19, 22, 23, 24, 25, 27, 28, 29, 32, 34, 36, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 Юго-Западный 1а, 2, 3, 5, 4, 7, 8, 9, 10, 12, 13, 14, 17, 18, 18а, 21, 24, 25, 28а, 29, 31, 34, 36а, 38, 39, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 Юго-Западный 3, 6, 7, 8, 9, 10, 11, 11а, 13, 15, 20/2, 33, 34, 34а, 35, 36, 37, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13 микрорайон 2, 4, 5, 6, 13, 14, 19, 20, 21, 22, 24, 29;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 микрорайон 21;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21 микрорайон 4, 20, 20а, 24а;</w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 527  город Экибастуз, улица Мухтара Ауэзова, 149, здание коммунального государственного казенного предприятия "Городской дворец культуры "Өнер" отдела культуры, развития языков, физической культуры и спорта акимата города Экибастуза"</w:t>
+      21 микрорайон 4, 5, 8, 10, 15, 17, 20, 20а, 24а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22 микрорайон 1, 2, 2/14, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 38, 39, 40, 46, 56, 57, 63, 64, 65, 68, 69, 70, 71, 72, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23 микрорайон 12, 21, 26, 33, 35, 46, 64, 76, 86, 98, 103;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26 микрорайон 12, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27 микрорайон 12, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31 микрорайон 2, 3, 4, 5, 6, 10, 14, 16, 18, 26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 527 город Экибастуз, улица Мухтара Ауэзова, 149, здание коммунального государственного казенного предприятия "Городской дворец культуры "Өнер" отдела культуры, развития языков, физической культуры и спорта акимата города Экибастуза"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4644,114 +4706,116 @@
       Мухтара Ауэзова 130а, 155, 159, 161, 163, 167/68;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергетиктер 46, 46а, 46б, 46в, 54, 63, 64, 69.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 528  город Экибастуз, бульвар Академика Марденова, 7, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 18" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 528 город Экибастуз, бульвар Академика Марденова, 7, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 18" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Мухтара Ауэзова 89, 89а, 91, 91а, 91б, 93, 95, 97;</w:t>
+        <w:t>
+      улицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мухтара Ауэзова 89, 89а, 91, 91а, 91б, 93, 95, 97, 101;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Естая Беркимбаева 90, 92, 96, 98.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4768,60 +4832,62 @@
       бульвар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Академика Марденова 9, 11, 13, 19, 21, 21а.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 529 город Экибастуз, улица Энергетиктер, 54А, здание учреждения "Екибастузский инженерно-технический институт имени академика К. Сатпаева"</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 529 город Экибастуз, улица Энергетиктер, 54А, здание учреждения "Екибастузский инженерно-технический институт имени академика К. Сатпаева"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4849,51 +4915,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Сатпаева 46, 48, 50;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Академика Марденова 17, 23.</w:t>
+      Академика Марденова 17, 23, 24.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4910,60 +4976,62 @@
       Естая Беркимбаева 102, 104/2, 106, 112;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергетиктер 106, 107, 108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 530  город Экибастуз, бульвар К.Сатпаева, 24, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 23" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 530 город Экибастуз, бульвар К.Сатпаева, 24, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 23" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4973,103 +5041,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бульвар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      К.Сатпаева 22а, 24а, 24а/2, 24б, 24б/1, 24в, 26а/2, 26б, 28, 28/1, 28б, 67/1.</w:t>
+      К.Сатпаева 22а, 24а, 24а/2, 24/3, 24б, 24в, 26/1, 26а/2, 26б, 26в, 26г, 28, 28/1, 28а, 28б, 67/1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мухтара Ауэзова 55/3, 65, 67/2, 73, 77, 79, 81, 81а.</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 531  город Экибастуз, улица Абая, 55а, здание коммунального государственного учреждения "Детско-юношеская спортивная школа "Жасыбай" управления физической культуры и спорта Павлодарской области, акимата Павлодарской области</w:t>
+      Мухтара Ауэзова 55/3, 65, 67/2, 73, 77, 79, 81, 81а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бухар Жырау 130.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 531 город Экибастуз, улица Абая, 55а, здание коммунального государственного учреждения "Детско-юношеская спортивная школа "Жасыбай" управления физической культуры и спорта Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5079,51 +5167,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бульвар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      К.Сатпаева 22 (корпуса 1, 2, 3, 4), 24.</w:t>
+      К.Сатпаева 22 (корпуса 1, 2, 3, 4), 22/53, 24.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5140,60 +5228,62 @@
       Абая 49 (корпуса 3, 4), 68, 70, 72;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мухтара Ауэзова 59, 61, 61/1, 63/2, 63/3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 532  город Экибастуз, бульвар К.Сатпаева, 4, здание коммунального государственного учреждения "Школа-гимназия № 24 многопрофильного направления" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 532 город Экибастуз, бульвар К.Сатпаева, 4, здание коммунального государственного учреждения "Школа-гимназия № 24 многопрофильного направления" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5203,67 +5293,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мәшһүр Жүсіп 46, 46а, 48, 50, 52 (корпуса 1, 2, 3, 4, 5, 6).</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 533  город Экибастуз, улица Мәшһүр Жүсіп, 66, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 13" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+      Мәшһүр Жүсіп 46, 46а, 46г, 48, 50, 52 (корпуса 1, 2, 3, 4, 5, 6).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 533 город Экибастуз, улица Мәшһүр Жүсіп, 66, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 13" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5291,103 +5383,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешембекова 1, 3, 5, 7, 7а, 9, 9а, 11а, 11б;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мәшһүр Жүсіп 60, 64, 64а, 64б.</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 534  город Экибастуз, улица Мәшһүр Жүсіп, 109, здание коммунального государственного учреждения "Областной многопрофильный полиязычный лицей-интернат для одаренных детей" управления образования Павлодарской области, акимата Павлодарской области</w:t>
+      Мәшһүр Жүсіп 60, 64, 64а, 64б, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бульвар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К.Сатпаева 3, 5, 7, 8 (корпуса 2, 3), 9, 10, 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 534 город Экибастуз, улица Мәшһүр Жүсіп, 109, здание коммунального государственного учреждения "Областной многопрофильный полиязычный лицей-интернат для одаренных детей" управления образования Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5397,103 +5491,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мәшһүр Жүсіп 77, 79, 80, 82, 83, 85, 87, 87а, 89, 91, 93;</w:t>
+      Мәшһүр Жүсіп 77, 79, 80, 82, 83, 85, 87, 87а, 89, 91, 91а, 93;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бауыржан Момышұлы 82а ,86, 88, 99, 111, 113;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С.Торайгырова 25.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 535  город Экибастуз, улица Бауыржан Момышұлы, 48А, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 10" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 535 город Экибастуз, улица Бауыржан Момышұлы, 48А, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 10" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5510,60 +5606,62 @@
       улица:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бауыржан Момышұлы 42, 43, 44, 45б, 46, 47, 47а, 48, 49б, 49в, 49г, 49д, 50, 51/14, 52, 53, 54, 55, 56, 57, 57а, 58, 59, 60, 61, 62, 63/13, 64, 65/14, 66, 67, 68, 69, 70, 71, 72, 74, 75, 75а, 75б, 76, 78, 79, 79а, 85а, 87а, 89, 89а.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 536  город Экибастуз, улица Мәшһүр Жүсіп, 51, здание коммунального государственного учреждения "Централизованная библиотечная система" отдела культуры, развития языков, физической культуры и спорта акимата города Экибастуза</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 536 город Экибастуз, улица Мәшһүр Жүсіп, 51, здание коммунального государственного учреждения "Централизованная библиотечная система" отдела культуры, развития языков, физической культуры и спорта акимата города Экибастуза</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5591,67 +5689,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мухтара Ауэзова 21 (корпус 1);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мәшһүр Жүсіп 47, 55, 55а, 58/1, 58а, 59, 61, 63, 63а, 65, 69а, 71, 73, 75.</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 537  город Экибастуз, проспект имени Д.А.Кунаева, 42, здание административно-бытового корпуса стадиона "Шахтер" коммунального государственного казенного предприятия "Городской дворец культуры "Өнер" отдела культуры, развития языков, физической культуры и спорта акимата города Экибастуза"</w:t>
+      Мәшһүр Жүсіп 45, 47, 55, 55а, 58/1, 58а, 59, 61, 62, 63, 63а, 65, 69а, 71, 73, 75.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 537 город Экибастуз, проспект имени Д.А.Кунаева, 42, здание административно-бытового корпуса стадиона "Шахтер" коммунального государственного казенного предприятия "Городской дворец культуры "Өнер" отдела культуры, развития языков, физической культуры и спорта акимата города Экибастуза"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5661,51 +5761,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      имени Д.А.Кунаева 25, 46, 48а, 48г, 50/1, 52, 52а, 54, 56, 60, 62, 64, 64/1, 70, 72.</w:t>
+      имени Д.А.Кунаева 25, 46, 46/1, 48а, 48г, 50, 50/1, 52, 52а, 54, 54а, 56, 60, 62, 64, 64/1, 70, 72.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5751,103 +5851,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Матросова 2, 3, 9, 10, 12, 12а, 14/51;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әлия Молдағұлова 41/9, 42а, 42б, 43, 44, 44а, 44б, 45в, 46а, 46б, 47/5, 47а, 48, 48а, 48б, 49, 50/8, 51а, 51д, 52, 53, 53а, 53б, 54, 54а, 55, 56а, 57, 58/8, 58а, 61, 61а, 62, 62а, 63, 64, 64а, 64б, 65, 65а, 66, 66а, 66б, 66в, 67, 69, 69/3, 70, 70а, 71/5, 72а, 72б, 72г, 74, 75, 75а, 77;</w:t>
+      Әлия Молдағұлова 41/9, 42/11, 42а, 42б, 43, 44, 44а, 44б, 45в, 46а, 46б, 47/5, 47а, 48, 48а, 48б, 49, 50/8, 51а, 51д, 52, 53, 53а, 53б, 54, 54а, 55, 56а, 57, 58/8, 58а, 61, 61а, 62, 62а, 63, 64, 64а, 64б, 65, 65а, 66, 66а, 66б, 66в, 67, 69, 69/3, 70, 70а, 71/5, 72а, 72б, 72г, 74, 75, 75а, 77, 79б;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Павлодарская 2/52, 3, 3а, 4, 5, 5а, 11, 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наурыз 1/64, 2, 4, 4а, 6, 6а, 7а, 7б, 8, 9, 9а, 14, 16, 16а.</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 538  город Экибастуз, улица Мәшһүр Жүсіп, 103А, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 2 имени Абая Кунанбаева" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+      Наурыз 1/64, 2, 3, 4, 4а, 6, 6а, 7а, 7б, 8, 9, 9а, 12, 14, 16, 16а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 538 город Экибастуз, улица Мәшһүр Жүсіп, 103А, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 2 имени Абая Кунанбаева" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5857,51 +5959,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      имени Д.А.Кунаева 74, 76, 78, 80, 80а, 82, 82а, 84, 86, 88, 90, 92, 94, 96, 100, 103, 108, 110, 112, 114, 116, 118, 120, 122, 124.</w:t>
+      имени Д.А.Кунаева 74, 76, 78, 80, 80а, 82, 82а, 83а, 84, 86, 88, 90, 92, 94, 96, 100, 103, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5911,123 +6013,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәшһүр Жүсіп 105, 107, 109, 111, 113, 115;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Абая 131/127, 133, 135, 137, 139, 141, 143;</w:t>
+      Абая 131, 131/12, 131/127, 133, 135, 137, 139, 141, 143;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8 Марта 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Арай 1, 2, 3, 5, 7, 8, 10, 10а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25/153;</w:t>
+      Арай 1, 2, 3, 4, 5, 7, 8, 10, 10а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бажова 3, 5, 7, 8, 9, 9а, 10, 12, 14;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Гагарина 2, 3, 4, 5, 8, 10, 11, 12, 13, 14, 15, 16, 16а, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29;</w:t>
+      Гагарина 2, 3, 4, 5, 8, 10, 11, 12, 13, 14, 15, 16, 16а, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ынтымақ 4, 6, 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6037,87 +6139,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлия Молдағұлова 80, 82, 83, 83а, 85, 85а, 87, 87а, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 106, 107, 108, 109, 110/32, 111/2, 112, 113, 114/29, 115, 117, 118, 120, 120а, 121/2, 122, 124, 125, 125а, 126, 128, 130, 132, 134, 136, 138;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бауыржан Момышұлы 90, 90а, 92, 94, 96, 115, 117, 119, 121, 123/12;</w:t>
+      Бауыржан Момышұлы 90, 90а, 92, 94, 96, 115, 117, 119, 121, 123, 123/12, 123/127;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С.Торайгырова 1, 2, 3, 4, 5, 6, 7, 8, 8а, 9, 14б, 15, 17, 19;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Целинная 21, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 36, 36а, 37, 38, 39, 41/10, 42, 43, 44а, 45, 46а, 47, 48а, 49, 50а, 54а.</w:t>
+      Целинная 3, 21, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 36, 36а, 37, 38, 39, 41, 42, 43, 44а, 45, 46а, 47, 48а, 49, 49/49, 50а, 54а.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6181,85 +6283,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аптечный 1, 3, 5, 5а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      имени Бузина Н.Т. 2, 4, 5, 6, 7, 8, 9, 12, 14, 16;</w:t>
+      имени Бузина Н.Т. 2, 4, 5, 6, 6/2, 7, 8, 9, 12, 14, 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Угловой 3, 5, 7, 8, 9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 539  город Экибастуз, улица Абая, 121а, здание коммунального государственного казенного предприятия "Образовательно-досуговый комплекс "Кайнар" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 539 город Экибастуз, улица Абая, 121а, здание коммунального государственного казенного предприятия "Образовательно-досуговый комплекс "Кайнар" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6359,141 +6463,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бухар Жырау 265, 267, 269, 271, 273, 280а, 281, 283, 285, 286, 286а, 286б, 287, 289, 291а, 295, 295/52, 295/138;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Гоголя 3, 4/152, 5, 8, 9, 10, 11, 13, 15;</w:t>
-[...17 lines deleted...]
-      Интернациональная 4, 5, 6, 7, 10, 13, 14, 16,15, 19, 23,27,30;</w:t>
+      Гоголя 3, 4, 4/152, 5, 6, 8, 9, 10, 11, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Интернациональная 1, 4, 5, 6, 7, 10, 13, 14, 16,15, 19, 23, 27, 30;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мира 18;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Промышленная 2, 3, 4, 6, 7, 8, 10,11,12, 13, 14, 15, 16;</w:t>
+      Промышленная 2, 3, 4, 6, 7, 8, 9, 10,11,12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бауыржан Момышұлы 129, 133, 134/24, 135, 136, 138;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Целинная 44, 46,48, 50, 50а, 52, 52а, 54, 54/147, 56.</w:t>
+      Целинная 44, 46,48, 50, 50а, 52, 52а, 54, 54/147, 56, 60.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6521,139 +6625,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 Южный 16, 18, 18/2, 20, 22, 24/134;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Достык 1, 3, 5, 7, 9, 11, 13, 15;</w:t>
-[...17 lines deleted...]
-      Болашақ 1, 2, 3, 5, 6, 7, 8, 9, 11, 12, 13, 14, 16;</w:t>
+      Достык 1, 3, 5, 6, 7, 9, 11, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болашақ 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Замкнутый 1, 2, 3, 6, 7, 8, 9, 10, 11, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Энтузиастов 2, 6, 7, 8, 9, 10, 12, 14;</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 540  город Экибастуз, улица Рабочая, 1, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 17" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+      Энтузиастов 2, 6, 7, 8, 9, 10, 12, 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шахтостроительный 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 540 город Экибастуз, улица Рабочая, 1, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 17" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6663,229 +6769,231 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мәшһүр Жүсіп 151а, 155, 157, 157б, 161;</w:t>
-[...125 lines deleted...]
-      Рабочая 1, 2, 3, 5, 7, 9, 11, 13, 63б, 63г;</w:t>
+      Мәшһүр Жүсіп 151а, 155, 157, 157а, 157б, 161;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бухар Жырау 250, 252/2, 252а, 252б, 254, 256, 258, 274а, 275а, 276а, 278, 278а, 280, 282, 284;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Воинов-интернационалистов 6, 7, 10, 11, 12, 13, 17, 18, 19, 20, 22, 23, 24, 26, 27, 28, 30, 32, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гоголя 16, 16а, 17, 18, 19, 19а, 19б, 20, 20а, 21, 21а, 21б, 21г, 21д, 21ж, 21е, 21л, 21м, 21н, 23а, 25, 27, 27а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дружбы 1, 1/1, 1а, 1б, 2, 2а, 2б, 3, 4, 6, 5, 9, 11а, 13, 10, 14, 15, 16, 18, 20, 22, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заводская 1, 2, 2а, 3, 4, 4а, 5, 6, 6а, 7, 8, 8а, 9, 10, 10а, 11, 12, 12а, 13, 14, 14а, 15, 16, 16а, 17, 18, 18а, 19, 21, 23, 25, 64, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имени Жумата Омашева 3, 4, 6, 8, 10, 11, 12, 13, 15, 17, 18, 21, 22, 24, 27, 28, 31, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочая 1, 2, 3, 5, 7, 9, 11, 13, 63а, 63/3, 63б, 63г;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Трудовая 1, 2, 3, 4, 5, 6, 7, 8, 10, 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Целинная 25а, 60а, 64, 64а, 66, 66а, 68, 68а, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 88.</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 541  город Экибастуз, улица Абая, 86, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 4" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+      Целинная 25а, 60а, 64, 64а, 66, 66а, 68, 68а, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 88, 89.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 541 город Экибастуз, улица Абая, 86, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 4" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6913,249 +7021,249 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәшһүр Жүсіп 90а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Хабира Танкеевича Альмухамбетова 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
-[...71 lines deleted...]
-      Жамбыл 1в, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16;</w:t>
+      Хабира Танкеевича Альмухамбетова 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абая 9, 80, 82, 84, 88, 90, 91, 91а, 92, 93, 94, 94а, 96, 97, 98, 99, 99а, 100, 101/33, 102, 103, 104, 105/1, 107/2, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117/2, 118/2, 120, 122, 124, 126, 128, 130/20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бухар Жырау 145/2, 151, 155/27, 157/16, 159/15, 161/16, 163/15, 167, 171/10, 173/13, 175/16, 177/15, 179/20, 181/23, 183/16, 185/15, 187/16, 189/15, 191/16, 193/1, 195/16, 197/13, 199/14, 201/13, 203/20, 205/19, 207, 209, 211, 213, 215, 217, 219, 221, 223, 225, 227, 229, 231, 233, 233/20, 235/19, 237, 239, 239а, 241, 243;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Г.С. Гридина 97/7, 99, 101, 103, 105, 107, 109, 111, 113, 115, 115а, 115б, 115в, 115г, 115к, 117/7, 119, 119/2, 121, 123, 125/11, 129, 131, 131/8, 150, 151, 158, 158/2, 160/1, 162/2, 164/2, 166, 166/1, 170/9, 172/2, 174/1, 176/2, 178, 178/1, 180, 180/2, 182/1, 184, 184/2, 186/1, 188, 188/2, 190, 190/1, 192/1, 192/8, 196, 198, 200, 202, 204, 208, 210, 214;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл 1/1, 1б, 1в, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уахита Жунусова 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/1, 16, 17, 18, 19, 20, 21, 22, 24, 26, 28, 30;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Казахстанская 4, 4а, 5, 6, 6а, 7, 8, 9, 10/216, 11, 12, 13, 14/25, 15, 16, 17, 18, 20;</w:t>
-[...89 lines deleted...]
-      С.Торайгырова 45а, 45б, 47, 67/2, 69/1;</w:t>
+      Казахстанская 4, 4а, 5, 6, 6а, 7, 8, 9, 10/21, 10/216, 11, 12, 13, 14/25, 15, 16, 17, 18, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шәкәрім 1, 1а, 2, 3, 3б, 4, 5, 6, 8, 9, 10, 11, 12, 13, 13/52, 14, 15, 16, 17, 18, 18/2, 19, 20, 21, 22, 23, 24/27, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалела Мукишева 5, 6, 9, 10, 11, 12, 13/2, 14, 15/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первомайская 2, 2а, 2/12, 4, 8, 12, 14, 14а, 15, 16, 16а, 16б, 17, 18, 19, 20, 21, 22, 24/26, 27, 28, 29, 30, 31, 31/2, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байзена Сутжанова 3/1, 5/2, 6, 8, 10, 11, 12, 13, 14, 16, 17, 18, 19, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С.Торайгырова 45, 45/1, 45а, 45б, 47, 49, 51, 67/2, 69/1, 71/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шевченко 1, 2, 5, 7, 8, 9, 9а, 10, 11, 12, 13, 14, 15, 16, 17/25, 18, 19, 19/26, 19а, 19б, 20, 20а, 21/9, 22/16, 23/8, 24/23, 25, 27/8, 28, 30, 32;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7165,87 +7273,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кадреновой 1, 2, 3, 4, 5, 6, 7, 7/1, 8, 9, 10, 11, 12, 13;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40 лет Экибастуза 22, 24, 26, 28, 30, 32, 34, 36, 38/245.</w:t>
+      40 лет Экибастуза 22, 24, 26, 28, 30, 32, 34, 36, 38, 38/245.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4 Южный 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 27а, 31, 35, 37, 39;</w:t>
+      4 Южный 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 27а, 29, 31, 35, 37, 39;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7 Южный 3, 4, 5, 7, 8, 9;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7273,51 +7381,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12 Южный 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13 Южный 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15/193;</w:t>
+      13 Южный 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14 Южный 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7345,51 +7453,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16 Южный 1, 3, 4, 5, 6, 7, 8, 9, 11;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21 Южный 2, 4, 6, 6а, 6б, 10, 10а, 12, 14, 16/165;</w:t>
+      21 Южный 2, 4, 6, 6а, 6б, 10, 10а, 12, 14, 165/16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22 Южный 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7471,103 +7579,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Закрытый 3, 4, 5, 6, 6а, 7, 8/6, 9/4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЗелҰный 3, 4/1, 5, 6/2, 7, 12, 13, 15, 18;</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 542  город Экибастуз, улица Абая, 86, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 4" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+      Зеленый 3, 4, 4/1, 5, 6/2, 7, 12, 13, 15, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Береке 1, 2, 2а, 5, 6а, 6б, 6в, 7, 9, 9а, 10, 10а, 11, 12, 13, 14, 15, 17, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Открытый 3, 5, 8, 9д, 10, 11, 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 542 город Экибастуз, улица Абая, 86, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 4" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7613,249 +7723,249 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автомобилистов 3а, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Хабира Танкеевича Альмухамбетова 17, 19, 20, 21, 22, 23, 24, 25, 26, 27/21, 33, 35;</w:t>
-[...107 lines deleted...]
-      Жамбыл 17, 18/190, 19/2, 20, 21/141, 22, 24, 25, 26, 27, 28/39, 32, 34, 36, 38, 40, 42, 46, 48, 52, 54, 58, 60, 62, 64, 70, 70а;</w:t>
+      Хабира Танкеевича Альмухамбетова 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27/21, 31, 32, 33, 35, 39, 45, 41/5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангельды 2, 4/2, 6/1, 10/1, 16/14, 17/25, 18, 19/28, 20, 22, 22/34, 23/32, 26/30, 27/28, 28/29, 29/27, 30/30, 32/29, 34/30, 36/29, 37/27, 38/30, 40/23, 42, 43, 43а, 44, 45/23, 46, 47/30, 49/27, 48/30, 49/27, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70; 71а, 71б, 71в, 72, 73, 74,74/1, 75, 76, 77, 78, 79, 80, 82, 84, 86/92;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толебая Шарапиевича Арбиева 2/8, 3, 4, 5, 6, 7, 8, 8/2, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Естая Беркимбаева 173/1, 173/2, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бухар Жырау 154/11, 168/15, 170/18, 172/17, 174/22, 175/16, 176/25, 178/18, 180/17, 182/18, 186/18, 188, 192/15, 194/16, 196, 198, 200/21, 200/22, 202, 204, 206, 208, 210, 212, 214, 216, 218, 220, 222, 224, 226, 228, 230, 232/2, 234, 236, 247, 249, 251, 253, 257, 259, 261;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазбека Нұралина 164/12, 166, 168, 169,170, 171, 171/14, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 186, 187, 189, 191, 193, 195, 197, 199, 201, 211, 219;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл 17, 18/190, 19/2, 20, 21/141, 22, 24, 25, 26, 27, 28/39, 32, 34, 36, 38, 40, 42, 46, 48, 50, 52, 54, 58, 60, 62, 64, 70, 70а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалела Мукишева 16, 17/2, 18, 23/1, 24, 25/2, 28, 31/11, 32/9;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Балдәурен 2, 4, 6, 7, 9а, 10, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 29, 30, 32;</w:t>
-[...53 lines deleted...]
-      Байзена Сутжанова 24, 26, 27, 28, 29, 30, 33, 34, 36, 37/24, 38, 39, 40, 41, 43, 45, 47, 49.</w:t>
+      Балдәурен 2, 4, 6, 7, 8, 9а, 10, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 24, 29, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сейфуллина 1/25, 2/27, 3, 4, 5, 6, 7, 8, 9, 10, 11/31, 12/33, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31/11, 32, 36, 38, 40, 42, 44, 46, 48, 50, 52, 52а, 53, 54, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степная 4/43, 7/42, 14/44, 17/29, 19, 21, 24, 25, 27/35, 29, 31, 33, 35, 37, 39, 41, 43, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байзена Сутжанова 24, 26, 27, 28, 29, 30, 33, 34, 35/25, 36, 37/24, 38, 39, 40, 41, 43, 45, 47, 49.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7865,141 +7975,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 Южный 2/25, 3, 4, 5, 6, 7, 8, 10, 12, 14;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3 Южный 2/29, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14;</w:t>
+      3 Южный 2/29, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 27/1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 Южный 4, 6, 8, 10, 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6 Южный 3, 4, 5, 6, 8, 9, 10, 11, 12;</w:t>
+      6 Южный 3, 4, 5, 7, 6, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11 Южный 3, 3а, 4, 4а, 5, 5а, 6, 6а, 7, 7а, 8, 8а, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 28;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13 Южный 17/188, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28/35, 31, 32, 33, 34, 34/30, 35, 36, 37, 38, 39, 40, 41, 41/13, 42/11, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 61;</w:t>
-[...17 lines deleted...]
-      14 Южный 17/184, 19, 20, 21, 22, 23, 24, 25, 26, 28/31, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41/9, 42/7, 44/6, 45, 46, 47, 48, 50, 51, 53;</w:t>
+      13 Южный 17, 17/188, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28/35, 31, 32, 33, 34, 34/30, 35, 36, 37, 38, 39, 40, 41, 41/13, 42/11, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14 Южный 17, 17/184, 19, 20, 21, 22, 23, 24, 25, 26, 28/31, 31, 32, 33, 33/27, 34, 35, 36, 38, 39, 40, 41/9, 42/7, 44/6, 45, 46, 47, 48, 50, 51, 53;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15 Южный 15, 18, 19, 20, 21, 22, 23, 24, 25, 26, 29/27, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41/5, 42/3, 45, 49;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8027,121 +8137,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17 Южный 14/20, 15, 16, 18, 20, 22, 24, 26, 28, 36;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18 Южный 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 36, 38, 38а, 40, 40а, 42, 42а, 44, 44а;</w:t>
+      18 Южный 14, 15, 15/1, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 36, 38, 38а, 40, 40а, 42, 42а, 44, 44а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 Южный 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Солнечный 4, 6, 8, 10, 12, 14;</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 543  город Экибастуз, бульвар Петренко, 7, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 21" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+      Солнечный 4, 6, 8, 10, 12, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тепличный 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коктем 14а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 543 город Экибастуз, бульвар Петренко, 7, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 21" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8151,51 +8281,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бульвар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Петренко 1а, 5а, 7а, 9а, 11, 17, 20, 23, 25, 27, 26, 30, 31, 34, 36, 37, 41/1, 48, 50, 51, 52, 54, 58, 63, 70, 78, 80, 82, 86, 89, 92, 93, 95,107.</w:t>
+      Петренко 1а, 4а, 5, 5а, 6а, 7а, 8, 8а, 9а, 11, 11б, 13, 16, 17, 18, 19, 20, 22, 23, 25, 26, 27, 28, 29, 30, 31, 33, 34, 36, 36а, 37, 41/1, 41/2, 44, 46, 48, 49, 50, 51, 52, 54, 55, 58, 60, 61, 62, 63, 64, 65, 69, 69а, 70, 75, 77, 78, 80, 81, 82, 83, 85, 86, 87, 88, 89, 90, 91, 92, 93, 95, 96, 97, 103, 107.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8205,231 +8335,231 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алматинская 1/3, 2, 3, 4, 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Естая Беркимбаева 182а, 182б, 184, 184а, 186а, 188, 190, 190а, 190б, 190/8, 190/9, 192, 192а, 192б, 192в, 192г, 194, 194а, 194в, 196, 196а, 196б, 196в, 198, 198а, 198б, 200/64, 200а, 200б, 202, 202а, 202г, 202д, 204, 204а, 204б, 204в;</w:t>
-[...179 lines deleted...]
-      Тукая 1, 2, 3, 4, 5, 6, 7, 8, 12, 17, 24.</w:t>
+      Естая Беркимбаева 182а, 182б, 184, 184а, 186а, 188, 190, 190/1, 190/10, 190/11, 190а, 190б, 190/8, 190/9, 192, 192а, 192б, 192в, 192г, 192е, 194, 194а, 194б, 194в, 196, 196а, 196б, 196в, 198, 198а, 198б, 200/64, 200, 200а, 200б, 202, 202а, 202г, 202д, 204, 204а, 204б, 204в, 206, 208;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Блока 2, 2а, 2б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 13, 14, 15, 17, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Горького 2, 4, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 14а, 15, 16, 16а, 17, 18, 19, 21, 23, 25, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зеленая 1, 2, 3, 4, 4/3, 5, 6, 9, 10,11, 12, 12а, 13, 14, 15, 16, 18, 23. 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Майская 2, 5, 6, 10, 12, 13, 14, 15, 16, 17, 19, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мира 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нефтянников 1, 2, 3, 4, 5, 7, 8, 9, 10, 12, 13, 14, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Новосибирская 2, 3, 4, 5, 5а, 6, 7, 8, 9, 13, 15, 16, 17, 18, 19, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақжол 1, 2, 3а, 4, 5, 5а, 6, 6а, 6б, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толстого 3, 4, 5, 6, 7, 9, 10, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23а, 24, 28, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тукая 1, 2, 3, 4, 5, 6, 7, 8, 12, 17, 19, 22, 24;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергетиктер 116 (корпуса 1, 2, 3, 4).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8439,119 +8569,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1 открытый 2, 3, 4, 5, 7, 9, 10, 11, 20;</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 544  город Экибастуз, село Қоянды, улица Жас дәурен, 56, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 14" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+      1 открытый 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 14, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Короткий 2/4, 6, 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 544 город Экибастуз, село Қоянды, улица Жас дәурен, 56, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 14" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: территория сел Қоянды, Теміртас, Құрылысшы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 545  город Экибастуз, поселок Солнечный, улица Абай, 10, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 16" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 545 город Экибастуз, поселок Солнечный, улица Абай, 10, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 16" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8561,51 +8695,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Конституции 3, 7, 11, 13, 15, 17/22, 23, 27.</w:t>
+      Конституции 3, 7, 11, 13, 15, 17, 17/22, 23, 27.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8615,69 +8749,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұхтар Әуезов 4, 6, 14, 18;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Абай 2, 8;</w:t>
-[...17 lines deleted...]
-      Достық 5, 7, 11;</w:t>
+      Абай 1, 2, 8, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достық 1, 5, 7, 11;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Степная 4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8694,882 +8828,926 @@
       Набережная 16, 22;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бейбітшілік 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 546  город Экибастуз, село Акколь, улица Школьная, 10/1, здание коммунального государственного учреждения "Аккольская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 546 город Экибастуз, село Акколь, улица Школьная, 10/1, здание коммунального государственного учреждения "Аккольская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница избирательного участка: территория села Акколь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 547  город Экибастуз, село Зеленая роща, улица Зеленая Роща, 47, здание коммунального государственного учреждения "Основная общеобразовательная школа имени Кажыбека Алгамбарова" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 547 город Экибастуз, село Зеленая роща, улица Зеленая Роща, 47, здание коммунального государственного учреждения "Основная общеобразовательная школа имени Кажыбека Алгамбарова" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: территория сел Зеленая роща и Жаксат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 548  город Экибастуз, село Байет, улица Батыр аналар, 17, здание коммунального государственного учреждения "Байетская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 548 город Экибастуз, село Байет, улица Батыр аналар, 17, здание коммунального государственного учреждения "Байетская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница избирательного участка: территория села Байет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 549  город Экибастуз, село Атыгай, улица Ыбырай Алтынсарин, 2А, здание коммунального государственного учреждения "Атыгайская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 549 город Экибастуз, село Атыгай, улица Ыбырай Алтынсарин, 2А, здание коммунального государственного учреждения "Атыгайская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница избирательного участка: территория села Атыгай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 550  город Экибастуз, село Кулаколь, улица Орталық, 26А, здание коммунального государственного учреждения "Майкаинская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 550 город Экибастуз, село Кулаколь, улица Орталық, 26А, здание коммунального государственного учреждения "Майкаинская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: территории села Кулаколь и отделения № 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 551  город Экибастуз, село Бесқауға, улица Машхур Жусупа Копеева, 1, здание коммунального государственного учреждения "Средняя общеобразовательная школа Бескауга" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 551 город Экибастуз, село Бесқауға, улица Машхур Жусупа Копеева, 1, здание коммунального государственного учреждения "Средняя общеобразовательная школа Бескауга" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница избирательного участка: территория села Бесқауға.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 552  город Экибастуз, село Шиқылдақ, улица Школьная, 1А, здание коммунального государственного учреждения "Средняя общеобразовательная школа имени Каныша Сатбаева" отдела образования города Экибастуза управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 552 город Экибастуз, село Шиқылдақ, улица Школьная, 1А, здание коммунального государственного учреждения "Средняя общеобразовательная школа имени Каныша Сатбаева" отдела образования города Экибастуза управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница избирательного участка: территория села Шиқылдақ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 553  город Экибастуз, село Карасор, улица Железнодорожная, 1, здание коммунального государственного учреждения "Карасорская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 553 город Экибастуз, село Карасор, улица Железнодорожная, 1, здание коммунального государственного учреждения "Карасорская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница избирательного участка: территория села Карасор.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 554  город Экибастуз, село Кудайколь, улица Сары-Арка, 1, здание коммунального государственного учреждения "Кудайкольская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 554 город Экибастуз, село Кудайколь, улица Сары-Арка, 1, здание коммунального государственного учреждения "Кудайкольская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница избирательного участка: территория села Кудайколь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 555  город Экибастуз, село Тай, улица Независимости, 78, здание коммунального государственного учреждения "Олентинская основная общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 555 город Экибастуз, село Тай, улица Независимости, 78, здание коммунального государственного учреждения "Олентинская основная общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: территория сел Тай, Коксиыр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 557  город Экибастуз, село Сарыкамыс, улица Беркимбаева, 11, здание коммунального государственного учреждения "Саргамысская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 557 город Экибастуз, село Сарыкамыс, улица Беркимбаева, 11, здание коммунального государственного учреждения "Саргамысская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: территория сел Сарыкамыс, Куандык.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 558  город Экибастуз, село имени академика Алькея Маргулана, улица Бейбітшілік, 13/1, здание коммунального государственного казенного предприятия "Центр культуры "Атамура" отдела культуры, развития языков, физической культуры и спорта акимата города Экибастуза", сельский клуб</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 558 город Экибастуз, село имени академика Алькея Маргулана, улица Бейбітшілік, 13/1, здание коммунального государственного казенного предприятия "Центр культуры "Атамура" отдела культуры, развития языков, физической культуры и спорта акимата города Экибастуза", сельский клуб</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница избирательного участка: территория села имени академика Алькея Маргулана.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 559  город Экибастуз, село Тортуй, улица Школьная, 16, здание коммунального государственного учреждения "Экибастузская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 559 город Экибастуз, село Тортуй, улица Школьная, 16, здание коммунального государственного учреждения "Экибастузская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: территория сел Тортуй, Каражар, Мынтомар и Акши.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 562  город Экибастуз, село Торт-Кудук, улица Ленина, 1/1, здание коммунального государственного учреждения "Торт-Кудукская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 562 город Экибастуз, село Торт-Кудук, улица Ленина, 1/1, здание коммунального государственного учреждения "Торт-Кудукская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница избирательного участка: территория села Торт-Кудук.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 563  город Экибастуз, село Бозшаколь, улица Школьная, 1А, здание коммунального государственного учреждения "Бозшакульская основная общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 563 город Экибастуз, село Бозшаколь, улица Школьная, 1А, здание коммунального государственного учреждения "Бозшакульская основная общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница избирательного участка: территория села Бозшаколь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 564  город Экибастуз, поселок Шидерты, улица Жастар, 13, здание коммунального государственного казенного предприятия "Дом культуры "Юбилейный" аппарата акима поселка Шидерты города Экибастуза"</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 564 город Экибастуз, поселок Шидерты, улица Жастар, 13, здание коммунального государственного казенного предприятия "Дом культуры "Юбилейный" аппарата акима поселка Шидерты города Экибастуза"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: территории поселка Шидерты и подхоза "Водник".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 565  город Экибастуз, поселок Шидерты, улица Гаражная, 26, здание коммунального государственного учреждения "Шидертинская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 565 город Экибастуз, поселок Шидерты, улица Гаражная, 26, здание коммунального государственного учреждения "Шидертинская средняя общеобразовательная школа" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: территории станции Шидерты, республиканского государственного учреждения "Учреждение № 47" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан, поселка "Заречный".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 566  город Экибастуз, проспект имени Д.А.Кунаева, 83А, здание изолятора временного содержания государственного учреждения "Управление полиции города Экибастуза Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстан"</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 566 город Экибастуз, проспект имени Д.А.Кунаева, 83А, здание изолятора временного содержания государственного учреждения "Управление полиции города Экибастуза Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница избирательного участка: изолятор временного содержания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 567  город Экибастуз, улица С.Торайгырова, 32, здание административного корпуса коммунального государственного предприятия на праве хозяйственного ведения "Экибастузская городская больница" управления здравоохранения Павлодарской области, акимата Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 567 город Экибастуз, улица С.Торайгырова, 32, здание административного корпуса коммунального государственного предприятия на праве хозяйственного ведения "Экибастузская городская больница" управления здравоохранения Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граница избирательного участка: больничный комплекс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 569  город Экибастуз, улица Мәшһүр Жусіп, 66, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 13" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 568 город Экибастуз, улица Абая, 55, здание коммунального государственного учреждения "Школа-гимназия № 26" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      бульвар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К.Сатпаева 8 (корпуса 4, 5, 6), 12/51 (корпуса 1, 2, 3, 4, 5, 6).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 569 город Экибастуз, улица Мәшһүр Жусіп, 66, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 13" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәшһүр Жүсіп 68, 70, 72, 72а, 76, 84, 86/16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      С.Торайгырова 22, 24;</w:t>
+      С.Торайгырова 22, 22а, 24;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешембекова 11, 11в, 11г, 13, 13а, 13б, 15, 15а, 17, 17а, 19, 19а.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 570  город Экибастуз, улица Мухтара Ауэзова, 62А, здание коммунального государственного учреждения "Детско-юношеская спортивная школа № 1 города Экибастуза" управления физической культуры и спорта Павлодарской области, акимата Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 570 город Экибастуз, улица Мухтара Ауэзова, 62А, здание коммунального государственного учреждения "Детско-юношеская спортивная школа № 1 города Экибастуза" управления физической культуры и спорта Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9597,247 +9775,249 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мухтара Ауэзова 126, 128;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Гаврюшина 1, 2, 2/139, 3, 4, 5, 6, 7, 8, 9, 10, 10/142, 11/141, 13, 14, 15, 16, 17, 18, 19/68, 20, 21/69, 23, 24, 25, 26, 27, 28, 29, 30, 31/116, 32, 33, 34, 34/111, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 60, 61, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73;</w:t>
+      Гаврюшина 1, 2, 2/139, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21/69, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34/111, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеншілер 108б;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ерғанат Көшербаев 15/141, 17, 19, 21, 23/144, 24, 25, 27, 29, 31, 33/72, 35/73, 37, 39, 39а, 41, 43, 47/113, 49, 51, 53, 55, 57, 59, 60, 60а, 61, 62, 62а, 63, 64, 64а, 64б, 64в, 65, 66, 67, 69/113, 71, 73, 75, 77, 79, 81, 83, 85;</w:t>
-[...17 lines deleted...]
-      Карагандинская 1/129, 2/131, 3, 4, 5, 6, 7, 7г, 8, 8а, 9/132, 11/133, 12/135, 13, 14, 15, 16, 17, 18, 19/60, 19а, 19б, 20/62, 21, 21/105, 21а, 22/63, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32/110, 33, 35, 37, 39, 40, 41/106, 42, 43/105, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 62, 63/116, 64, 66, 68, 70, 72, 73;</w:t>
+      Ерғанат Көшербаев 15/141, 17, 19, 21, 23/14, 23, 24, 25, 27, 29, 31, 33/72, 35/73, 37, 39, 39а, 41, 43, 47, 49, 51, 53, 55, 57, 59, 60, 60а, 61, 62, 62а, 63, 64, 64а, 64б, 64в, 65, 66, 67, 69, 71, 73, 75, 77, 79, 81, 82/2, 83, 85, 88/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карагандинская 1, 2, 3, 4, 5, 6, 7, 7г, 8, 8а, 11/133, 12, 13, 14, 15, 16, 17, 18, 19, 19/60, 19а, 19б, 20/62, 21, 21/105, 21а, 22/63, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32/110, 33, 35, 37, 39, 40, 42, 43, 43/105, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 62, 63, 64, 66, 68, 70, 72, 73;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Павлова 106/41;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Косым Пшенбаева 131а, 133а, 137/1, 143, 143а;</w:t>
-[...35 lines deleted...]
-      Энергетиктер 44, 44а, 46г.</w:t>
+      Косым Пшенбаева 131а, 133а, 137/1, 143, 143а, 145а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шахтерская 130/10, 134/10, 137/11, 140/9, 143/12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергетиктер 27, 27А, 44, 44а, 46г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12 Северный 2/127, 4, 6, 8, 10, 12/131, 14, 16, 18, 20/58, 20а, 20б, 22/103, 22а, 22б, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64/144;</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 571  город Экибастуз, улица Мәншүк Мәметова, 81, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 11" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+      12 Северный 2/127, 4, 6, 8, 10, 12, 14, 16, 18, 20/58, 20а, 20б, 22/103, 22а, 22б, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 63, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13 Северный 1, 2, 1/133, 2/135, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19/64, 20, 20/66, 21/65, 22/67, 23, 24, 25, 26, 27, 28, 29, 30, 31/112, 32, 34, 36, 38, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 53, 54, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 74.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 571 город Экибастуз, улица Мәншүк Мәметова, 81, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 11" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9872,60 +10052,62 @@
       Королева 88, 92, 94, 98;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергетиктер 91, 93, 95, 97, 97а, 99, 101, 103, 103а, 105.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 572  город Экибастуз, улица Мухтара Ауэзова, 149, здание коммунального государственного казенного предприятия "Городской дворец культуры "Өнер" отдела культуры, развития языков, физической культуры и спорта акимата города Экибастуза"</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 572 город Экибастуз, улица Мухтара Ауэзова, 149, здание коммунального государственного казенного предприятия "Городской дворец культуры "Өнер" отдела культуры, развития языков, физической культуры и спорта акимата города Экибастуза"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9960,60 +10142,62 @@
       Мухтара Ауэзова 157, 165, 165а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергетиктер 56, 58б, 60, 65, 67, 73, 75, 77, 79, 81, 83.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 573  город Экибастуз, бульвар К.Сатпаева, 24, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 23" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 573 город Экибастуз, бульвар К.Сатпаева, 24, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 23" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10041,103 +10225,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мухтара Ауэзова 83;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Естая Беркимбаева 84, 86, 93, 95а, 95/1, 97, 99, 99/2, 99а, 101а, 101/2, 101/34 (корпуса 1, 2, 3).</w:t>
+      Естая Беркимбаева 84, 86, 93, 95, 95а, 95/1, 97, 99, 99/2, 99а, 101а, 101/2, 101/34 (корпуса 1, 2, 3).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бульвар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Сатпаева 30/2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 574  город Экибастуз, улица Рабочая, 1, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 17" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 574 город Экибастуз, улица Рабочая, 1, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 17" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10147,123 +10333,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мәшһүр Жүсіп 118, 126, 128, 130, 131, 135, 136, 136а, 136б, 138, 138а, 138в, 147, 149, 151, 153, 159, 163;</w:t>
-[...17 lines deleted...]
-      Автомобилистов 2/2, 2/8, 10, 12, 14, 14а;</w:t>
+      Мәшһүр Жүсіп 118, 126, 128, 130, 131, 134а, 135, 136, 136а, 136б, 138, 138а, 138б, 138в, 147, 149, 151, 153, 159, 163;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автомобилистов 2/2, 2/8, 4, 10, 12, 14, 14а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БухарЖырау 246;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жігер 1, 3, 4, 5, 6, 7, 8, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 32, 34;</w:t>
-[...17 lines deleted...]
-      Диспетчерская 1, 3, 4, 5, 6, 8, 10, 13, 14, 14а, 15, 16, 17, 17а, 19, 20, 21, 22, 23, 24, 26, 28, 30, 32, 34;</w:t>
+      Жігер 1, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диспетчерская 1, 3, 4, 5, 6, 8, 10, 13, 14, 14а, 15, 15/1, 16, 17, 17а, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 30, 32, 34, 47;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Казахстанская 23, 25, 27, 29, 31;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10291,157 +10477,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Татулық 1, 3, 4, 7, 9, 10, 11, 12/1, 13, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 27, 29, 31, 33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Профсоюзная 2, 3, 4, 5, 6, 6а, 7, 7а, 8, 9, 9а, 10, 11, 12, 13, 15, 16, 18, 20, 24а;</w:t>
-[...53 lines deleted...]
-      40 лет Экибастуза 15/1, 15/2, 17, 23/1, 41, 42, 44, 46, 48, 50, 51, 53, 53а, 55, 59, 61, 70.</w:t>
+      Профсоюзная 2, 3, 4, 5, 5а, 6, 6а, 7, 7а, 8, 9, 9а, 10, 11, 12, 13, 15, 16, 18, 20, 24а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степная 10/44, 47, 51, 52, 52а, 53, 53/3, 53/4, 54, 55, 56, 57, 59, 60, 61, 62, 63, 65, 66, 67, 68, 69, 69а, 71, 72, 74, 75, 76, 76а, 78, 78а, 80, 80а, 84а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Угольщиков 2/8, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 лет Экибастуза 15, 15/1, 15/2, 17, 19, 23/1, 41, 42, 43, 44, 46, 48, 50, 51, 51а, 53, 53а, 55, 57, 59, 59а, 61, 70.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10 Южный 23, 24, 25, 26, 27, 28, 29, 30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 575  город Экибастуз, бульвар Петренко, 7, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 21" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 575 город Экибастуз, бульвар Петренко, 7, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 21" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10469,195 +10657,195 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Амангельды 3, 5, 5а, 5б, 11/12, 13/11, 15/12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Естая Беркимбаева 126, 132/1, 134, 135, 138, 139, 140, 142а, 143, 144, 145, 145а, 147, 149, 151/1, 155, 157, 159, 161, 161а, 161б, 163, 163а, 163б, 163в, 165, 165а, 165б, 165в, 166, 167, 168, 169, 169а, 169б, 169в, 170, 171, 171а, 174, 176, 178, 180, 182, 186;</w:t>
-[...143 lines deleted...]
-      Шәкәрім 30, 31, 32, 33, 33а, 33б, 33в, 34, 35, 35а, 36, 37, 38, 39, 40.</w:t>
+      Естая Беркимбаева 124, 126, 132/1, 134, 135, 138, 139, 140, 142, 142а, 143, 144, 145, 145а, 147, 149, 151/1, 155, 157, 159, 161, 161а, 161б, 163, 163а, 163б, 163в, 165, 165а, 165б, 165в, 166, 167, 168, 169, 169а, 169б, 169в, 170, 171, 171а, 174, 176, 178, 180, 182, 186;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Богембай батыра 1а, 1б, 2, 2а, 2б, 3, 3а, 3б, 4, 4б, 5, 5а, 5б, 5в, 6, 6а, 7а, 8, 8б, 9, 9а, 9б, 10, 10а, 10б, 11, 11а, 11б, 11/1, 12, 13а, 14, 14а, 15, 15а, 16, 16б, 17, 18, 19а, 19б, 20, 21, 21/1, 21а, 22, 22а, 24, 24б, 25а, 26, 27, 27а, 27б, 28б, 29а, 29б, 30б, 31, 31а, 32, 32б, 33, 33в, 33б, 34б, 36а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бухар Жырау 136, 138, 140, 140а, 142, 144, 146/30, 148, 150, 152, 158а, 162, 164, 166, 166/12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазбека Нұралина 122, 122а, 126, 127в, 129, 129а, 130, 130а, 132, 135, 136, 136/1, 137, 138, 138а, 139, 140б, 141, 143/40, 144а, 145, 145а, 145/85, 146, 147, 148, 150, 151, 151а, 152, 152а, 153а, 154, 154а, 155а, 156, 156а, 156б, 156в, 158, 158а, 160, 160а, 161, 162, 163, 165, 167, 169;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н.К. Кудушевой 1, 3, 5, 7, 9, 12, 13, 15, 16, 18, 20, 21, 24, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С.Торайгырова 77/13, 79, 79а, 81/13, 83/14, 87, 87/146, 93/1, 97а, 97а/153, 109;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чехова 179, 181, 183, 185, 187;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туркестанская 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 13, 14, 15, 16, 18, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шәкәрім 30, 31, 32, 33, 33а, 33б, 33в, 34, 35, 35а, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергетиктер 118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10811,139 +10999,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29 Южный 1/89, 2, 2/91, 3, 4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30 Южный 1, 2, 3, 4;</w:t>
+      30 Южный 1, 2, 2а, 3, 4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31 Южный 1, 3, 4, 5;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32 Южный 3, 5, 6;</w:t>
+      32 Южный 2в, 3, 5, 6;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Угольный 2, 3, 4, 6, 8, 9, 10, 12, 14, 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Центральный 4, 4а, 5, 6, 6а, 8, 8а, 10/141;</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 576  город Экибастуз, улица Кеншілер, 34, здание подразделения Экибастузского историко-краеведческого музея коммунального государственного казенного предприятия "Павлодарский областной историко-краеведческий музей имени Г.Н. Потанина" управления культуры, развития языков и архивного дела Павлодарской области, акимата Павлодарской области</w:t>
+      Центральный 4, 4а, 5, 6, 6а, 8, 8а, 10/141.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 576 город Экибастуз, улица Кеншілер, 34, здание подразделения Экибастузского историко-краеведческого музея коммунального государственного казенного предприятия "Павлодарский областной историко-краеведческий музей имени Г.Н. Потанина" управления культуры, развития языков и архивного дела Павлодарской области, акимата Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10953,193 +11143,195 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Абая 1/69, 3, 5, 7, 13, 15, 17, 19, 21, 23/52;</w:t>
-[...89 lines deleted...]
-      Шахтерская 52, 52а, 53/9, 55/10, 57, 58, 63, 64, 69.</w:t>
+      Абая 1, 1/69, 3, 5, 7, 11, 11/1, 13, 15, 17, 19, 21, 23/52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеншілер 12, 14, 19, 23, 35, 38, 40, 40/23, 44, 46/23, 48/28, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имени Масхута Дуйсенбаева 1, 2, 3, 4, 5, 6, 7, 8/56, 10, 11, 11а, 11в, 12, 13а, 14, 16, 18, 19, 20, 22, 24/36, 26, 26/21, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лихачева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24/42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Косым Пшенбаева 51, 51а, 57, 59/1, 61, 63, 67;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шахтерская 52, 52а, 53/9, 55/10, 57, 58, 61/10, 63, 64, 67, 69.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезд:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2 Северный 2/65, 3, 4, 5, 6, 7/66, 9, 10, 10/68, 11, 12/67, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26.</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 577  город Экибастуз, улица Мухтара Ауэзова, 14 "А", здание негосударственного учреждения образования (НУО) "Экибастузский колледж инженерно-технического института имени академика Сатпаева"</w:t>
+      2 Северный 2/65, 3, 4, 5, 6, 7, 7/66, 9, 10, 10/68, 11, 12/67, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 577 город Экибастуз, улица Мухтара Ауэзова, 14 "А", здание негосударственного учреждения образования (НУО) "Экибастузский колледж инженерно-технического института имени академика Сатпаева"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11192,60 +11384,62 @@
       Мәшһүр Жүсіп 33, 33а, 35, 35а, 37, 39, 40а, 40б, 42а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бауыржан Момышұлы 36/19, 38, 40, 40а.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 589  город Экибастуз, улица Энергетиктер, 54А, здание учреждения "Екибастузский инженерно- технический институт имени академика К.Сатпаева"</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 589 город Экибастуз, улица Энергетиктер, 54А, здание учреждения "Екибастузский инженерно- технический институт имени академика К.Сатпаева"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11273,51 +11467,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергетиктер 66, 68, 70;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мәншүк Мәметова 54 (корпуса 1, 2, 3, 4).</w:t>
+      Мәншүк Мәметова 52, 54 (корпуса 1, 2, 3, 4).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С.Торайгырова 110, 112 (корпуса 1, 2), 114 (корпуса 1, 2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11352,60 +11546,62 @@
       К. Сатпаева 37 (корпуса 1, 2, 3, 4, 5, 6), 38, 38а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Академика Марденова 15, 18, 20.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 590  город Экибастуз, бульвар К.Сатпаева, 4, здание коммунального государственного учреждения "Школа-гимназия № 24 многопрофильного направления" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 590 город Экибастуз, бульвар К.Сатпаева, 4, здание коммунального государственного учреждения "Школа-гимназия № 24 многопрофильного направления" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11458,60 +11654,62 @@
       бульвар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К. Сатпаева 6, 8 (корпус 1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 591  город Экибастуз, улица Абая, 55, здание коммунального государственного учреждения "Школа-гимназия № 26" отдела образования города Экибастуза, управления образования Павлодарской области</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 591 город Экибастуз, улица Абая, 55, здание  коммунального государственного учреждения "Школа-гимназия № 26" отдела  образования города Экибастуза, управления образования Павлодарской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11591,55 +11789,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>