--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9418a00" w14:textId="9418a00">
+    <w:p w14:paraId="9fffcfb" w14:textId="9fffcfb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,11584 +78,12721 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>О внесении изменений в постановление акимата от 16 января 2009 года № 14
-"Об утверждении перечня рыбохозяйственных водоемов местного значения"</w:t>
+        <w:t>О внесении изменений в постановление акимата от 16 января 2009 года № 14 "Об утверждении перечня рыбохозяйственных водоемов местного значения"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Костанайской области от 9 апреля 2014 года № 130. Зарегистрировано Департаментом юстиции Костанайской области 13 мая 2014 года № 4699</w:t>
+        <w:t>Постановление акимата Костанайской области от 9 апреля 2014 года № 130. Зарегистрировано Департаментом юстиции Костанайской области 13 мая 2014 года № 4699. Утратило силу постановлением акимата Костанайской области от 1 сентября 2026 года № 259</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением акимата Костанайской области от 01.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В соответствии с </w:t>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 10 Закона Республики Казахстан от 9 июля 2004 года "Об охране, воспроизводстве и использовании животного мира" акимат Костанайской области </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...11 lines deleted...]
-      1. Внести в постановление акимата Костанайской области от 16 января 2009 года </w:t>
+        <w:t xml:space="preserve">
+      1. Внести в постановление акимата Костанайской области от 16 января 2009 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении перечня рыбохозяйственных водоемов местного значения" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах под № 3666, опубликовано 29 января 2009 года в газете "Костанайские новости", 30 января 2009 года в газете "Қостанай таңы") следующие изменения:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...11 lines deleted...]
-      в </w:t>
+        <w:t xml:space="preserve">
+      в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> рыбохозяйственных водоемов местного значения, утвержденном указанным постановлением:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кайранколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аулиекольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд Больничный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аулиекольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд Дальний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аулиекольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд Перешеек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аулиекольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Система озер Косколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+174,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аулиекольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+163.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Мукыр-Аят</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денисовский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд без названия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денисовский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+176.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Казулыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жангельдинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+198.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озера Ушколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жангельдинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+236.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Караколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камыстинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+238.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Булек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камыстинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+289.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Алабайтал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Алтынказган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+292.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Батлакколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+308.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Ждановское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+323.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кумбайколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+319</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+336.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Октябрьское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+361.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Шавровское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+363.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Шанке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+364.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Шатколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+377.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд-копань</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+384.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро (лиман) Ахметкино</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+432.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд Сухенко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мендыкаринский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+489.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Каратумар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарановский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+494.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Малый Каиндыколь с разливами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарановский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+510.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болото у села имени К.Маркса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+520.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро без названия (Малый Ешке)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+522.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Безымянное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Безымянное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+528.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Большой Изгуль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+535.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Глубокое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+545.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Здорное (Питное) с разливами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+559.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Коянды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+566.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Малый Изгуль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+576.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Песчаное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+582.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Сереброво</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+595.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Хохловатое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+630.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Наманай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Федоровский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+650.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Ащибой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на территории Костанайской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+670.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Безымянное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аулиекольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+680.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Коссор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Джангельдинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+683.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Томен Саналы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Джангельдинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+689.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Ишкарлаган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камыстинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+690.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Шинкарколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камыстинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+708.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Соленое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мендыкаринский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+720.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Вонючее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+728.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Сакдыбай (Малиновое)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+729.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Синее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+730.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Безымянное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Федоровский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+732.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Касеновский котлован</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камыстинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+749.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Курейное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+757.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд без названия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Федоровский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+778.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд № 1 крестьянского хозяйства "Артемида"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасуский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+779.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд № 2 крестьянского хозяйства "Артемида"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасуский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+781.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд поля № 19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасуский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+782.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд поля № 20-33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасуский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+783.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд ниже поля № 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасуский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+787.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро без названия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+790.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрывной котлован</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+802.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро без названия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыкольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+807.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро без названия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарановский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+812.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карьер Верхне-Тобольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарановский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+818.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Каратерек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+840.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ручей (овраг) Путак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасуский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+841.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро-котлован Безымянный-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Костанай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+842.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро-котлован Безымянный-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Костанай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+858.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд Темный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+881.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд № 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарановский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+882.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд № 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарановский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+907.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Котлован Зеленовский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасуский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+927.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд Гребля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алтынсаринский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+930.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Аша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Джангельдинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+933.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро без названия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      строки:</w:t>
+                                                                          "</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку 943 изложить в новой редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+943.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Безымянное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарановский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...10618 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>                                                                    "</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
-      исключить;</w:t>
-[...38 lines deleted...]
-      "</w:t>
+                                                                         ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...166 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>                                                                   ".</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
       2. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Н. Садуакасов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СОГЛАСОВАНО:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководитель республиканского</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+государственного учреждения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Тобыл-Торгайская межобластная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бассейновая инспекция рыбного</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хозяйства Комитета рыбного</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хозяйства Министерства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+окружающей среды и водных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ресурсов Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________ Н. Сарсенов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководитель ГУ "Управление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+природных ресурсов и</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+регулирования природопользования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+акимата Костанайской области"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________ К. Тулеубаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...347 lines deleted...]
-        <w:t>      ___________________ К. Тулеубаев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11975,35 +13114,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>