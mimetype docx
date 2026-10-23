--- v0 (2025-10-11)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="66567e2" w14:textId="66567e2">
+    <w:p w14:paraId="bc81552" w14:textId="bc81552">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,140 +150,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с пунктом 4 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Кодекса Республики Казахстан от 26 декабря 2011 года "О браке (супружестве) и семье", </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 111 Кодекса Республики Казахстан "О браке (супружестве) и семье", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра образования и науки РК от 29.05.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 227</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра просвещения РК от 03.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1437,94 +1427,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила аккредитации агентств по усыновлению (далее – Правила) разработаны в соответствии с пунктом 4 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Кодекса Республики Казахстан от 26 декабря 2011 года "О браке (супружестве) и семье" (далее – Кодекс), подпунктом 1) </w:t>
+      1. Настоящие Правила аккредитации агентств по усыновлению (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 111 Кодекса Республики Казахстан "О браке (супружестве) и семье" (далее – Кодекс), подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее – Закон) и определяют порядок аккредитации агентств, осуществляющих деятельность по усыновлению детей на территории Республики Казахстан путем создания филиалов и (или) представительств.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок аккредитации агентств, осуществляющих деятельность по усыновлению детей на территории Республики Казахстан путем создания филиалов и (или) представительств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра просвещения РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1566,51 +1618,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) исключен приказом Министра просвещения РК от 03.10.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) исключен приказом Министра просвещения РК от 03.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1619,120 +1681,140 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) веб-портал "электронного правительства" – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме (далее – портал);</w:t>
+      4) веб-портал "цифрового правительства" (далее – портал) – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) электронная цифровая подпись – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания (далее - ЭЦП).</w:t>
+      5) электронная цифровая подпись – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра просвещения РК от 03.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра просвещения РК от 03.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1803,68 +1885,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> 2. Порядок аккредитации агентств</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Вопрос об аккредитации агентства, в том числе и об отказе в аккредитации, а также о продлении срока аккредитации в том числе и об отказе рассматривается Комитетом по охране прав детей Министерства образования и науки Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Для аккредитации деятельности доверенное лицо агентства (далее – услугополучатель) подает через канцелярию услугодателя или портал заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1879,50 +1944,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов, предусмотренных перечнем основных требований к оказанию государственной услуги "Аккредитация или продление срока аккредитации агентства по усыновлению" (далее – Требование к оказанию государственной услуги), согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1941,51 +2007,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Все представленные документы легализуются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2000,305 +2066,281 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра иностранных дел Республики Казахстан от 6 декабря 2017 года № 11-1-2/576 "Об утверждении Правил легализации документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16116) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 12 марта 2010 года "О ратификации Конвенции о защите детей и сотрудничестве в отношении иностранного усыновления".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы, выданные за пределами Республики Казахстан, предоставляются на государственном языке соответствующего иностранного государства, а также подлежат переводу на казахский и русский языки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В случае обращения через портал услугополучателю в "личный кабинет" направляется статус о принятии запроса на государственную услугу, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Услугодатель в течение 1 (одного) рабочего дня с момента получения документов, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сведения документов, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя услугополучателя, услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель дает согласие услугодателю на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при оказании государственной услуги, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении услугополучателями неполного пакета документов и (или) документов с истекшим сроком действия услугодатель отказывает услугополучателю в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра просвещения РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Решение об аккредитации агентства принимается услугодателем по согласованию с министерствами юстиции, здравоохранения, труда и социальной защиты населения, внутренних дел и иностранных дел (далее – государственные органы), представляющими соответствующие заключения о возможности аккредитации в пределах своей компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Услугодатель в течение двух календарных дней направляет документы, предусмотренные пунктом 8 Требований к оказанию государственной услуги для согласования в государственные органы, которые предоставляют в течение десяти рабочих дней с момента поступления документов и запроса от услугодателя заключение о возможности осуществления деятельности агентства на территории Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2317,68 +2359,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Услугодатель в течение 14 (четырнадцати) календарных дней проверяет представленные документы услугополучателя на соответствие условиям и требованиям Кодекса и на основании заключения о возможности осуществления деятельности агентства на территории Республики Казахстан, выносит решение об аккредитации агентства по усыновлению либо отказ в аккредитации по основаниям, предусмотренным пунктом 9 Требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2415,501 +2459,523 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Решение об аккредитации агентства или отказ в аккредитации выдается услугодателем в течение 10 (десяти) календарных дней со дня его принятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="24"/>
+    <w:bookmarkStart w:name="z130" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении оснований для отказа в оказании государственной услуги по основаниям, указанным в пункте 9 Требований к оказанию государственной услуги настоящих Правил услугодатель не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК) направляет услугополучателю уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z131" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z131" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Процедура заслушивания проводится в соответствие со </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+      Процедура заслушивания проводится в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьей 73 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АППК РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Министра просвещения РК от 03.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра просвещения РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При утере решения об аккредитации агентства услугополучатель получает его дубликат у услугодателя в течение десяти рабочих дней со дня подачи соответствующего заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом оригинал решения об аккредитации агентства признается утратившим силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Агентства аккредитуются сроком на один год. Решение об аккредитации агентства является неотчуждаемым и не подлежит передаче другим лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Агентства, получившие отказ в оказании аккредитации, повторно обращаются к услугодателю по истечении шести месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z134" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Услугодатель обеспечивает внесение данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере цифровизации в соответствии с подпунктом 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При сбое цифровой системы услугодатель незамедлительно с момента обнаружения уведомляет сотрудника структурного подразделения услугодателя, ответственного за цифровую инфраструктуру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В этом случае ответственный сотрудник за цифровую инфраструктуру в течение срока, указанного в части второй настоящего пункта Правил, составляет протокол о технической проблеме и для возможности выразить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении изменений и (или) дополнений в настоящие Правила Уполномоченный орган в области защиты прав детей Республики Казахстан в течение 3 (трех) рабочих дней со дня регистрации в Министерстве юстиции Республики Казахстан направляет информацию о внесении изменений в порядок оказания государственной услуги в Единый контакт-центр и оператору цифровой инфраструктуры "цифрового правительства" и услугодателям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра просвещения РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Исключен приказом Министра просвещения РК от 03.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 414</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
-[...176 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...105 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Продление, приостановление и (или) досрочное прекращение аккредитации агентств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Для продления срока аккредитации услугополучатель не позднее, чем за тридцать календарных дней до истечения срока аккредитации через канцелярию услугодателя или портал подает заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2924,50 +2990,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов, предусмотренных перечнем основных требований к оказанию государственной услуги "Аккредитация или продление срока аккредитации агентства по усыновлению" (далее – Требований к оказанию государственной услуги), согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2986,51 +3053,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Все представленные документы легализуются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3045,1150 +3112,1247 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра иностранных дел Республики Казахстан от 6 декабря 2017 года № 11-1-2/576 "Об утверждении Правил легализации документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16116) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 12 марта 2010 года "О ратификации Конвенции о защите детей и сотрудничестве в отношении иностранного усыновления".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы, выданные за пределами Республики Казахстан, предоставляются на государственном языке соответствующего иностранного государства, а также подлежат переводу на казахский и русский языки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В случае обращения через портал услугополучателю в "личный кабинет" направляется статус о принятии запроса на государственную услугу, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Услугодатель в течение 1 (одного) рабочего дня с момента получения документов, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сведения документов, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя услугополучателя, услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель дает согласие услугодателю на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при оказании государственной услуги, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении услугополучателями неполного пакета документов и (или) документов с истекшим сроком действия услугодатель отказывает услугополучателю в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра просвещения РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Услугодатель в течение 9 (девяти) рабочих дней c момента получения документов проверяет представленные документы услугополучателя на соответствие требованиям и основаниям для продления срока аккредитации агентства по усыновлению и принятия мотивированного решения о продлении срока аккредитации агентства либо об отказе в продлении срока аккредитации агентства по основаниям, предусмотренным пунктом 9 Требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="40"/>
+    <w:bookmarkStart w:name="z135" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении оснований для отказа в оказании государственной услуги по основаниям, указанным в пункте 9 Требований к оказанию государственной услуги настоящих Правил услугодатель не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК РК направляет услугополучателю уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z136" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z136" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Процедура заслушивания проводится в соответствие со </w:t>
-[...9 lines deleted...]
-        <w:t>статьей 74</w:t>
+      Процедура заслушивания проводится в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции приказа Министра просвещения РК от 03.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра просвещения РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мотивированное решение о продлении срока аккредитации агентства или отказ в продлении срока аккредитации агентства направляется услугодателем в течение 5 (пяти) рабочих дней со дня его принятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Общий срок рассмотрения документов на продление срока аккредитации агентства либо отказ в продлении срока аккредитации составляет 15 (пятнадцать) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Услугодатель обеспечивает внесение данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере цифровизации в соответствии с подпунктом 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При сбое цифровой системы услугодатель незамедлительно с момента обнаружения уведомляет сотрудника структурного подразделения услугодателя, ответственного за цифровую инфраструктуру. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В этом случае ответственный сотрудник за цифровую инфраструктуру в течение срока, указанного в части второй настоящего пункта Правил, составляет протокол о технической проблеме и подписывает его услугодателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении изменений и (или) дополнений в настоящие Правила Уполномоченный орган в области защиты прав детей Республики Казахстан в течение 3 (трех) рабочих дней со дня регистрации в Министерстве юстиции Республики Казахстан направляет информацию о внесении изменений в порядок оказания государственной услуги в Единый контакт-центр и оператору цифровой инфраструктуры "цифрового правительства" и услугодателям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра просвещения РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28. Исключен приказом Министра просвещения РК от 03.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 414</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
-[...255 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Срок аккредитации агентства продлевается автоматически по истечении срока, предусмотренного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, в случае, если им были соблюдены все требования, установленные законодательством Республики Казахстан, в течение одного года после первой аккредитации агентства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. При устранении нарушений, повлекших приостановление аккредитации агентства, в течение одного месяца его действие возобновляется услугодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в установленный срок нарушения (обстоятельства), повлекшие за собой приостановление деятельности агентства, не будут устранены, услугодателем принимается решение о прекращении действия деятельности агентства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Решение о досрочном прекращении деятельности филиала и (или) представительства, продлении его деятельности принимается услугодателем в течение десяти рабочих дней со дня его принятия с обоснованием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Деятельность филиала и (или) представительства прекращается в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не осуществления деятельности по усыновлению детей в соответствии с учредительными документами агентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) неустранения в течение одного месяца нарушений, повлекших приостановление действия решения об аккредитации агентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставления филиалом и (или) представительством заявления о прекращении деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) истечения срока действия решения об аккредитации агентства и невозможности продления срока аккредитации на новый срок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Вопросы прекращения деятельности филиала и (или) представительства агентств рассматриваются услугодателем в течение десяти рабочих дней со дня обнаружения (возникновения) обстоятельств, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Филиал и (или) представительство уведомляется услугодателем в течение пяти рабочих дней после принятия мотивированного решения о приостановлении или прекращении деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Решение об аккредитации, приостановлении и прекращении деятельности филиала и (или) представительства агентства распространяется услугодателем путем размещения решения на официальном интернет-ресурсе услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. В случае изменения фамилии, имени, отчества руководителя агентства и (или) наименования, организационно-правовой формы юридического лица, аккредитованные агентства подают заявление в канцелярию услугодателя о переоформлении решения об аккредитации с приложением документов, подтверждающих указанные сведения, и документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каждые пять лет агентства представляют услугодателю обновленные документы, выданные компетентным органом государства местонахождения агентства, подтверждающие деятельность агентства в сфере усыновления детей на территории своего государства с указанием срока, в течение которого агентство осуществляет данные полномочия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Услугодатель в течение пяти рабочих дней со дня поступления соответствующего письменного заявления переоформляет решение об аккредитации агентства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом ранее выданное решение об аккредитации агентства признается утратившим силу и возвращается услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц в процессе оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Жалоба на решение, действий (бездействия) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу), в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="61"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z137" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, органом, рассматривающим жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z138" w:id="62"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z138" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z139" w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z139" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z140" w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z140" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z141" w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z141" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z142" w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z142" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес органа, рассматривающего жалобу, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z143" w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z143" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4207,70 +4371,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. В случаях несогласия с результатами оказания государственной услуги услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4317,185 +4481,81 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам аккредитации агентств </w:t>
+              <w:t>к Правилам аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по усыновлению</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>агентств по усыновлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председателю Комитета</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по охране прав детей</w:t>
             </w:r>
             <w:r>
               <w:br/>
@@ -4512,62 +4572,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__</w:t>
-[...10 lines deleted...]
-              <w:t>_____________________</w:t>
+              <w:t>_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4663,359 +4712,274 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>без сокращений, с указанием</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контактных телефонов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции приказа Министра просвещения РК от 03.10.2022 </w:t>
+      Сноска. Приложение 1 – в редакции приказа Министра просвещения РК от 03.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 414</w:t>
+        <w:t>№ 154-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...121 lines deleted...]
-        <w:t>__________________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z583" w:id="73"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу Вас рассмотреть представленные документы (выбрать нужное): на предмет возможности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аккредитации агентства по усыновлению для осуществления деятельности по усыновлению на </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>территории Республики Казахстан/или о продлении срока аккредитации агентства по усыновлению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать наименование агентства и государство местонахождения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Согласен(а) на использования сведений, составляющих охраняемую </w:t>
+        <w:t xml:space="preserve">       Согласен(а) на использования сведений, составляющих охраняемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
-    </w:p>
-[...108 lines deleted...]
-</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан "О персональных данных и их защите" тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "___" _______20__года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________ подпись доверенного лица</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5064,2653 +5028,3333 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам аккредитации агентств</w:t>
+              <w:t>к Правилам аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">по усыновлению </w:t>
+              <w:t xml:space="preserve">агентств по усыновлению </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z75" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 – в редакции приказа Министра просвещения РК от 03.10.2022 </w:t>
+      Сноска. Приложение 2 – в редакции приказа Министра просвещения РК от 03.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 414</w:t>
+        <w:t>№ 154-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...88 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z76" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень основных требований к оказанию государственной услуги "Аккредитация или продление срока аккредитации агентства по усыновлению"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-2) веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
+              <w:t xml:space="preserve">
+Комитет по охране прав детей Министерства просвещения Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...68 lines deleted...]
-3) максимально допустимое время обслуживания услугодателем – 30 минут.</w:t>
+          <w:bookmarkStart w:name="z720" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подвид государственной услуги "Аккредитация агентства по усыновлению"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подвид государственной услуги "Продление срока аккредитации агентства по усыновлению"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Подвидов государственных услуг Аккредитация агентства по усыновлению" и "Продление срока аккредитации агентства по усыновлению" электронная (частично автоматизированная) и (или) бумажная</w:t>
+          <w:bookmarkStart w:name="z721" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прием заявления и выдача результата оказания подвидов государственных услуг "Аккредитация агентства по усыновлению" и "Продление срока аккредитации агентства по усыновлению" осуществляются через:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) канцелярию услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) веб-портал "цифрового правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...68 lines deleted...]
-На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа.</w:t>
+          <w:bookmarkStart w:name="z723" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сроки оказания государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) аккредитация агентств по усыновлению: с момента сдачи документов услугодателю, а также при обращении на портал – тридцать календарных дней; продление срока аккредитации агентства по усыновлению:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с момента сдачи документов услугодателю, а также при обращении на портал – пятнадцать рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) максимально допустимое время ожидания для сдачи документов у услугодателя – 20 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) максимально допустимое время обслуживания услугодателем – 30 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Подвидов государственных услуг "Аккредитация агентства по усыновлению" и "Продление срока аккредитации агентства по усыновлению" (электронная (частично цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...72 lines deleted...]
-              <w:t>, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+          <w:bookmarkStart w:name="z727" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Решение об аккредитации агентства по усыновлению либо мотивированное решение о продлении срока аккредитации агентства по усыновлению, либо отказ в оказании государственной услуги по основаниям, предусмотренным пунктом 10 требований к оказанию государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма предоставления результата оказания государственной услуги: (электронная (частично цифровизированная).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При обращении услугополучателя за результатом оказания государственной услуги на бумажном носителе результат оказания государственной услуги оформляется в электронной форме, распечатывается, заверяется печатью и подписью уполномоченного лица услугодателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-к услугодателю:</w:t>
-[...650 lines deleted...]
-Документы, выданные за пределами Республики Казахстан, предоставляются на государственном языке соответствующего иностранного государства, а также подлежат переводу на казахский и русский языки.</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...449 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+          <w:bookmarkStart w:name="z730" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) услугодатель – с понедельника по пятницу включительно, с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, прием заявлений и выдача результатов оказания государственной услуги осуществляются следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z731" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) для подвида государственной услуги "Аккредитация агентства по усыновлению":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-1) заявление по форме согласно приложению к настоящим требованиям к оказанию государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-2) документ, удостоверяющий личность либо цифровой документ из сервиса цифровых документов услугополучателя (для идентификации личности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-3) нотариально заверенные копии учредительных документов для юридических лиц, зарегистрированных в иностранном государстве;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-4) копия документа, выданного компетентным органом государства местонахождения агентства по усыновлению (далее – агентство), подтверждающего его полномочия на осуществление деятельности в соответствующей сфере;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-5) рекомендательное письмо компетентного органа государства, выдавшего документ, подтверждающий полномочия агентства, или осуществляющего контроль за деятельностью агентства о возможности осуществления соответствующей деятельности на территории Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-6) перечень услуг, предоставляемых агентством кандидатам в усыновители;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1-7) обязательство по осуществлению контроля за условиями жизни и воспитания усыновленных детей и предоставлению соответствующих отчетов в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О браке (супружестве) и семье" (далее – Кодекс);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-8) обязательство по осуществлению контроля за постановкой на учет в консульском учреждении Республики Казахстан усыновленного ребенка по прибытию усыновителей в государство своего проживания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-9) нотариально удостоверенная доверенность, выданная агентством услугополучателю;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-10) обязательство компетентного органа государства местонахождения агентства о назначении органа или организации, которая будет представлять отчеты и информацию об условиях жизни и воспитания усыновленных детей в установленном порядке в случае прекращения деятельности агентства на территории государства местонахождения агентства или на территории Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-11) обязательство компетентного органа государства местонахождения агентства об информировании в течение двадцати четырех часов уполномоченного органа в области защиты прав детей Республики Казахстан с момента установления факта смерти, жестокого обращения с ребенком, в том числе осуществления физического или психического насилия над ребенком, а также покушения на половую неприкосновенность ребенка;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1-12) обязательство компетентного органа государства местонахождения агентства об уведомлении уполномоченного органа в области защиты прав детей Республики Казахстан об изменениях в учредительных документах агентства; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) для подвида государственной услуги "Аккредитация агентства по усыновлению":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-1) запрос в форме электронного документа, подписанный ЭЦП услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-2) электронная копия нотариально заверенных копий учредительных документов для юридических лиц, зарегистрированных в иностранном государстве;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-3) электронная копия документа, выданного компетентным органом государства местонахождения агентства по усыновлению (далее – агентство), подтверждающего его полномочия на осуществление деятельности в соответствующей сфере;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-4) электронная копия рекомендательного письма компетентного органа государства, выдавшего документ, подтверждающий полномочия агентства, или осуществляющего контроль за деятельностью агентства о возможности осуществления соответствующей деятельности на территории Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-5) электронная копия перечня услуг, предоставляемых агентством кандидатам в усыновлении;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-6) электронная копия обязательства по осуществлению контроля за условиями жизни и воспитания усыновленных детей и предоставлению соответствующих отчетов в соответствии с Кодексом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-7) электронная копия обязательства по осуществлению контроля за постановкой на учет в консульском учреждении Республики Казахстан усыновленного ребенка по прибытию усыновителей в государство своего проживания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-8) электронная копия нотариально удостоверенной доверенности, выданной агентством услугополучателю;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-9) электронная копия обязательства компетентного органа государства местонахождения агентства о назначении органа или организации, которая будет представлять отчеты и информацию об условиях жизни и воспитания усыновленных детей в установленном порядке в случае прекращения деятельности агентства на территории государства местонахождения агентства или на территории Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-10) электронная копия обязательства компетентного органа государства местонахождения агентства об информировании в течение двадцати четырех часов уполномоченного органа в области защиты прав детей Республики Казахстан с момента установления факта смерти, жестокого обращения с ребенком, в том числе осуществления физического или психического насилия над ребенком, а также покушения на половую неприкосновенность ребенка;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-11) электронная копия обязательства компетентного органа государства местонахождения агентства об уведомлении уполномоченного органа в области защиты прав детей Республики Казахстан об изменениях в учредительных документах агентства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) для подвида государственной услуги "Продление срока аккредитации агентства по усыновлению":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1) заявление услугополучателя по форме согласно приложению 1 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-2) копия нотариально удостоверенная копия доверенности, выданная агентством по усыновлению доверенному лицу. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) для подвида государственной услуги "Продление срока аккредитации агентства по усыновлению":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1) запрос в форме электронного документа, подписанный ЭЦП услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-2) электронная копия нотариально удостоверенная копия доверенности, выданная агентством по усыновлению доверенному лицу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Все предоставленные документы легализуются в порядке, предусмотренном законодательством Республики Казахстан и международными договорами, участницей которых является Республика Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, выданные за пределами Республики Казахстан, предоставляются на государственном языке соответствующего иностранного государства, а также подлежат переводу на казахский и русский языки.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z767" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) для подвида государственной услуги "Аккредитация агентства по усыновлению":</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-1) несоответствие представленных документов требованиям, установленным законодательством Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-2) представление недостоверных сведений о своей деятельности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-3) наличие негативной информации о деятельности агентства или его филиалов и (или) представительств, поступившей от компетентных органов иностранного государства, а также государственных органов Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-4) неблагоприятная социально-экономическая, политическая, экологическая ситуации, осуществление военных действий в государстве местонахождения агентства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-5) нарушение работниками филиала и (или) представительства агентства законодательства Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-6) нарушение агентством своих обязательств по осуществлению контроля за условиями жизни и воспитания усыновленных детей и предоставлению в установленном порядке соответствующих отчетов и информации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-7) нарушение агентством своих обязательств по осуществлению контроля за постановкой на учет усыновленного ребенка в установленном порядке в консульском учреждении Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-8) прекращение деятельности агентства на территории своего государства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-9) превышение установленного количества аккредитованных агентств на территории Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-10) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-11) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-12) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-13) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-14) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите" (далее – Закон), на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) для подвида государственной услуги "Продление срока аккредитации агентства по усыновлению"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1) несоблюдение норм Кодекса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-2) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-5) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-6) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-7) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона, на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги и ее подвидов (при наличии), в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z789" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия ЭЦП или посредством удостоверенного одноразовым паролем, при регистрации и подключении абонентского номера услугополучателя, предоставленного оператором сотовой связи к учетной записи портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7851,1194 +8495,1194 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 декабря 2014 года № 513</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила аккредитации организаций по оказанию содействия в устройстве детей-сирот,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>детей, оставшихся без попечения родителей, в семьи граждан Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 2 в соответствии с приказом Министра образования и науки РК от 29.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z79" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила аккредитации организаций по оказанию содействия в устройстве детей-сирот, детей, оставшихся без попечения родителей, в семьи граждан Республики Казахстан (далее – Правила) разработаны в соответствии с пунктом 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан от 26 декабря 2011 года "О браке (супружестве) и семье" (далее – Кодекс) и определяют порядок аккредитации организаций по оказанию содействия в устройстве детей-сирот, детей, оставшихся без попечения родителей, в семьи граждан Республики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z80" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z81" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредитация – официальное признание уполномоченным органом в области защиты прав детей Республики Казахстан права агентств по усыновлению и организаций по оказанию содействия в устройстве детей-сирот, детей, оставшихся без попечения родителей, в семьи граждан Республики Казахстан осуществлять свою деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z82" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) организация по оказанию содействия в устройстве детей-сирот и детей, оставшихся без попечения родителей, в семьи граждан Республики Казахстан (далее - организация) – некоммерческая организация, осуществляющая на безвозмездной основе, на территории Республики Казахстан содействие устройству детей-сирот, детей, оставшихся без попечения родителей, на воспитание в семьи в соответствии с их компетенцией, установленной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, гражданам Республики Казахстан, постоянно проживающим на территории Республики Казахстан, желающим принять и принявшим детей на воспитание, и аккредитованная для осуществления подобной деятельности в порядке, установленном Кодексом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z83" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аккредитации подлежат некоммерческие организации, учредителями которых являются граждане Республики Казахстан, осуществляющие деятельность по защите прав и интересов детей-сирот, детей, оставшихся без попечения родителей, не менее пяти лет на момент подачи заявления об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z84" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок аккредитации организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z85" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Вопрос об аккредитации организации, в том числе и об отказе в аккредитации, рассматривается Комитетом по охране прав детей Министерства образования и науки Республики Казахстан (далее – Комитет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z86" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Для осуществления работы организация подает в Комитет следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z87" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нотариально засвидетельствованные копии учредительных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z88" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не менее трех рекомендательных писем от государственных органов, с которыми организации совместно или по их заказу реализовали мероприятия в области защиты прав и законных интересов детей-сирот и детей, оставшихся без попечения родителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z89" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) перечень комплексных услуг, предоставляемых гражданам Республики Казахстан организацией на безвозмездной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z90" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обязательство об информировании уполномоченного органа в области защиты прав детей Республики Казахстан и правоохранительные органы Республики Казахстан в течение двадцати четырех часов с момента установления факта смерти, жестокого обращения с ребенком, в том числе осуществления физического или психического насилия над ребенком, а также покушения на половую неприкосновенность ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z91" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обязательство о неразглашении персональных данных о детях-сиротах, детях, оставшихся без попечения родителей, и лицах, желающих принять детей на воспитание в свои семьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z92" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обязательство об уведомлении уполномоченного органа в области защиты прав детей Республики Казахстан об изменениях в учредительных документах организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z93" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) программы подготовки лиц, желающих принять на воспитание в семью ребенка-сироту и (или) ребенка, оставшегося без попечения родителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z94" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) справка об отсутствии налоговой задолженности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z95" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Заявление об аккредитации рассматривается Комитетом в течение тридцати календарных дней с момента предоставления документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z96" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Решение об аккредитации организации или отказ в аккредитации выдается Комитетом в течение десяти рабочих дней со дня принятия решения об отказе в аккредитации с обоснованием в случае отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z97" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При утере решения об аккредитации организация получает его дубликат в Комитете в течение десяти рабочих дней со дня подачи соответствующего заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z98" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом оригинал решения об аккредитации организации признается утратившим силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z99" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Организация аккредитуются сроком на один год с правом продления. Решение об аккредитации организации является неотчуждаемым и не подлежит передаче другим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z100" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Основаниями для отказа в аккредитации организации, продлении срока и (или) досрочном прекращении его деятельности в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 112-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z101" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) несоответствие представленных документов требованиям, установленным настоящими Правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z102" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представление организацией недостоверных сведений о своей деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z103" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нарушение прав и законных интересов детей-сирот, детей, оставшихся без попечения родителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z104" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) неустранение в течение одного месяца нарушений, повлекших приостановление действия решения об аккредитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z105" w:id="100"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z105" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) прекращение деятельности организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z106" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Организация, получившая решение об отказе в аккредитации, повторно обращается в Комитет по истечении шести месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z107" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Для продления срока аккредитации организация подает заявление о продлении срока в Комитет не позднее, чем за тридцать календарных дней до истечения срока аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z108" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление о продлении срока аккредитации организации рассматривается Комитетом в течение десяти рабочих дней со дня принятия заявления. Мотивированное решение о продлении либо об отказе в продлении срока аккредитации организации принимается Комитетом и направляется организации в течение пяти рабочих дней со дня принятия решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z109" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Срок аккредитации организации продлевается автоматически по истечении срока, предусмотренного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, в случае, если организацией были соблюдены все требования, установленные законодательством Республики Казахстан, в течение одного года после первой аккредитации организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z110" w:id="105"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z110" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Комитетом рассматривается вопрос приостановления действия аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z111" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При устранении нарушений, повлекших приостановление аккредитации организации, в течение одного месяца его действие возобновляется Комитетом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z112" w:id="107"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z112" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в установленный срок нарушения (обстоятельства), повлекшие за собой приостановление деятельности организации, не будут устранены, Комитетом принимается решение о прекращении действия деятельности организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z113" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Решение о досрочном прекращении деятельности организации, продлении его деятельности принимается Комитетом в течение десяти рабочих дней со дня его принятия с обоснованием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z114" w:id="109"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z114" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Деятельность организации прекращается в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z115" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не осуществления деятельности по содействию в устройстве детей-сирот, детей, оставшихся без попечения родителей, на воспитание в семьи в соответствии с учредительными документами организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z116" w:id="111"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z116" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) неустранения в течение одного месяца нарушений, повлекших приостановление действия решения об аккредитации организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z117" w:id="112"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z117" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставления организацией заявления о прекращении деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z118" w:id="113"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z118" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) истечения срока действия решения об аккредитации организации и невозможности продления срока аккредитации на новый срок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z119" w:id="114"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z119" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Вопросы прекращения деятельности организации рассматриваются Комитетом в течение десяти рабочих дней со дня обнаружения (возникновения) обстоятельств, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z120" w:id="115"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z120" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Организация уведомляется Комитетом в течение пяти рабочих дней после принятия мотивированного решения о приостановлении или прекращении деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z121" w:id="116"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z121" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Решение об аккредитации, приостановлении и прекращении деятельности организации распространяется уполномоченным органом в области защиты прав детей Республики Казахстан путем размещения решения на официальном интернет-ресурсе Комитета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z122" w:id="117"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z122" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. В случае изменения фамилии, имени, отчества руководителя организации и (или) наименования, организационно-правовой формы юридического лица, аккредитованные организация подают заявление в Комитет о переоформлении решения об аккредитации с приложением документов, подтверждающих указанные сведения, и документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z123" w:id="118"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z123" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Комитет в течение пяти рабочих дней со дня поступления соответствующего письменного заявления переоформляет решение об аккредитации организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z124" w:id="119"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z124" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом ранее выданное решение об аккредитации организации признается утратившим силу и возвращается в Комитет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9455,68 +10099,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>без сокращений, с указанием</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контактных телефонов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас рассмотреть представленные документы на предмет возможности аккредитации организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10017,31 +10661,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>