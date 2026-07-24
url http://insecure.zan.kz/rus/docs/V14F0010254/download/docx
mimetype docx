--- v0 (2025-11-26)
+++ v1 (2026-07-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e978875" w14:textId="e978875">
+    <w:p w14:paraId="2a167b9" w14:textId="2a167b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,150 +133,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 30)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О ветеринарии", подпунктом 1) </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" </w:t>
+        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О ветеринарии", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и подпунктом 4) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 19.04.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 130</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -845,134 +845,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила выдачи разрешения на экспорт, импорт и транзит перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 30)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О ветеринарии" (далее – Закон), подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах), подпунктом 4) пункта 1 </w:t>
+        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О ветеринарии" (далее – Закон), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах), подпунктом 4) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях), </w:t>
-[...39 lines deleted...]
-        <w:t>, предъявляемыми к товарам, подлежащим ветеринарному контролю (надзору) (далее – Единые ветеринарные (ветеринарно-санитарные) требования), утвержденными решением Комиссии Евразийского экономического союза от 18 июня 2010 года № 317 "О применении ветеринарно-санитарных мер в Евразийском экономическом союзе", и определяют порядок выдачи разрешения на экспорт, импорт и транзит перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях), Положением о едином порядке осуществления ветеринарного контроля (надзора) на таможенной границе Евразийского экономического союза и на таможенной территории Евразийского экономического союза (далее – Положение) и Едиными ветеринарными (ветеринарно-санитарными) требованиями, предъявляемыми к товарам, подлежащим ветеринарному контролю (надзору) (далее – Единые ветеринарные (ветеринарно-санитарные) требования), утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>решением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Комиссии Евразийского экономического союза от 18 июня 2010 года № 317 "О применении ветеринарно-санитарных мер в Евразийском экономическом союзе", и определяют порядок выдачи разрешения на экспорт, импорт и транзит перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1005,100 +1047,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) территориальные подразделения ведомства – территориальные подразделения, расположенные на соответствующих административно-территориальных единицах (область, район, города областного, республиканского значения, столица);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме.</w:t>
+      3) веб-портал "цифрового правительства" (далее – портал) – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом и.о. Министра сельского хозяйства РК от 23.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1425,618 +1487,620 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок выдачи разрешения на экспорт, импорт перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Физические и юридические лица (далее – услугополучатели) для получения разрешения на экспорт, импорт перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории до предполагаемого начала перемещения представляют через портал заявление по форме согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Физические и юридические лица (далее – услугополучатели) для получения разрешения на экспорт, импорт перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории до предполагаемого начала перемещения представляют через портал заявление по форме согласно приложению 3 к настоящим Правилам в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z302" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление предоставляется по месту нахождения объекта производства, осуществляющего выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организации по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок, с которого (на который) планируется экспорт (импорт) перемещаемых (перевозимых) объектов.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Справка о регистрации (перерегистрации) юридического лица, сведения о документе, удостоверяющем личность физического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из государственных цифровых систем, используемых для оказания государственной услуги, либо из сервиса цифровых документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информационное взаимодействие портала и цифровых систем осуществляется в соответствии с цифровым законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После подачи заявления в "личном кабинете" услугополучателя на портале отображается статус о принятии запроса для оказания государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Срок выдачи разрешения на экспорт, импорт перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории, либо мотивированного отказа в оказании государственной услуги составляет 2 (два) рабочих дня, разрешения, требующего транзитного согласования со службами других государств на транзитный провоз перемещаемого (перевозимого) объекта – 30 (тридцать) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z303" w:id="19"/>
-[...15 lines deleted...]
-      Сведения о документе, удостоверяющем личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из соответствующих государственных информационных систем, используемых для оказания государственной услуги, либо из сервиса цифровых документов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обращения услугополучателя после 17.00 часов, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Работник канцелярии территориального подразделения ведомства осуществляет регистрацию заявления в течение 30 (тридцати) минут с момента поступления и направляет руководителю территориального подразделения ведомства для определения ответственного исполнителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z304" w:id="20"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации".</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ответственный исполнитель территориального подразделения ведомства в течение 1 (одного) рабочего дня с момента поступления заявления проверяет полноту и достоверность представленных данных (сведений) в заявлении и, в случае установления факта неполноты и недостоверности представленных данных (сведений), подготавливает и направляет в ведомство посредством цифровой системы "Единая автоматизированная система управления отраслями агропромышленного комплекса "е-Аgriculture" (далее – цифровая система) основания для мотивированного отказа в оказании государственной услуги по форме согласно приложению 4 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z305" w:id="21"/>
-[...15 lines deleted...]
-      После подачи заявления в "личном кабинете" услугополучателя на портале отображается статус о принятии запроса для оказания государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления услугополучателем полных и достоверных данных (сведений), ответственный исполнитель территориального подразделения ведомства в течение 1 (одного) рабочего дня с момента поступления заявления вносит данные (сведения) из заявления в цифровую систему, и направляет в ведомство посредством цифровой системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ответственный работник ведомства в течение 1 (одного) рабочего дня рассматривает в цифровой системе данные (сведения) из заявления услугополучателя, и проверяет их на соответствие требованиям пункту 13 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При транзитном согласовании со службами других государств на транзитный провоз перемещаемого (перевозимого) объекта, ответственный работник ведомства в течение 1 (одного) рабочего дня подготавливает и направляет письмо службам других государств на транзитный провоз перемещаемого (перевозимого) объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.01.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 15</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ответственный работник ведомства в течение срока, указанного в пункте 10 настоящих Правил, подготавливает и направляет услугодателю проект разрешения на импорт, экспорт перемещаемого (перевозимого) объекта с учетом оценки эпизоотической ситуации на соответствующей территории, либо проект мотивированного отказа в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...115 lines deleted...]
-      8. Работник канцелярии территориального подразделения ведомства осуществляет регистрацию заявления в течение 30 (тридцати) минут с момента поступления и направляет руководителю территориального подразделения ведомства для определения ответственного исполнителя.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Услугодатель принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
-[...260 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выдает разрешение на экспорт, импорт перемещаемого (перевозимого) объекта с учетом оценки эпизоотической ситуации на соответствующей территории в случае соответствия пункту 13 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2128,294 +2192,246 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12-1. Исключен приказом Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Разрешение на экспорт перемещаемых (перевозимых) объектов выдается с учетом оценки эпизоотической ситуации на соответствующей территории при:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      благополучии места происхождения (нахождения) перемещаемого (перевозимого) объекта по инфекционным болезням животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствии ветеринарно-санитарным требованиям страны-импортера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствии временных ветеринарно-санитарных мер в отношении перемещаемого (перевозимого) объекта страной-импортером.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разрешение на импорт перемещаемого (перевозимого) объекта с учетом оценки эпизоотической ситуации на соответствующей территории выдается при:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствии ограничительных мер в отношении отдельных стран (регионов стран), в связи с неблагополучием по инфекционным болезням животных в соответствии со стандартами, рекомендациями и руководствами Кодекса здоровья наземных животных и Кодекса здоровья водных животных Международного эпизоотического бюро, Соглашением Всемирной торговой организации по применению санитарных и фитосанитарных мер, которые подтверждены, в том числе через связь с компетентными органами третьих стран;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...77 lines deleted...]
-      13. Разрешение на экспорт перемещаемых (перевозимых) объектов выдается с учетом оценки эпизоотической ситуации на соответствующей территории при:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствии ветеринарно-санитарным требованиям, установленным правовыми актами Евразийского экономического союза, национальным законодательством Республики Казахстан или ветеринарно-санитарным требованиями согласно двухсторонним ветеринарным сертификатам, отличающимся от форм Единых ветеринарных сертификатов на ввозимые на таможенную территорию Евразийского экономического союза подконтрольные товары из третьих стран, утвержденных решением Комиссии Таможенного союза от 7 апреля 2011 года № 607, при наличии таковых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       наличии организации или лица в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2430,294 +2446,294 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и лиц, осуществляющих производство, переработку и (или) хранение подконтрольных товаров, ввозимых на таможенную территорию Таможенного союза, утвержденном решением Комиссии Таможенного союза от 17 августа 2010 года № 342 "О вопросах в сфере ветеринарного контроля (надзора) в Таможенном союзе", в соответствии с мерами регулирования, применяемыми согласно Единым ветеринарным (ветеринарно-санитарным) требованиям, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о едином порядке проведение совместных проверок объектов и отбора проб (образцов) товаров (продукции), подлежащих ветеринарному контролю (надзору), утвержденным Решением Совета Евразийской экономической комиссии от 9 октября 2014 года № 94 (если требуется положениями Евразийского экономического союза);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствии временных ограничений в отношении отдельного предприятия-экспортера (группы предприятий-экспортеров), указанного в заявлении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствии ограничительных мероприятий, карантина на территории Республики Казахстан, на которую планируется ввоз или через территорию которой проходит маршрут следования подконтрольных товаров (в случае, если соответствующие подконтрольные товары могут являться носителями (переносчиками) болезни, в отношении которой введены ограничительные мероприятия, карантин);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      благополучии эпизоотической ситуации страны-экспортера, страны-импортера по инфекционным болезням животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Услугодатель отказывает в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Срок действия разрешения на экспорт, импорт перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории составляет календарный год в объемах, определенных в разрешении на импорт/экспорт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Ответственный работник ведомства информирует посредством портала:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      отсутствии временных ограничений в отношении отдельного предприятия-экспортера (группы предприятий-экспортеров), указанного в заявлении;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соответствующее территориальное подразделение ведомства, ветеринарный контрольный пост о выдаче разрешения на экспорт и импорт перемещаемого (перевозимого) объекта с учетом оценки эпизоотической ситуации для сверки номера разрешения на экспорт, импорт перемещаемого (перевозимого) объекта на ветеринарном сертификате;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      отсутствии ограничительных мероприятий, карантина на территории Республики Казахстан, на которую планируется ввоз или через территорию которой проходит маршрут следования подконтрольных товаров (в случае, если соответствующие подконтрольные товары могут являться носителями (переносчиками) болезни, в отношении которой введены ограничительные мероприятия, карантин);</w:t>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соответствующее территориальное подразделение ведомства для внесения номера разрешения на экспорт, импорт перемещаемого (перевозимого) объекта в ветеринарном сертификате с указанием даты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      благополучии эпизоотической ситуации страны-экспортера, страны-импортера по инфекционным болезням животных.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выданные разрешения на экспорт, импорт перемещаемого (перевозимого) объекта с учетом оценки эпизоотической ситуации направляются на внешнюю границу Евразийского экономического союза посредством портала "Ветеринарная безопасность перевозимой продукции Евразийского экономического союза".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...181 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Лишение (отзыв), приостановление, возобновление и прекращение действия разрешения на экспорт, импорт перемещаемого (перевозимого) объекта с учетом оценки эпизоотической ситуации на соответствующей территории осуществляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2752,249 +2768,309 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 </w:t>
+      18. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной цифровой системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в цифровую систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок выдачи разрешения на транзит перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Транзит через таможенную территорию Евразийского экономического союза животных и сырья животного происхождения осуществляется по разрешению на транзит, выданному государством-членом Евразийского экономического союза через пункт пропуска, которого предполагается пересечение таможенной границы Евразийского экономического союза при ввозе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Транзит других видов подконтрольных государственному ветеринарно-санитарному контролю и надзору перемещаемых (перевозимых) объектов осуществляется без разрешений уполномоченных органов государств-членов Евразийского экономического союза в соответствии с пунктом 7.1 Положения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Получение разрешений на транзит через третьи государства (за пределами государств-членов Евразийского экономического союза) осуществляется заблаговременно владельцем подконтрольного товара.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Оформление разрешения на транзит перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории осуществляется на основании письма уполномоченного органа в области ветеринарии страны-импортера или страны-экспортера о выдаче разрешения на транзит перемещаемых (перевозимых) объектов через территорию Республики Казахстан в ведомство с указанием сведений, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Работник канцелярии ведомства осуществляет прием и регистрацию письма с указанием даты приема и времени приема письма в день его поступления, и направляет руководителю ведомства, которым назначается ответственный исполнитель ведомства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения уполномоченного органа в области ветеринарии страны-импортера или страны-экспортера после 17.00 часов, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием письма осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3031,230 +3107,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Письмо уполномоченного органа в области ветеринарии страны-импортера или страны-экспортера о выдаче разрешения на транзит перемещаемых (перевозимых) объектов через территорию Республики Казахстан содержит следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z307" w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z307" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование грузоотправителя (для юридических лиц – наименование, страна, регион, район, адрес объекта производства, для физических лиц, осуществляющих транспортировку (перемещение) перемещаемых (перевозимых) объектов – фамилия, имя, отчество (при его наличии), страна, регион, район, адрес объекта производства);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z308" w:id="58"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z308" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование предприятия-производителя (название предприятия, страна, регион, район, адрес);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z309" w:id="59"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z309" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование перемещаемого (перевозимого) объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z310" w:id="60"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z310" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) количество перемещаемого (перевозимого) объекта и единицы его измерения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z311" w:id="61"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z311" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) страна-экспортер или импортер и страна происхождение перемещаемого (перевозимого) объекта; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z312" w:id="62"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z312" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) вид транспорта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z313" w:id="63"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z313" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) перечень пунктов пропуска через Государственную границу Республики Казахстан, через которые будут осуществляться ввоз и вывоз перемещаемого (перевозимого) объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z314" w:id="64"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z314" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) маршрут следования, остановок, перегрузок, мест кормления (поения) животных, условия провоза (перегона), согласованного с главным государственным ветеринарно-санитарным инспектором или его заместителями соответствующей административно-территориальной единицы, через территории которой осуществляется транзит перемещаемого (перевозимого) объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3273,150 +3349,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Разрешение на транзит перемещаемых (перевозимых) объектов выдается с учетом оценки эпизоотической ситуации на соответствующей территории при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       благополучии эпизоотической ситуации места происхождения (нахождения) и/или следования перемещаемого (перевозимого) объекта по инфекционным болезням животных, определенными Кодексом здоровья наземных животных и Кодексом здоровья водных животных Международного эпизоотического бюро, и входящим в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> особо опасных болезней животных, профилактика, диагностика и ликвидация которых осуществляется за счет бюджетных средств, утвержденный приказом Министра сельского хозяйства Республики Казахстан от 30 октября 2014 года № 7-1/559 "Об утверждении нормативных правовых актов в области ветеринарии" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9891) (далее – Перечень особо опасных болезней);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствии ограничения ввоза перемещаемых (перевозимых) объектов в страну назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Ответственный исполнитель ведомства в течение 1 (одного) рабочего дня проверяет полноту и достоверность представленных сведений, указанных в пункте 22 настоящих Правил, а также соответствие перемещаемого (перевозимого) объекта пункту 23 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае установления факта полноты и достоверности сведений, указанных в письме, и соответствия пункту 23 настоящих Правил, ответственный исполнитель ведомства в течение 1 (одного) рабочего дня оформляет разрешение на транзит перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3473,70 +3549,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Ответственный исполнитель ведомства направляет уполномоченному органу в области ветеринарии страны-импортера или страны-экспортера в форме электронного документа разрешение на транзит перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории, либо мотивированный отказ, за подписью Главного государственного ветеринарно-санитарного инспектора Республики Казахстан или его заместителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3555,70 +3631,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Срок рассмотрения письма и выдачи разрешения или мотивированного отказа составляет 2 (два) рабочих дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3637,90 +3713,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Срок действия разрешения на транзит перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории составляет не более 60 (шестидесяти) календарных дней со дня его выдачи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Главный государственный ветеринарно-санитарный инспектор Республики Казахстан или его заместитель отказывает в выдаче разрешения на транзит перемещаемого (перевозимого) объекта с учетом оценки эпизоотической ситуации на соответствующей территории при несоответствии требованиям, указанным в пункте 23 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3739,108 +3815,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Ответственный исполнитель ведомства информирует соответствующее территориальное подразделение ведомства, ветеринарный контрольный пост о выдаче разрешения на транзит перемещаемого (перевозимого) объекта с учетом оценки эпизоотической ситуации на соответствующей территории для сверки номера разрешения на транзит перемещаемого (перевозимого) объекта на ветеринарном сертификате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z88" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z89" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя уполномоченного органа в области ветеринарии, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3897,230 +3973,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Жалоба услугополучателя в соответствии с пунктом 2 статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z91" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом в области ветеринарии – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z92" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z93" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Срок рассмотрения жалобы уполномоченным органом в области ветеринарии, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с пунктом 4 статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z94" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z95" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z96" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z97" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4365,138 +4441,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="84"/>
+    <w:bookmarkStart w:name="z100" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешение на экспорт и импорт перемещаемых (перевозимых) объектов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>с учетом оценки эпизоотической ситуации на соответствующей территории</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z315" w:id="85"/>
+      <w:bookmarkStart w:name="z315" w:id="78"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи разрешения от "___" ___________ 20 _____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии) физического лица либо наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5980,104 +6056,2075 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>эпизоотической ситуации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на соответствующей территории</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z300" w:id="86"/>
+    <w:bookmarkStart w:name="z300" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача разрешения на экспорт и импорт перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.01.2025 </w:t>
+      Сноска. Приложение 2 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 15</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги: Выдача разрешения на экспорт и импорт перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Главный государственный ветеринарно-санитарный инспектор Республики Казахстан или его заместители (далее – услугодатель).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Способы предоставления государственной услуги </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Веб-портал "цифрового правительства" www.egov.kz (далее – портал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Разрешение на экспорт и импорт перемещаемых (перевозимых) объектов – 2 (два) рабочих дня. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешение, требующее транзитного согласования со службами других государств на транзитный провоз перемещаемого (перевозимого) объекта – 30 (тридцать) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная (частично цифровизированная).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешение на экспорт и импорт перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории, либо мотивированный отказ в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесплатно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после 17.00 часов, в выходные и праздничные дни в соответствии с трудовым законодательством Республики Казахстан, прием заявления осуществляются следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) услугодателя – с понедельника по пятницу включительно с 9.00 по 17.00 часов, с перерывом на обед с 13.00 по 14.30 часов, за исключением выходных и праздничных дней в соответствии с трудовым законодательством Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае поступления заявления после 17.00 часов, кроме выходных (суббота и воскресенье) и праздничных дней, государственная услуга оказывается следующим рабочим днем.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Заявление по форме согласно приложению 3 к Правилам выдачи разрешения на экспорт, импорт и транзит перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 9 декабря 2014 года № 16-04/647 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10254) (далее – Правила) в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Справка о регистрации (перерегистрации) юридического лица, сведения о документе, удостоверяющем личность физического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из государственных цифровых систем, используемых для оказания государственной услуги, либо из сервиса цифровых документов. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Истребование от услугополучателей документов, которые могут быть получены из цифровых систем, не допускается.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на интернет-ресурсе Министерства: www.gov.kz. Единый контакт-центр: 1414, 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам выдачи разрешения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на экспорт, импорт и транзит</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>перемещаемых (перевозимых)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектов с учетом оценки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>эпизоотической ситуации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на соответствующей территории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в ________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(услугодатель)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от ________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(для юридических лиц: полное</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наименование,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бизнес-идентификационный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номер, для физических лиц,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществляющих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>транспортировку (перемещение)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>перемещаемых (перевозимых)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектов: фамилия, имя,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчество (при его наличии),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуальный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>абонентский номер телефона)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z192" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z193" w:id="81"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прошу Вас выдать разрешение на __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(экспорт/импорт нужное указать)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6128,2013 +8175,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
-[...1961 lines deleted...]
-              <w:t>
 Наименование перемещаемого (перевозимого) объекта.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9595,51 +9679,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цели экспорта, импорта (цели определены в информационной системе).</w:t>
+Цели экспорта, импорта (цели определены в цифровой системе).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9703,72 +9787,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения (далее – СИТЕС), в случае вывоза живых животных, охотничьих трофеев или легко узнаваемой от них части, или производного (деривата), в том числе тех, которые по документам, упаковочному ярлыку или маркировке, или по иным признакам являются или могут являться частями или производными (дериватами) животных, находящихся под угрозой исчезновения и подпадающих под действие СИТЕС.</w:t>
+              <w:t>
+Даты и номера разрешения на ввоз на территорию Республики Казахстан или вывоз с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения (далее – СИТЕС), в случае вывоза живых животных, охотничьих трофеев или легко узнаваемой от них части, или производного (деривата), в том числе тех, которые по документам, упаковочному ярлыку или маркировке, или по иным признакам являются или могут являться частями или производными (дериватами) животных, находящихся под угрозой исчезновения и подпадающих под действие СИТЕС.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9850,51 +9914,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При экспорте ветеринарных препаратов, кормовых добавок организаций-производителей с указанием страны происхождения и номер регистрационного удостоверения ветеринарных препаратов или кормовых добавок (дата регистрации, перерегистрации).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>При импорте ветеринарных препаратов, кормовых добавок организаций-производителей с указанием страны происхождения и номер регистрационного удостоверения ветеринарных препаратов или кормовых добавок (дата регистрации, перерегистрации)/документа подтверждающего регистрацию в государстве-члене Евразийского экономического союза (дата регистрации, перерегистрации, наименование государства-члена Евразийского экономического союза) ***.</w:t>
+              <w:t>
+При импорте ветеринарных препаратов, кормовых добавок организаций-производителей с указанием страны происхождения и номер регистрационного удостоверения ветеринарных препаратов или кормовых добавок (дата регистрации, перерегистрации)/документа подтверждающего регистрацию в государстве-члене Евразийского экономического союза (дата регистрации, перерегистрации, наименование государства-члена Евразийского экономического союза) ***.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10330,666 +10395,172 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z316" w:id="88"/>
-[...95 lines deleted...]
-        <w:t xml:space="preserve">подлежащих ветеринарному контролю (надзору), утвержденных </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Подтверждаю согласие о недопущении вывоза в государства-члены Евразийского экономического союза перемещаемого (перевозимого) объекта, ввезенного в Республику Казахстан из третьих стран (государства, не являющиеся членами Евразийского экономического союза) по требованиям, отличающихся от Единых ветеринарных (ветеринарно-санитарных) требований, предъявляемых к товарам, подлежащих ветеринарному контролю (надзору), утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Комиссии</w:t>
-[...206 lines deleted...]
-        <w:t xml:space="preserve">и кормовых добавок, утвержденными </w:t>
+        <w:t xml:space="preserve"> Комиссии Евразийского экономического союза от 18 июня 2010 года № 317 "О применении ветеринарно-санитарных мер в Евразийском экономическом союзе" и произведенной от них продукции ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ (дата подачи заявления) (фамилия, имя, отчество (при его наличии), телефон) (электронная цифровая подпись) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: * указывается учетный номер, присвоенный в соответствии с Правилами присвоения учетных номеров объектам производства, осуществляющим выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра сельского хозяйства</w:t>
-[...271 lines deleted...]
-        <w:t>наименование государства-члена Евразийского экономического союза).</w:t>
+        <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 23 января 2015 года № 7-1/37 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10466);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** для товаров с Кодом Товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза подконтрольного товара из 1001 19 000 0, из 1001 99 000 0, из 1002 90 000 0, из 1003 90 000 0, из 1004 90 000 0, из 1005 90 000 0, из 1201 90 000 0, 2309 (фуражное зерно) при экспорте не требуется указание грузополучателя, кроме сведений о стране-импортере;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *** для проведения государственной регистрации ветеринарного препарата, кормовой добавки, не зарегистрированных в Республике Казахстан и в государствах-членах Евразийского экономического союза, допускается ввоз ветеринарных препаратов, кормовых добавок в количестве и объеме, необходимом для проведения их апробации, регистрационных испытаний без указания номера регистрационного удостоверения ветеринарных препаратов или кормовых добавок (дата регистрации, перерегистрации)/документа, подтверждающего регистрацию в государстве-члене Евразийского экономического союза (дата регистрации, перерегистрации, наименование государства-члена Евразийского экономического союза).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11209,80 +10780,80 @@
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z283" w:id="90"/>
+          <w:bookmarkStart w:name="z283" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Наименование Уполномоченного органа]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11358,288 +10929,288 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование Уполномоченного органа ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z287" w:id="91"/>
+    <w:bookmarkStart w:name="z287" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ в оказании государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z288" w:id="92"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z288" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи: [Дата выдачи]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z289" w:id="93"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z289" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Наименование услугополучателя]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z290" w:id="94"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z290" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место регистрации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z291" w:id="95"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z291" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область: [Область]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z292" w:id="96"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z292" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Район: [Район]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z293" w:id="97"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z293" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город\населенный пункт: [Город\населенный пункт]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z294" w:id="98"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z294" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [индивидуальный идентификационный номер/бизнес-идентификационный номер] [БИН/ИИН] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z295" w:id="99"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z295" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата государственной регистрации от [Дата]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z296" w:id="100"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z296" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Причина отказа: [Причина отказа]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z297" w:id="101"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z297" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Должность подписывающего услугодателя] [Фамилия, имя, отчество (при его наличии) подписывающего]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z298" w:id="102"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z298" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5651500" cy="1447800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -11887,51 +11458,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z320" w:id="103"/>
+    <w:bookmarkStart w:name="z320" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешение на транзит перемещаемых (перевозимых) объектов с учетом оценки</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -11940,109 +11511,109 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№____от "___" ______ 20 ___ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(номер дата выдачи разрешения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 4-1 в соответствии с приказом и.о. Министра сельского хозяйства РК от 23.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z321" w:id="104"/>
+      <w:bookmarkStart w:name="z321" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование грузоотправителя ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12660,55 +12231,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13034,31 +12605,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>