--- v0 (2025-12-30)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="88b53aa" w14:textId="88b53aa">
+    <w:p w14:paraId="495fa2c" w14:textId="495fa2c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -961,569 +961,1030 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z207" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z53" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок выдачи разрешений на пользование животным миром на территории Республики Казахстан (далее – государственная услуга) физическими и (или) юридическими лицами (далее – услугополучатель).</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z54" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z55" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) охота – вид специального пользования животным миром, при котором осуществляется изъятие видов животных, являющихся объектом охоты, из среды обитания;</w:t>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила выдачи разрешений на пользование животным миром (далее – Правила) разработаны в соответствии с подпунктом 59) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> закона Республики Казахстан "Об охране, воспроизводстве и использовании животного мира", подпунктом 4) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях", и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок выдачи разрешений на пользование животным миром на территории Республики Казахстан (далее – государственная услуга) физическими и (или) юридическими лицами (далее – услугополучатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z56" w:id="10"/>
+    <w:bookmarkStart w:name="z54" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ведомство в области охраны, воспроизводства и использования животного мира – Комитет лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан (далее – ведомство).</w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z57" w:id="11"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z55" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Разрешения на пользование животным миром (далее – разрешения) выдаются на следующие виды специального пользования животным миром:</w:t>
+      1) охота – вид специального пользования животным миром, при котором осуществляется изъятие видов животных, являющихся объектом охоты, из среды обитания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z58" w:id="12"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z56" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) охота;</w:t>
+      2) ведомство в области охраны, воспроизводства и использования животного мира – Комитет лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан (далее – ведомство).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z59" w:id="13"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z57" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) использование животных в научных, культурно-просветительских, воспитательных, эстетических целях, а также в целях предотвращения эпизоотии;</w:t>
+      3. Разрешения на пользование животным миром (далее – разрешения) выдаются на следующие виды специального пользования животным миром:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z60" w:id="14"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z58" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) использование видов животных в воспроизводственных целях.</w:t>
+      1) охота;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z61" w:id="15"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z59" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      2) использование животных в научных, культурно-просветительских, воспитательных, эстетических целях, а также в целях предотвращения эпизоотии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z60" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) использование видов животных в воспроизводственных целях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z61" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       4. Разрешения на охоту, на использование животных в научных, культурно-просветительских, воспитательных, эстетических целях, а также в целях предотвращения эпизоотии, использование видов животных в воспроизводственных целях выдаются в соответствии с утвержденными лимитами и в пределах установленных квот изъятия по формам согласно приложениям 1, 2, 3, к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z62" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z62" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z63" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z63" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственная услуга оказывается местными исполнительными органами, в пределах установленных лимитов и квот изъятия животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z64" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Услугодатель в течение трех рабочих дней с даты утверждения нормативного правового акта о внесении изменений и (или) дополнений в настоящие Правила направляет информацию о внесенных изменениях и (или) дополнениях оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z65" w:id="19"/>
+    <w:bookmarkStart w:name="z65" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в приложении 6 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z66" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Канцелярия услугодателя в день поступления документов осуществляет их прием, регистрацию и направляет на рассмотрение услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z67" w:id="21"/>
+    <w:bookmarkStart w:name="z67" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно статье 84 Трудового кодекса Республики Казахстан, прием документов осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z68" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z68" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель в течение 2 (двух) рабочих дней с момента регистрации документов, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z69" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z69" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае установления факта неполноты представленных документов, работник ответственного подразделения в указанный срок готовит и направляет мотивированный отказ в дальнейшем рассмотрении заявки в форме электронного документа, подписанного ЭЦП руководителя услугодателя в "личный кабинет" услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z70" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случае предоставления услугополучателем полного пакета документов услугодатель рассматривает заявку и прилагаемые к ней документов согласно пункта 8 настоящих Правил на предмет соответствия данных и сведений указанных в заявке и представленных документах, и в течение 1 (одного) рабочего дня с момента поступления заявки формирует разрешение либо мотивированный отказ в оказании государственной услуги в форме электронного документа, подписанного ЭЦП руководителя услугодателя и направляет в "личный кабинет" на Портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z71" w:id="25"/>
+    <w:bookmarkStart w:name="z71" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в приложении 6 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z72" w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z72" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении оснований для отказа в оказании государственной услуги в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z73" w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z73" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z74" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z74" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления. По результатам заслушивания услугодатель выдает положительный результат либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z75" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1538,249 +1999,332 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона "О государственных услугах" услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 8555).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z76" w:id="30"/>
+    <w:bookmarkStart w:name="z76" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z77" w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z77" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z78" w:id="32"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z79" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z80" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      11. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z81" w:id="35"/>
+    <w:bookmarkStart w:name="z79" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, может не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z82" w:id="36"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z80" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z83" w:id="37"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z81" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, может не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z84" w:id="38"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z82" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z83" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z84" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1930,494 +2474,494 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z87" w:id="39"/>
+      <w:bookmarkStart w:name="z87" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жергілікті атқарушы органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование местного исполнительного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесін пайдалануға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z89" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РҰҚСАТ № _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z90" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Разрешение на пользование животным миром (на охоту)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z91" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Берілді / выдано:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z92" w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(заңды тұлғаның атауы және бизнес-сәйкес тендіру нөмірі, жеке тұлғаның, тегі, аты, әкесінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аты (онын болған кезінде) және жеке сәйкес тендіру нөмірі/ наименование организации и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-идентификационный номер юридического лица, фамилия, имя, отчество (при его</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наличии) и индивидуальный идентификационный номер физического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z93" w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(жергілікті атқарушы органның атауы)</w:t>
+        <w:t xml:space="preserve">                   Аң аулау орны (аңшылық шаруашылығы, участке)/место охоты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(наименование местного исполнительного органа)</w:t>
-[...114 lines deleted...]
-        <w:t>(заңды тұлғаның атауы және бизнес-сәйкес тендіру нөмірі, жеке тұлғаның, тегі, аты, әкесінің</w:t>
+        <w:t xml:space="preserve">                                (охотничье хозяйство, участок)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>аты (онын болған кезінде) және жеке сәйкес тендіру нөмірі/ наименование организации и</w:t>
+      <w:bookmarkStart w:name="z94" w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Аулау мақсаты: (әуесқойлық (спорттық), кәсіпшілік аң аулау, олжалау/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бизнес-идентификационный номер юридического лица, фамилия, имя, отчество (при его</w:t>
+        <w:t xml:space="preserve">       цель изъятия: (любительская (спортивная), промысловая охота, добыча трофея)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z95" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>наличии) и индивидуальный идентификационный номер физического лица)</w:t>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z96" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z93" w:id="45"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________</w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z97" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   Аң аулау орны (аңшылық шаруашылығы, участке)/место охоты</w:t>
-[...127 lines deleted...]
-        </w:rPr>
         <w:t>
       Алып қойыл атын жануарлар объектілері/добываемые объекты животного мира</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="50"/>
+          <w:bookmarkStart w:name="z98" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жануар түрі/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид животного</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2619,70 +3163,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="51"/>
+          <w:bookmarkStart w:name="z99" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жыл "__" ___</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2716,221 +3260,221 @@
               </w:rPr>
               <w:t xml:space="preserve">с "__" ___ ___год </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по "__" __ ___год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="52"/>
+    <w:bookmarkStart w:name="z102" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні/дата выдачи "____" _____________ ________жыл/год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z103" w:id="53"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z103" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берген/выдал: ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z104" w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z104" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атқарушы органның мөрі/Место печати местного исполнительного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z105" w:id="55"/>
+      <w:bookmarkStart w:name="z105" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (Төменгі бөлігін аңшыға рұқсат берген ұйым толтырады/заполняется</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             организацией, получившей разрешение на пользование животным миром)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z106" w:id="56"/>
+      <w:bookmarkStart w:name="z106" w:id="50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аңшы/охотник ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (тегі, аты, әкесінің аты (болса) / (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z107" w:id="57"/>
+      <w:bookmarkStart w:name="z107" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аңшы куәлігі (сериясы, нөмірі, берілген күні)/удостоверение охотника (серия,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>номер, дата выдачи) ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -3097,239 +3641,239 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z110" w:id="58"/>
+      <w:bookmarkStart w:name="z110" w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование местного исполнительного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="59"/>
+    <w:bookmarkStart w:name="z111" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер: __________ Дата выдачи: ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z112" w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z112" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешение на пользование животным миром в научных, культурно-просветительских, воспитательных, эстетических целях, а также в целях предотвращения эпизоотии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z113" w:id="61"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z113" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдано: ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z114" w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z114" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вид пользования _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z115" w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z115" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цель изъятия ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z116" w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z116" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Способы изъятия _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z117" w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z117" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственные лица за использование разрешения: ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z118" w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z118" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень и количество объектов, планируемых для изъятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3622,190 +4166,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="67"/>
+    <w:bookmarkStart w:name="z119" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итоговая сумма уплаты______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z120" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z120" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Половозрастной состав (в случае необходимости): ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z121" w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z121" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок изъятия с: _______________ по ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z122" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z122" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Способ изъятия: ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z123" w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z123" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления отчета об использовании разрешения: _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z124" w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z124" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контроль возлагается на: ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z125" w:id="73"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z125" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное лицо: ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3955,239 +4499,239 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z128" w:id="74"/>
+      <w:bookmarkStart w:name="z128" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование местного исполнительного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="75"/>
+    <w:bookmarkStart w:name="z129" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер: __________ Дата выдачи: ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z130" w:id="76"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z130" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешение на пользование животным миром в воспроизводственных целях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z131" w:id="77"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z131" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдано: _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z132" w:id="78"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z132" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вид пользования _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z133" w:id="79"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z133" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цель изъятия ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z134" w:id="80"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z134" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Способы изъятия _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z135" w:id="81"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z135" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственные лица за использование разрешения: ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z136" w:id="82"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z136" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень и количество объектов, планируемых для изъятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4379,190 +4923,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="83"/>
+    <w:bookmarkStart w:name="z137" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итоговая сумма уплаты ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z138" w:id="84"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z138" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Половозрастной состав (в случае необходимости): _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z139" w:id="85"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z139" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок изъятия с: ________________________ по ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z140" w:id="86"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z140" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Способ изъятия: ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z141" w:id="87"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z141" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления отчета об использовании разрешения: __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z142" w:id="88"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z142" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контроль возлагается на: ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z143" w:id="89"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z143" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное лицо: ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4641,88 +5185,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>разрешений на пользование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>животным миром</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="90"/>
+    <w:bookmarkStart w:name="z145" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ставки платы за пользование животным миром</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z146" w:id="91"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z146" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ставки платы при проведении промысловой, любительской и спортивной охоты в Республике Казахстан составляют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13985,90 +14529,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,010</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="92"/>
+    <w:bookmarkStart w:name="z147" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Кроме видов, занесенных в Красную книгу Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z148" w:id="93"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z148" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ставки платы за пользование видами животных, используемых в иных хозяйственных целях (кроме охоты), составляют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16630,210 +17174,310 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="94"/>
+    <w:bookmarkStart w:name="z149" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z150" w:id="95"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z150" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Плата за пользование животным миром (далее – плата) взимается за пользование животным миром в порядке специального пользования животным миром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z151" w:id="96"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z151" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Плата за пользование редкими и находящимися под угрозой исчезновения видами животных устанавливается в каждом отдельном случае Правительством Республики Казахстан при выдаче разрешения на изъятие этих животных из природной среды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z152" w:id="97"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z152" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Плата не взимается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z153" w:id="98"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z153" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при изъятии из природной среды животных для целей мечения, кольцевания, переселения, искусственного разведения и скрещивания в научно-исследовательских и хозяйственных целях с последующим их выпуском в природную среду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z154" w:id="99"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z154" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при использовании объектов животного мира, являющихся собственностью физических и юридических лиц, разведенных искусственным путем и содержащихся в неволе и (или) полувольных условиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z155" w:id="100"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z155" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при изъятии видов животных, численность которых подлежит регулированию в целях охраны здоровья населения, предохранения от заболеваний сельскохозяйственных и других домашних животных, предотвращения ущерба окружающей среде, предупреждения опасности нанесения существенного ущерба сельскохозяйственной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z156" w:id="101"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z156" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Местные исполнительные органы ежеквартально, в срок не позднее 15 числа месяца, следующего за отчетным кварталом, представляют налоговым органам по месту своего нахождения сведения о плательщиках платы и объектах обложения по форме, установленной уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16983,64 +17627,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z159" w:id="102"/>
+      <w:bookmarkStart w:name="z159" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в_______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование услугодателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17235,299 +17879,299 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(бизнес-идентификационный номер,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>индивидуальный идентификационный номер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="103"/>
+    <w:bookmarkStart w:name="z160" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z161" w:id="104"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z161" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать "Разрешение на пользование животным миром" (на охоту, воспроизводственных целях, на использование животных в научных, культурно- просветительских, воспитательных, эстетических целях, а также в целях предотвращения эпизоотии) _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z162" w:id="105"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z162" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вид пользования ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z163" w:id="106"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z163" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цель изъятия _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z164" w:id="107"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z164" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Способы изъятия ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z165" w:id="108"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z165" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер и дата договора на ведение охотничьего хозяйства: ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z166" w:id="109"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z166" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственные лица за использование разрешения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z167" w:id="110"/>
+      <w:bookmarkStart w:name="z167" w:id="104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя, отчество (при его наличии), индивидуальный   идентификационный номер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z168" w:id="111"/>
+      <w:bookmarkStart w:name="z168" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список лиц, участвующих в изъятии объектов животного мира, за исключением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>охоты: ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии), индивидуальный идентификационный номер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="112"/>
+    <w:bookmarkStart w:name="z169" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень и количество объектов, планируемых для изъятия из среды обитания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17820,205 +18464,319 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="113"/>
+    <w:bookmarkStart w:name="z170" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общая стоимость (тенге) _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z171" w:id="114"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z171" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Половозрастной состав (в случае необходимости) __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z172" w:id="115"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z172" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сроки изъятия c _____________ по ______________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z173" w:id="116"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z173" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подтверждаю достоверность представленной информации и осведомлен об ответственности за представление недостоверных сведений в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z174" w:id="117"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z174" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z175" w:id="118"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z175" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата подачи заявления "__" ______________ 20 ____ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z176" w:id="119"/>
+      <w:bookmarkStart w:name="z176" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии), ЭЦП)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18141,70 +18899,70 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z178" w:id="120"/>
+          <w:bookmarkStart w:name="z178" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень основных требований к оказанию государственной услуги "Выдача разрешений на пользование животным миром"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18782,70 +19540,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z181" w:id="121"/>
+          <w:bookmarkStart w:name="z181" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разрешения на пользование животным миром выдаются на следующие виды специального пользования животным миром:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="121"/>
+          <w:bookmarkEnd w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18999,70 +19757,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z185" w:id="122"/>
+          <w:bookmarkStart w:name="z185" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственная услуга оказывается на платной/бесплатной основе.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19264,70 +20022,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z190" w:id="123"/>
+          <w:bookmarkStart w:name="z190" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодатель – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19425,70 +20183,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z192" w:id="124"/>
+          <w:bookmarkStart w:name="z192" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявка подается в форме электронного документа, удостоверенная электронно-цифровой подписью (далее – ЭЦП) услугополучателя при выдаче разрешений на пользование животным миром (на охоту, на использование животных в научных, культурно-просветительских, воспитательных, эстетических целях, а также в целях предотвращения эпизоотии, на использование видов животных в воспроизводственных целях) по форме согласно приложению 4 к настоящим Правилам.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19810,70 +20568,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z202" w:id="125"/>
+          <w:bookmarkStart w:name="z202" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20027,70 +20785,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="126"/>
+          <w:bookmarkStart w:name="z206" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" Портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -20138,55 +20896,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>