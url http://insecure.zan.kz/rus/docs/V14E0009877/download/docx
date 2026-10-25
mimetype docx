--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eafbfdb" w14:textId="eafbfdb">
+    <w:p w14:paraId="37e3e68" w14:textId="37e3e68">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3027,1160 +3027,1560 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z109" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) согласование проектов нормативных правовых актов и представление заключения по ним в пределах компетенции Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z110" w:id="109"/>
-[...15 lines deleted...]
-      77) осуществляет иные функции, предусмотренные законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77) исключен приказом Министра финансов РК от 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 639</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) проведение во взаимодействии с местными исполнительными органами Республики Казахстан мероприятий по подготовке к выполнению мобилизационных планов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) представление в уполномоченный орган в области мобилизационной подготовки информации о производственных, финансовых, складских возможностях организаций для установления мобилизационных заказов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) организация и проведение работы по бронированию военнообязанных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) обеспечение соблюдения законов и иных нормативных правовых актов Республики Казахстан в области мобилизационной подготовки и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) при объявлении мобилизации организация и обеспечение во взаимодействии с местными исполнительными органами Республики Казахстан проведения комплекса мероприятий по переводу организаций на режим военного положения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) разработка нормативных правовых актов в области мобилизационной подготовки и мобилизации в сферах, закрепленных за Комитетом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) внесение в уполномоченный орган в области мобилизационной подготовки предложений по совершенствованию мобилизационной подготовки и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) участие в проведении военно-экономических и командно-штабных учений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) осуществление иных функций, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказами и.о. Министра финансов РК от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1350</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 12.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 639</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Комитета при организации его деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Комитетом осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Руководитель Комитета назначается на должность и освобождается от должности Министром финансов Республики Казахстан, если иное не установлено законодательством Республики Казахстан. Руководители территориальных подразделений Комитета назначаются на должности и освобождаются от должностей руководителем Комитета в порядке, установленном законодательством Республики Казахстан.. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказами и.о. Министра финансов РК от 30.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1350</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра финансов РК от 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 639</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 12.01.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 10</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Комитета имеет заместителей, которые назначаются на должности и освобождаются от должностей руководителем Комитета в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра финансов РК от 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 639</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z117" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет обязанности своих заместителей, руководителей территориальных и структурных подразделений Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z118" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в соответствии с законодательством Республики Казахстан назначает на должности и освобождает от должностей заместителей руководителя Комитета, государственных служащих Комитета и руководителей территориальных подразделений Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z119" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в установленном законодательством порядке налагает дисциплинарные взыскания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z120" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утверждает положения о структурных подразделениях Комитета и его территориальных подразделениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z121" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утверждает штатное расписание Комитета в пределах лимита штатной численности Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z122" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в установленном порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования государственных служащих Комитета, руководителей территориальных подразделений Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z123" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) подписывает приказы Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z124" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) представляет Комитет во всех государственных органах и иных организациях в соответствии с законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z125" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) несет персональную ответственность по противодействию коррупции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z126" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z127" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий руководителя Комитета в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменением, внесенным приказом Министра финансов РК от 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 639</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z129" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Комитета при организации его деятельности</w:t>
-[...319 lines deleted...]
-      Исполнение полномочий руководителя Комитета в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z128" w:id="127"/>
-[...15 lines deleted...]
-      20. Руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z129" w:id="128"/>
+    <w:bookmarkStart w:name="z131" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z132" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z133" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z134" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
-[...59 lines deleted...]
-      22. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z133" w:id="132"/>
-[...15 lines deleted...]
-      23. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z134" w:id="133"/>
+    <w:bookmarkStart w:name="z136" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
+        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z135" w:id="134"/>
-[...15 lines deleted...]
-      24. Реорганизация и упразднение Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Акционерное общество "Информационно-учетный центр".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z136" w:id="135"/>
+    <w:bookmarkStart w:name="z138" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Перечень территориальных подразделений, находящихся в ведении Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z137" w:id="136"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменением, внесенным и.о. Министра финансов РК от 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1350</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="138"/>
+    <w:bookmarkStart w:name="z139" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Акмолинский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z140" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Актюбинский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z141" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Алматинский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z140" w:id="139"/>
-[...15 lines deleted...]
-      2. Актюбинский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Атырауский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z141" w:id="140"/>
-[...15 lines deleted...]
-      3. Алматинский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Восточно-Казахстанский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z142" w:id="141"/>
-[...15 lines deleted...]
-      4. Атырауский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жамбылский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z143" w:id="142"/>
-[...15 lines deleted...]
-      5. Восточно-Казахстанский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Западно-Казахстанский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z144" w:id="143"/>
-[...15 lines deleted...]
-      6. Жамбылский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Карагандинский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z145" w:id="144"/>
-[...15 lines deleted...]
-      7. Западно-Казахстанский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Костанайский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z146" w:id="145"/>
-[...15 lines deleted...]
-      8. Карагандинский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Кызылординский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z147" w:id="146"/>
-[...15 lines deleted...]
-      9. Костанайский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мангистауский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z148" w:id="147"/>
-[...15 lines deleted...]
-      10. Кызылординский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Туркестанский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z149" w:id="148"/>
-[...15 lines deleted...]
-      11. Мангистауский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Департамент государственного имущества и приватизации города Шымкент Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z150" w:id="149"/>
-[...15 lines deleted...]
-      12. Туркестанский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Павлодарский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z151" w:id="150"/>
-[...15 lines deleted...]
-      13. Департамент государственного имущества и приватизации города Шымкент Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Северо-Казахстанский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z152" w:id="151"/>
-[...15 lines deleted...]
-      14. Павлодарский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департамент государственного имущества и приватизации города Астаны Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z153" w:id="152"/>
-[...15 lines deleted...]
-      15. Северо-Казахстанский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент государственного имущества и приватизации города Алматы Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z154" w:id="153"/>
-[...15 lines deleted...]
-      16. Департамент государственного имущества и приватизации города Астаны Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Байконырский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z155" w:id="154"/>
-[...15 lines deleted...]
-      17. Департамент государственного имущества и приватизации города Алматы Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент государственного имущества и приватизации по области Абай Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z156" w:id="155"/>
-[...15 lines deleted...]
-      18. Байконырский департамент государственного имущества и приватизации Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент государственного имущества и приватизации по области Жетісу Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z157" w:id="156"/>
-[...15 lines deleted...]
-      19. Департамент государственного имущества и приватизации по области Абай Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент государственного имущества и приватизации по области Ұлытау Комитета государственного имущества и приватизации Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z158" w:id="157"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4560,31 +4960,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>