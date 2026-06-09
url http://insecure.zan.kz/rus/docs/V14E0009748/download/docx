--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3ae8041" w14:textId="3ae8041">
+    <w:p w14:paraId="cd57641" w14:textId="cd57641">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -949,132 +949,108 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Квитанция об уплате административного штрафа в порядке</w:t>
-[...23 lines deleted...]
-        <w:t>№ __________</w:t>
+        <w:t xml:space="preserve"> Квитанция об уплате административного штрафа в порядке сокращенного производства по делу об административном правонарушении № _______</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Форма квитанции - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 19.01.2023 </w:t>
+      Сноска. Форма квитанции - в редакции приказа Министра финансов РК от 10.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 46</w:t>
+        <w:t>№ 166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "_____" ______________ года _______________________</w:t>
+      "_____" ______________года _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(дата выдачи) (место выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1082,255 +1058,204 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о лице, в отношении которого возбуждено дело:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Фамилия, имя и отчество (при его наличии),</w:t>
-[...203 lines deleted...]
-        <w:t>ИИК* KZ24070105KSN0000000 БИК* Банка Бенефициара KKMFKZ2A</w:t>
+        <w:t>Фамилия, имя и отчество (при его наличии), (наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место жительства (юридический адрес) _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН*________________________________ БИН*_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар (орган государственных доходов): _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН* Бенефициара ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк Бенефициара: Комитет государственного казначейства Министерства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>финансов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИК* KZ24070105KSN0000000</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИК* Банка Бенефициара KKMFKZ2A</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1539,558 +1464,488 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Назначение платежа:</w:t>
-[...33 lines deleted...]
-        <w:t>серии ______________________ №________</w:t>
+      Назначение платежа: административный штраф по протоколу об административном</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>правонарушении серии ______________________ №_____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Орган уполномоченный рассматривать дело об административном правонарушении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
-[...50 lines deleted...]
-        <w:t>Срок уплаты штрафа до "_______"______________ года (включительно)</w:t>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Должность, фамилия имя и отчество (при его наличии), составившего протокол</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и выдавшего квитанцию_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок уплаты штрафа до "_______"______________года (включительно)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпись правонарушителя (представителя юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+        <w:t xml:space="preserve"> _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Корешок квитанции об уплате административного штрафа в порядке сокращенного</w:t>
+        <w:t xml:space="preserve"> Корешок квитанции об уплате административного штрафа в порядке</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>производства по делу об административном правонарушении №__________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+        <w:t>сокращенного производства по делу об административном правонарушении № _______</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "_____" ______________ года _______________________</w:t>
+      "_____" ______________года _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(дата выдачи) (место выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Должность, фамилия и инициалы лица, составившего протокол и выдавшего</w:t>
-[...16 lines deleted...]
-        <w:t>квитанцию ________________________________________________________</w:t>
+        <w:t>Должность, фамилия и инициалы лица, составившего протокол и выдавшего квитанцию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя и отчество (при его наличии), (наименование юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>Место жительства (юридический адрес) _______________________________</w:t>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место жительства (юридический адрес) ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Документ, удостоверяющий личность (номер и дата государственной регистрации):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование документа, серия, номер, дата выдачи, кем выдан)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ИИН*_______________________________________________________</w:t>
-[...118 lines deleted...]
-        <w:t>ИИК* KZ24070105KSN0000000 БИК* Банка Бенефициара KKMFKZ2A</w:t>
+        <w:t>ИИН*_________________________________ БИН*__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар (орган государственных доходов):______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН* Бенефициара _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк Бенефициара: Комитет казначейства Министерства финансов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИК* KZ24070105KSN0000000</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИК* Банка Бенефициара KKMFKZ2A</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2176,70 +2031,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-пятидесяти процентов (прописью)</w:t>
+Сумма цифрами в размере пятидесяти процентов (прописью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2391,85 +2228,102 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>811</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кодекса</w:t>
-[...33 lines deleted...]
-        <w:t>квитанцию получил ___________________________________________________</w:t>
+        <w:t xml:space="preserve"> Кодекса Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан об административных правонарушениях (далее – КоАП), мне разъяснены,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квитанцию получил</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись правонарушителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2479,266 +2333,281 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись лица, составившего протокол и выдавшего квитанцию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квитанция об уплате административного штрафа в порядке сокращенного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>производства по предписанию о необходимости уплаты штрафа № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "______"_______________года (дата выдачи)</w:t>
+      "______" _______________ года (дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сведения о лице, в отношении которого оформлено предписание:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя и отчество (при его наличии), (наименование юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________</w:t>
-[...84 lines deleted...]
-        <w:t>Банк Бенефициара: Комитет казначейства Министерства финансов</w:t>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место жительства (юридический адрес) _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН*_________________________ БИН*______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар (орган государственных доходов): _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН* Бенефициара ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк Бенефициара: Комитет государственного казначейства Министерства финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ИИК* KZ24070105KSN0000000 БИК* Банка Бенефициара KKMFKZ2A</w:t>
+        <w:t>ИИК* KZ24070105KSN0000000</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИК* Банка Бенефициара KKMFKZ2A</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2964,510 +2833,508 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Назначение платежа: административный штраф по предписанию о необходимости</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      уплаты штрафа № ______________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>Наименование органа, оформившего предписание ___________________________</w:t>
+        <w:t>уплаты штрафа №_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование органа, оформившего предписание ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с частью первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 811</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кодекса Республики Казахстан</w:t>
-[...101 lines deleted...]
-        <w:t>предписания о необходимости уплаты штрафа с квитанцией установленного образца</w:t>
+        <w:t xml:space="preserve"> КоАП, если административное</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>правонарушение зафиксировано сертифицированными специальными контрольно-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>измерительными техническими средствами и приборами, работающими</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в автоматическом режиме, лицо имеет право оплаты штрафа в размере пятидесяти</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>процентов от указанной суммы штрафа в течение семи суток с момента надлежащего</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>доставления предписания о необходимости уплаты штрафа с квитанцией установленного образца</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Корешок квитанции об уплате административного штрафа в порядке сокращенного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>производства по предписанию о необходимости уплаты штрафа № ________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+        <w:t>производства по предписанию о необходимости уплаты штрафа № _________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" ___________ года (дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Наименование органа, оформившего предписание _________________________</w:t>
+        <w:t>Наименование органа, оформившего предписание ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сведения о лице, в отношении которого оформлено предписание:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Фамилия, имя и отчество (при его наличии), (наименование юридического лица)</w:t>
-[...33 lines deleted...]
-        <w:t>Место жительства (юридический адрес) __________________________________</w:t>
+        <w:t>Фамилия, имя и отчество (при его наличии), (наименование юридического</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лица) __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место жительства (юридический адрес) ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Документ, удостоверяющий личность (номер и дата государственной регистрации):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________</w:t>
+        <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование документа, серия, номер, дата выдачи, кем выдан)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ИИН*_____________________________ БИН* ____________________________</w:t>
-[...50 lines deleted...]
-        <w:t>Банк Бенефициара: Комитет казначейства Министерства финансов</w:t>
+        <w:t>ИИН*_____________________________БИН* ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар (орган государственных доходов): _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН* Бенефициара ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк Бенефициара: Комитет государственного казначейства Министерства финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ИИК* KZ24070105KSN0000000 БИК* Банка Бенефициара KKMFKZ2A</w:t>
+        <w:t>ИИК* KZ24070105KSN0000000</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИК* Банка Бенефициара KKMFKZ2A</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3696,471 +3563,279 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с частью первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 811</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кодекса Республики Казахстан</w:t>
-[...118 lines deleted...]
-        <w:t xml:space="preserve">Согласно части второй </w:t>
+        <w:t xml:space="preserve"> КоАП, если административное правонарушение зафиксировано сертифицированными специальными контрольно-измерительными техническими средствами и приборами, работающими в автоматическом режиме, лицо имеет право оплаты штрафа в размере пятидесяти процентов от указанной суммы штрафа в течение семи суток с момента надлежащего доставления предписания о необходимости уплаты штрафа с квитанцией установленного образца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Согласно части второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 811</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кодекса Республики Казахстан</w:t>
-[...84 lines deleted...]
-        <w:t xml:space="preserve">Пересмотру не подлежат дела, рассмотренные по правилам </w:t>
+        <w:t xml:space="preserve"> КоАП в случае оплаты штрафа в размере пятидесяти процентов от указанной суммы штрафа в течение семи суток дело считается рассмотренным по существу, решение – вступившим в законную силу, а лицо – привлеченным к административной ответственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пересмотру не подлежат дела, рассмотренные по правилам </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, за исключением</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">случаев, предусмотренных </w:t>
+        <w:t xml:space="preserve">, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кодекса Республики Казахстан</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">Также, согласно части третьей </w:t>
+        <w:t xml:space="preserve"> КоАП.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Также, согласно части третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 811</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кодекса Республики Казахстан</w:t>
-[...84 lines deleted...]
-        <w:t>* Примечание:</w:t>
+        <w:t xml:space="preserve"> КоАП, в случае неиспользования или ненадлежащего использования права, предусмотренного частью первой настоящей статьи, производство по делу об административном правонарушении осуществляется в общем порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае неуплаты административного штрафа, в отношении должника применяются меры принудительного исполнения в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В отношении иностранцев и лиц без гражданства, покинувших Республику Казахстан без уплаты административного штрафа, принимаются меры о запрете на въезд в Республику Казахстан согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункту 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 22 Закона Республики Казахстан "О правовом положении иностранцев".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Примечание:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>КНП – код назначения платежа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4219,50 +3894,82 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ИИН – индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БИН – бизнес-идентификационный номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -4270,55 +3977,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>