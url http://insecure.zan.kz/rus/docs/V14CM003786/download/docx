--- v0 (2025-11-07)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="07ccb38" w14:textId="07ccb38">
+    <w:p w14:paraId="d4d39ed" w14:textId="d4d39ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>Об образовании избирательных участков на территории Шалкарского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение акима Шалкарского района Актюбинской области от 7 февраля 2014 года № 06. Зарегистрировано Департаментом юстиции Актюбинской области 3 марта 2014 года № 3786.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -541,68 +548,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Толепберген</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -701,9269 +690,10021 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Шалкарского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение – в редакции решения акима Шалкарского района Актюбинской области от 05.09.2025 </w:t>
+      Сноска. Приложение – в редакции решения акима Шалкарского района Актюбинской области от 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 485 Коммунальное государственное учреждение "Общеобразовательная средняя школа имени И. Ургенишбаева" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица Карагулина № 19.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Избирательный участок № 485 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа имени И.Ургенишбаева" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица Карагулина № 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица МПС: № 2, 2/2, 2/5, 2/6, 2/7, 2/8, 4, 4/1, 4/3, 4/4, 4/5, 4/9, 4/13, 6, 6/9, 8, 8/2, 8/3, 8/4, 10, 10/1, 10/4, 12, 12/1, 12/3, 14, 14/1, 14/2, 14/3, 16, 16/4, 18, 18/1, 18/3, 18/4, 18/5, 18/8, 20, 46, 46/1, 46/8, 48, 48/1, 48/6, 50, 50/1, 50/2, 50/4, 52, 52/2, 52/4, 52/18, 54, 56, 56/1,56/2, 58, 58/1, 58/2, 58/3, 58/4, 58/5, 58/7, 60, 60/1, 60/2, 60/3, 60/5, 60/6, 60/8, 62, 62/1, 62/2, 62/3, 62/4, 62/5, 62/6, 62/7, 62/8, 64, 64/1, 64/3, 64/4, 64/6, 64/7, 66, 66/1, 66/2, 66/3, 66/4, 66/6, 66/7, 66/8, 68, 68/1, 68/2, 68/3, 68/4,68/6, 70, 70/1, 70/5, 70/8, 72, 72/1, 72/5, 72/8, 74, 74/1, 76, 76/2, 78, 78/1, 80, 80/1, 80/2, 82, 82/2, 82/3, 82/4, 84, 84/3, 86, 86/2, 86/3, 86/4, 86/5, 86/7, 86/8, 86/11, 86/12, 86/14, 86/16, 88, 88/4, 88/5, 88/6, 88/9, 88/13, 88/15, 90, 90/1, 90/3, 90/5, 90/6, 90/7, 90/9, 90/11, 90/12, 90/14, 90/15, 90/16, 92, 92/1, 92/4/, 98, 98/1, 98/2, 98/3, 98/7, 98/8, 98/10, 98/11, 98/13, 98/14, 100, 100/1, 100/2, 100/3, 100/8, 100/9, 100/11, 100/13, 100/15, 100а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Карагулина: № 1, 1a, 2, 3, 3а, 4, 5, 5а, 6, 7, 8, 10, 11/2, 11/4, 11/7, 11/8, 11/9, 11/10, 11/12, 11/13, 11/13б, 11/14, 11 / 14а, 11/15, 11 / 15а, 11/16, 12, 13/1, 13/2, 13/3, 13/4, 13/5, 13/5а, 13/7, 13/9, 13/9б, 13/9в, 13/10, 13/11, 13/11а, 13/12, 13/13, 13/14, 13/15, 13/15а, 13/16, 13/17,13 / 17а, 13 / 17б, 13/18, 13/19, 13/20, 13/21, 13/22, 13/22б, 13/23, 13/24, 13/33, 13/34, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 46/6, 46/8, 46а, 46а/3, 48, 48/8, 50, 52, 54, 54/1, 54/2, 54/3, 54/4, 54/8, 54б, 56, 56/1, 56/2, 56/3, 56/4, 56/а, 57, 57/2, 58, 58/2, 58/3, 58/8, 58/11, 58/12, 58/13, 58/14, 58б, 59, 59а, 60, 60/2, 60/3, 60/4, 60/6, 60/9, 60/10, 60/12, 60/14, 60/16, 62, 62/1, 62/2, 62/4, 62/8, 62/9, 62/10, 62/13, 62/14, 62/15, 62/16, 64, 64б, 66, 68, 70, 72, 74, 78, 78/1, 78/2, 78/3, 80, 80а, 84, 88, 88/1, 88/2, 88/2, 88/3, 88/4, 88/5, 88/6, 88/7, 88/8, 88/9, 88/10, 88/11, 88/12, 88/13, 88/14, 88/15, 88/16, 88/17, 88/18, 88/19, 88/20, 88/21, 88/22, 88/23, 88/24, 88/25, 88/26, 88/27, 88/28, 88/29, 88/30, 88/31, 88/32, 88/33, 88/34, 88/35, 88/36, 88/37, 88/38, 88/39, 88/40, 88/41, 90, 100а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Е. Еримбетова: № 1, 1/2, 2/1, 2/2, 4, 5/1, 5/2, 6, 7/1, 7/2, 8, 9, 9а, 10, 11, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица О. Кулетова: № 1, 2, 2/1, 2/2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; Улица Жилкооперации: № 4, 4/2, 4/3, 4/4, 4/6, 4/7, 5, 5/1, 5/2, 5/3, 5/4, 5/5, 5/6, 6, 6/2, 6/3, 6/5, 6/6, 7, 7/1, 7/3, 7/5, 7/8, 8, 8/2, 8/3, 8/6, 8/7, 9, 9/1, 9/3, 9/5, 9/6, 9/7, 9/8, 10, 10/1, 10/3, 10/4, 10/6, 10/7, 11, 11/2, 11/3, 11/4, 11/6, 11/7, 11/8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ж. Таушанова: № 1, 1а, 1д, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 52б, 53, 54, 55, 56, 57, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Майская улица: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Сары Батак: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 52, 54, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жамбыла: № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Абая: № 1, 2, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Алтынсарина: № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19а, 20, 22, 24, 26, 28, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица С. Маманова: № 2, 3, 4, 5, 6, 7, 8, 9, 11, 11а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жылкаман батыра: № 1, 2, 3, 4, 5, 6, 7, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Достан би: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица С. Жаманкулова: № 1, 2, 3, 4, 5, 6, 7, 8, 9а, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Ауэзова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Тихонова: № 1, 2, 2а, 2б, 3, 4, 4/1, 4/2, 5, 6, 7, 8, 9, 9а, 10, 10/2, 10/5, 11, 12, 12а, 12/4, 13, 14, 15, 16, 16/1, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 41, 41а, 43, 51/2, 54, 54/1, 54/4, 54/6, 54/7, 54/9, 110.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 486</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица МПС: № 2 , 4, 6, 8, 10, 12, 14, 16, 18, 20, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 98, 100, 100а;</w:t>
-[...304 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 486 Коммунальное государственное учреждение "Шалкарский аграрно-технический колледж" государственного учреждения "Управление образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица Касипкерлик № 25.</w:t>
+      Коммунальное государственное учреждение "Шалкарский аграрно-технический колледж" государственного учреждения "Управление образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица Касипкерлик № 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Ауэзова: № 28, 28а, 28б, 29, 30, 31, 33, 35, 37, 39, 40, 41, 43, 45, 47, 47б, 48, 49, 51, 52, 53, 60, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Ахтанова: № 24, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 36а, 37, 38, 38а, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Байказак батыра: № 1, 2, 3 ,4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Амангельды: № 1, 2, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 41, 43, 45, 47, 49, 49а, 51, 53, 55, 59, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Достан би: № 31, 32, 34, 36, 38, 40, 40а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Е. Еримбетова: № 13, 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Тумалыколь: № 1, 2, 3, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 487</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица М. Ауезова: № 28, 28а, 28б, 29, 30, 31, 33, 35, 37, 39, 40, 41, 43, 45, 47, 48, 49, 52, 53, 60, 71;</w:t>
-[...106 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 487 Коммунальное государственное учреждение "Общеобразовательная средняя школа №6" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица А. Жангелдина № 89 а.</w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа №6" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица А. Жангелдина № 89а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица В. Цехановича: № 54, 54а, 54/1, 54/2, 56, 58, 60, 64, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Е. Батыргарина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 116/1, 116/2, 118/1, 118/2, 120, 120/1, 120/2, 134;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица И. Доценко: № 60, 62, 64, 66, 67, 68/1, 68/2, 69, 70, 70/2, 71, 72, 73, 74, 75, 76, 77, 78, 79, 81, 83, 83/1, 83/2, 85/1, 85/2, 87, 87/1, 87/2, 89, 89/1, 89/2, 91, 93, 95, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Жангельдина: № 55, 57, 59, 60, 62, 63, 64, 65, 66, 67, 68, 69, 70/1, 70/2, 72/1, 72/2, 73, 74/1, 74/2, 75, 76/1, 76/2, 76а / 1, 76а / 2, 77, 78, 79, 80, 81, 82, 83, 84, 85, 87, 89, 91, 93;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Достанулы: № 1, 2, 2а, 3, 4, 5, 6, 6а, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Кыз Жибек: № 1, 2, 3, 4, 5, 6, 7, 8, 8б, 10, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Переулок Жанакурылыс: № 1, 3, 4, 5, 6, 7, 7/1, 7/2, 8, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Монке би: № 46, 48, 50, 52, 56, 58, 64, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 79, 80, 81, 82, 83, 85, 87, 88, 88а, 89, 90, 91, 93, 95, 97, 99, 101, 101а, 103, 105а, 107;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Жалмаганбетова: № 40, 42, 43а, 44, 44/1, 44/2, 46, 48, 53, 53/5, 55, 55а, 57, 59, 61а / 2, 61а/8, 63, 63/1, 63/2, 63/3, 63/4, 63/5, 63/6, 63/8, 67, 69/1, 69/2, 69/3, 71, 73, 75, 77, 78, 81, 83/1, 83/2, 85, 85/1, 85/2, 85/9, 87, 89/1, 89/2, 91/1, 91/2, 91/3, 93/2, 93/3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Карашокат: № 1, 1а, 2, 3, 3/1, 3/2, 3а/1, 3а / 2, 4, 5,5а, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 15а, 16, 17, 20, 21, 22, 23, 24, 25, 27, 29, 33, 35, 36, 37а, 38, 39, 40, 43, 45, 46, 47, 48, 48а, 49, 50, 50а, 51, 52, 53, 54, 60, 61, 64, 66, 67, 68, 69, 70, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Шиликты: № 4/1, 4/2, 4/3, 4/4, 4/5, 4/6, 4/7, 4/8, 4/9, 4/10, 4/11, 4/12, 4/13, 4/14, 4/15, 4/16, 4/17, 4/18, 10, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Шуак: № 1, 2, 4, 6, 10, 13, 14, 14а, 16.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 488</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица В. Цехановича: № 54а, 54/1, 54/2, 56, 58, 60, 64, 81;</w:t>
-[...232 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 488 Коммунальное государственное учреждение "Специализированная детско-юношеская спортивная школа № 1 имени В. Н. Цехановича" государственного учреждения "Управление физической культуры и спорта Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица Карагулина № 9.</w:t>
+      Коммунальное государственное учреждение "Специализированная детско-юношеская спортивная школа № 1 имени В. Н. Цехановича" государственного учреждения "Управление физической культуры и спорта Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица Карагулина № 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица В. Цехановича: № 1, 3, 4, 7, 8, 9, 10, 13, 15, 17, 17/1, 18, 19, 20, 21, 22, 23, 26/1, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 57, 59, 61, 62, 63, 65, 67, 68, 69, 71, 73, 75, 77, 106, 108, 128, 128/1, 130/1, 130/2, 132/1, 132/2, 132а, 132 / 2а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица МПС: № 106/1, 106/2, 106/3, 106/4, 106/5, 106/6, 106/7, 106/8, 106/9, 106/10, 106/11, 106/12, 106/13, 106/14, 106/15, 106/16, 108/1, 108/3, 108/4, 108/5, 108/6, 108/8, 108/9, 108/10, 108/11, 108/12, 108/13, 108/14, 108/15, 108/16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица З. Мустафина: № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Питомник переулок: № 26/1, 26/2, 26/3, 28, 28/1, 28/2, 28/3, 28/4, 30/2, 30/4, 32/1, 32/3, 34/1, 34/2, 36/1, 36/2, 36/3, 36/4, 36а, 38, 38/1, 38/2, 38/3, 38/4, 40/1, 40/2, 41/1, 42/1, 42/2, 42/3, 42а, 42 / 2а, 112/1, 112/2, 114/1, 114/2, 122/1, 122/2, 124/1, 124/2, 129/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица И. Доценко: № 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 50, 52, 53, 54, 55, 57, 58, 59, 63, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Ахтанова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Арал: № 1, 2, 4, 5, 6, 7, 8, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Жангельдина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Монке би: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25а, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 49, 51, 53, 54, 55, 57, 59, 61, 63, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Жалмаганбетова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 25, 26, 26а, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35/1, 35/2, 35/3, 35/4, 35/5, 35/6, 35/7, 35/8, 35/9, 35/10, 35/11, 35/12, 35/13, 35/14, 35/15, 36, 36а, 36б, 37, 37а, 38, 39, 41, 43, 44а, 44/2, 45, 47, 49, 49а, 49б, 49/1, 49/2, 51, 53, 53а, 53б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица С. Жаманкулова: № 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жылкаман батыра: № 9, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 33а, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 55, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица С. Маманова: № 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 39, 39а, 39б, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Переулок Шокысу: № 2, 4, 5, 7, 7/1, 9, 132а.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 489</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица В. Цехановича: № 1, 3, 4, 7, 9, 10, 13, 15, 17, 18, 19, 20, 21, 22, 23, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 57, 59, 61, 63, 65, 67, 69, 71, 73, 77, 128/1, 130/1, 130/2, 132/1, 132/2, 132/2а;</w:t>
-[...250 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 489 Коммунальное государственное учреждение "Общеобразовательная средняя школа имени А. Жангелдина" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица Ю. Гагарина № 27.</w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа имени А. Жангелдина" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица Ю. Гагарина № 27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Улица Г. Резванова: № 1а, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10, 1/11, 1/12, 1/13, 1/14, 1/15, 1/16, 1/17, 1/18, 1/19, 1/20, 1/21, 1/22, 5, 5а, 7, 7а, 8,9, 10, 11, 12, 13, 13/4, 14, 16, 18, 20, 21, 21/1, 21/8, 21а, 21б, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 38, 39, 40, 42, 42б, 44, 49, 50/1, 50/2, 52/1, 52/,2 54/1, 54/2, 56/1, 56/2, 58, 58/1, 58/2, 58а, 60, 60/1, 60 / а, 60/2, 61, 61/1, 61/2, 62/1, 62/2, 62/3, 62/4, 64/4, 70/1, 70/2, 74/2, 76/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Улица Т. Алдиярова: № 1, 3, 3/1, 3/2, 3/3, 4, 5/1, 5/2, 6, 7/1, 7/2, 8, 9/1, 9/2, 9/3, 9/4, 10, 11/1, 11/2, 12, 13, 13/1, 13/2, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36, 36/1, 36/2, 37, 38, 38а, 39, 40, 41, 43, 45, 47, 49, 51, 53, 55, 57, 61а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Биекенова: № 1, 2/1, 3, 3а, 3/1, 4, 4/1, 4/2, 5, 5/1, 5/2, 5а, 6/1, 6/2, 7, 7/1, 7/2, 8, 9, 10, 10/1, 10/2, 11, 11/1, 11/2, 12, 12/1, 12/2, 14, 15, 16, 16/1, 16/2, 17, 18, 19, 21, 22, 24, 26, 28, 29, 30, 31, 33, 34, 35, 37, 39, 40, 41, 42, 43, 44, 45, 45/1, 45/2, 45/4, 45/5, 45/6, 45б, 45г, 46, 47, 47а, 47/2, 48, 49, 50, 50е, 51/1, 51/2, 51/4, 52, 53/1, 54, 55/1, 55/2, 56, 56а, 58, 60, 61/1, 61/2, 62, 63/1, 63/2, 64, 65/1, 65/2, 66, 67/1, 68, 70, 72, 84-1, 84-2, 84-3, 84-4, 84-5, 84-6, 84-7, 84-8, 86-1, 86-2, 86-3, 86-4, 86-5, 86-6, 86-7, 86-8, 88-1, 88-2, 88-3, 88-4, 88-5, 88-6, 88-7, 88-8, 102/2, 104/1, 104/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Улица Ю. Гагарина: № 2, 3, 4, 5, 6, 6/1, 6/2, 7, 8, 8/1, 8/2, 9, 11, 12, 13, 14, 15, 16, 17, 18, 18а,19, 20, 21, 23, 24, 26, 28, 30, 31, 32, 33, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Улица А. Мунайтбасулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 21, 22, 23, 24, 25, 25а, 27, 28, 30, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Улица Московская: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 17, 18, 19, 21, 21а, 23, 25, 27, 29; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Улица Д. Умбетжанулы: № 1, 1в, 1б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Улица Актобе: № 1, 2, 3, 4, 5, 5а, 6, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 39, 41; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Улица Жана: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Улица И. Турганбаева: № 1, 2, 3, 3а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 33а, 34, 35, 36, 37, 38, 39, 40, 44; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Улица Кулкай ата: № 1, 1а, 1б, 2, 3, 3а, 4, 4а, 5, 5б, 6, 6а, 7, 7а, 8, 8а, 8б, 9, 10, 10а, 11, 11а, 12, 12а, 13, 14, 14а, 14б, 15, 15а, 16, 16а, 17, 17а, 18, 19, 19а, 21, 23а, 25, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Улица К. Едигеулы: № 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 53, 55, 56, 57, 57а, 59, 63, 65; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ораз би Татеулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 24, 26, 28, 36, 38, 40, 41, 42, 44, 48, 48/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Улица Е. Ниязова: № 1, 1/1, 1/2, 2, 2/1, 2/2, 3, 3/1, 3/2, 4, 4/2, 5, 5/1, 5/2, 6, 6а, 6/2, 6/3, 6/4, 7, 7/1, 7/2, 8, 8/1, 8/2, 8/3, 9, 10, 11, 12, 14, 16, 18, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Улы Борсык: № 1, 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 5а, 6/1, 6/2, 7/1, 9, 10, 12, 14, 16, 55а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Музбел: № 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 490</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица Г. Резванова: № 1а, 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10, 1/11, 1/12, 1/13, 1/14, 1/15, 1/16, 1/17, 1/18, 1/19, 1/20, 1/21, 1/22, 7, 7а, 8, 9, 10, 11, 12, 13, 14, 15, 15а, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 36, 38, 39, 40, 42, 44, 50/1, 50/2, 54/1, 54/2, 56/1, 58/1, 58/2, 58/2а, 60/1, 60/1а, 60/2, 61, 62/1, 62/3, 62/4;</w:t>
-[...286 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 490 Коммунальное государственное учреждение "Школа-лицей № 5" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица Вокзал маңы № 65.</w:t>
+      Коммунальное государственное учреждение "Школа-лицей №5" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица Вокзал маңы № 65.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Г. Резванова: № 1, 1е, 1/1, 1/1а, 1/2, 1а/2, 2, 2а, 3, 3в, 4, 5д, 11а, 15, 15а, 15г, 17, 19, 19/2, 19/5, 39а, 61/1, 61/2, 72, 101, 101/1, 101/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жанакурылыс: № 1, 1/1, 1/2, 2, 2/1, 2/2, 3, 3/1, 3/2, 4, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7, 7/1, 7/2, 8, 8/1, 8/2, 10, 41/2, 81/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица МПС: № 1, 1/1, 1/2, 1/4, 5/2, 5/3, 5/4, 5/5, 5/6, 5/7, 7/1, 7/2, 7/3, 13, 15, 17, 19, 21, 23, 25, 27, 29, 41, 43, 45, 49, 49а,53, 55, 57, 59, 61, 63, 63б, 65, 69, 69/4, 69а/1, 69а / 4, 69д / 2, 69д / 3, 69д/4, 71, 73, 77, 79, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Пожарных: № 1, 1а, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Переулок Токымашылар: № 1, 2, 3, 4, 5, 6, 6а, 8, 8а, 9, 10, 10а, 11, 12, 12а, 13, 14, 14а, 15, 16а, 17, 69б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Желтоксан: № 1, 1а, 1б, 1п, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 17, 19, 21, 21а, 23, 24а, 25, 26, 27, 28, 30, 30, 31, 32, 75, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Шыманулы: № 1, 3, 5, 7, 9, 11, 13, 13а, 15, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Титова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Электрический: № 1, 1а, 2а, 3, 3а, 4, 5, 6, 6а, 7, 8, 9, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Ульяновский: № 1, 2, 3, 3а, 4, 5, 6а, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица К. Конакбайулы: № 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица И. Ургенишбаева: № 1, 3, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Акайулы: № 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 19, 21, 23, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Переулок Достык: № 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Айтеке би: № 56/1, 58, 60, 62, 64, 67, 67а, 68, 70, 72, 73, 74, 78, 80, 82.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 491</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица Г. Резванова: № 1, 1/1, 1/1а, 1/2, 1а/2, 2, 2а, 3, 4, 5, 5а, 11а, 39а, 61/1, 61/2, 101/1, 101/2;</w:t>
-[...286 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 491 Коммунальное государственное учреждение "Общеобразовательная средняя школа № 4" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица О. Сейтова № 34.</w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа № 4" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица О. Сейтова № 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Шойгарина: № 1, 2/1, 2/2, 3, 4/1, 4/2, 5, 6/1, 6/2, 7, 8/1, 8/2, 9, 10/1, 10/2, 11, 13, 15, 19, 20, 22, 23, 25, 26, 27, 28, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Рафикова: № 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Н. Кобландина: № 1, 1б, 3, 4, 4а, 5, 6/1, 6, 6а, 7, 8, 8/1, 8/2, 9, 10, 10/1, 10/2, 11, 13, 14/1, 14/2, 14/3, 15, 16/1, 16/2, 17, 18, 18/1, 18/3, 19, 20/1, 20/2, 20/3, 21, 22/1, 22/2, 23, 23а, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 32, 33, 34, 34б, 35, 36/1, 36/2, 37, 38, 39, 40, 40/1, 40/2, 41, 41а, 42, 42/1, 42/2, 43, 43/1, 43,/2, 43/4, 43/5, 45, 45а, 47, 53, 53/2, 53/3, 55/1, 55/2, 57, 59/1, 59/2, 61, 63, 63/1, 65/1, 65/2, 65/3, 65а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица О. Сейтова: № 1, 1а/1, 1а/2, 1/1, 1/2, 2/1, 2/2, 3, 3/1, 3/2, 4, 5, 5/1, 5/2, 6, 7, 7/1, 7/2, 8, 9, 9/1, 9/2, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 29, 30, 31, 95д, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Переулок Бисенова Өнербая Бисенулы: № 1, 2, 3, 4, 4/1, 4/2, 5, 6, 7, 8, 10, 11, 12, 14, 15, 16, 17, 19, 21, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Караоткел: № 1, 2, 2а, 3, 3а, 4/1, 4/3, 6, 83, 83/2, 83/3, 83/4, 85/1, 85/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Желтоксан: № 83, 87, 89, 91, 93, 95, 97, 99.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Борсык: № 1, 2, 3, 4, 5, 6, 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 492</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица Т. Шойгарина: № 1, 2/1, 2/2, 3, 4/1, 4/2, 5, 6/1, 6/2, 7, 8/1, 8/2, 9, 10/1, 10/2, 11, 13, 19, 22, 23, 25, 26, 27, 28, 33;</w:t>
-[...124 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 492 Государственное коммунальное казенное предприятие "Музыкальная школа имени Қазанғап Тілепбергенұлы Шалкарского района" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица М. Шыманулы № 23 а.</w:t>
+      Государственное коммунальное казенное предприятие "Музыкальная школа имени Қазанғап Тілепбергенұлы Шалкарского района" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица М. Шыманулы № 23а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Басенова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 19, 21, 22, 23, 24, 25, 26, 27, 28, 28б,29, 30, 31, 33, 35, 39, 41, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Б. Сулейменова: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 17д, 18, 19, 20, 21, 21д, 22, 23, 24, 24Д, 25, 26, 27, 28, 29, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Е. Котибарулы: № 1, 2, 4, 5, 5/1, 5/2, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23б, 24, 25, 26, 27, 29, 30, 31, 32, 34, 36, 37, 37/1, 37а, 38, 39, 40, 42, 43, 44, 45, 46, 48, 50, 52, 54, 56, 58, 82;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Айтеке би: №1, 2/2, 2/3, 2/4, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 23, 24, 25, 27, 28, 28а, 29, 30, 30а, 31/1, 31/2, 31/4, 31/5, 31/6, 31/7, 31/8, 31/9, 31/10, 31/12, 31/13, 31/14, 31/15, 31/16, 32, 33/1, 33/2, 35, 37, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52/1, 52/4, 52/5, 53, 53/1, 53/2, 54/5, 54/7, 55, 57, 57а, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Шыманулы: № 2, 4, 6, 8, 10, 12, 14, 16, 18, 22, 24, 24а, 24в, 25, 26, 26а, 26б, 27, 28, 29, 30, 31, 32, 33, 34, 34а, 35, 36, 37, 38, 38а, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52а, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68а, 69, 70, 71, 72, 74, 76, 78, 80, 82, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица К. Акшолакова: № 1, 2, 3, 4, 5, 6, 8, 10, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Уран Бактыбая: № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 31, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица К. Конакбайулы: № 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 31, 33, 35, 37, 39, 43, 45, 47, 49, 53, 53а, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Маумит батыра: № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 28, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Желтоксан: № 12, 14, 16, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Переулок Жаржана Жармагамбетова: № 1, 2, 3, 4, 5, 6, 8, 9, 11, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Переулок Достык: № 6, 8, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Озерный: № 1, 2, 4, 5, 7, 8, 9, 10, 11, 13, 15, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Клубный: № 6, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица И. Ургенишбаева: № 7, 9, 11, 13, 13а, 13/1, 13/2, 13/7, 13/15, 17, 19, 21, 23/1, 23/2, 25, 27, 28, 29, 30, 31, 31/1, 31/2, 31а, 32/1, 32/2, 33, 34, 35, 36, 37а, 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Молдагуловой: № 35, 37, 41, 43, 45, 47, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Алшын Каражигит би: № 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Сыдыкулы: 6, 8, 10, 12, 14, 18, 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Курманова: № 1, 1б, 1в, 1г, 2, 3, 4, 6, 8, 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ж. Мекебаева: № 1, 3, 5, 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Н. Жаксыбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 15, 16, 17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Есим Жанбыршина: № 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 16, 18, 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Тулегенова: № 1, 2, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 493</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица Т. Басенова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 35, 39, 41, 43;</w:t>
-[...322 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 493 Коммунальное государственное учреждение "Школа- гимназия № 2" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица Е. Котибарулы № 130.</w:t>
+      Коммунальное государственное учреждение "Школа- гимназия №2" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица Е.Котибарулы № 130.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица К. Конакбайулы: № 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 116, 117, 119/1, 120, 121/1, 121/2, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 134а, 134/1, 134/2, 135, 136, 136/1, 136/2, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 150, 151, 152, 152/1, 152/2, 153, 154, 155, 157, 159, 165, 169, 171;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Акайулы: № 14, 16, 18, 20, 22, 24, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 55, 57, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица И. Ургенишбаева: № 2, 4, 6, 8, 10, 16, 18, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Мира: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 31/1, 31/2, 32, 33, 34, 35, 37, 38, 39, 40, 41, 41а, 42, 44, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Молдагуловой: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15а, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 39, 40, 42, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Е. Котибарулы: № 49, 51, 51а, 57, 57а, 59, 61, 61а, 63, 65, 67, 69/1, 69/2, 69/3, 69/4, 71, 73, 75, 77/1, 77/2, 77/3, 79, 81, 83, 85, 87, 89, 90, 91, 92, 92/1, 92/2, 92/3, 92/4, 92/5, 92/6, 92/7, 92/8, 93, 93/1, 93/2, 93/3, 93/4, 94, 96, 97, 97/1, 97/2, 97/3, 97/4, 99, 99/1, 99/2, 99/3, 99/4, 99/5, 99/6, 101, 102, 103, 104, 107, 108, 108/1, 108/2, 109, 110, 111, 112, 113, 113/1, 113/2, 115, 116, 117, 117/1, 117/2, 117/3, 117/4, 118, 119, 120, 121, 123, 124, 125, 126, 127, 128, 129, 131, 132, 133, 134, 134а, 134/1, 134/2, 135, 136, 137, 138/1, 138/2, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 152, 154, 156, 158, 160, 162, 166, 168, 170, 172, 174, 176, 178, 180, 182;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Айтеке би: № 56, 61, 71, 72, 75, 75а, 76, 77, 79, 81, 83, 84, 85, 87, 88, 89б, 90, 91, 92, 93, 96, 97, 98, 99, 99/1, 100, 101, 102, 103, 104, 105б, 106, 107, 108, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 119а, 120, 120а, 121, 122, 123, 124, 125, 126, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 149а, 150, 152, 152а, 154, 154а, 154б, 156, 158, 160, 162, 164, 166;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Шыманулы: № 73, 75, 77, 79, 81, 83, 85, 86, 87, 88, 89, 90, 91, 93, 94, 95, 96, 97, 98, 99, 100, 102, 106/1, 106/2, 108, 110, 112, 114, 116, 118, 124, 124а, 126, 126/1, 126а, 128, 128а, 130, 132, 134, 136, 138, 140, 142, 146;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Алшын Каражигит би: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15а, 16, 17, 19, 21, 22, 23, 24, 25, 26, 26/1, 26/3, 26/5, 26/6, 26/7, 26/8, 27, 28, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Озерная набережная: № 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Казангапа: № 1, 2, 2б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27, 29, 31, 31а, 33, 33а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Н. Юсупова: № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ж. Дуйсова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 20б, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32а, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 54, 56, 58, 60, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Бак: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Мамедова: № 1, 2, 3, 4, 5, 6, 8, 10, 12, 14, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Жубанова: № 1, 3, 5, 6, 7, 8, 9, 10, 11, 12, 14, 14а, 14/1, 14/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Толеу Кошербаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 23а, 23б, 24, 25, 26, 27, 28, 29, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Южный переулок: № 1, 2, 3, 4, 6, 8, 8а, 10, 12, 14, 16, 18, 20, 22, 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 494</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица К. Конакбайулы: № 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 86, 87, 88, 89, 90, 91, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 104, 105, 106, 107, 109, 110, 111, 112, 113, 114, 116, 117, 119/1, 120, 121/1, 121/2, 123, 124, 125, 126, 127, 129, 130, 131, 132, 133, 134, 134а, 135, 136/1, 136/2, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 150, 151, 152/1, 152/2, 153, 154, 155, 157, 159, 165, 169, 171;</w:t>
-[...322 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 494 Коммунальное государственное учреждение "Школа- гимназия № 1" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица М. Мамедовой № 24.</w:t>
+      Коммунальное государственное учреждение "Школа- гимназия №1" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица М. Мамедовой № 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Шыманулы: 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 138;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Уран Бактыбай: № 28, 30, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56/1, 56/2, 56/3, 57, 58, 58/1, 58/2, 58/3, 59, 60, 60а, 60б, 62, 62а, 63, 64, 64а, 65, 66, 66а, 66б, 67, 68, 68а, 68б, 69, 70, 70а, 72, 74, 76, 78, 78а, 80, 81, 82, 83, 84, 85, 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Басенова: № 32, 34, 34а, 36, 36а, 38, 40, 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Алшын Каражигит би: № 31, 32, 33, 34, 35, 35а, 36, 38, 39, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Б. Сулейменова: № 31, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 47, 49, 51, 53, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Сыдыкулы: № 3, 5, 6, 7, 8, 9, 11, 13, 14, 15, 17, 19, 21, 22, 23, 24, 25, 26, 27, 27а, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56а, 57, 58, 58а, 59, 60, 60а, 61, 62, 63, 64, 66, 68, 70, 72, 74;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ж. Мекебаева: № 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Н. Жаксыбаева: № 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 43, 44, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 85, 85б, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Есим Жанбыршина: № 15, 17, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 85а, 86, 87, 88, 90, 92, 94, 98;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Тулегенова: № 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62а, 63, 64, 65, 66, 67, 69, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Курманова: № 3а, 5, 5а, 5в, 7, 7а, 7б, 9, 9а, 10а, 11, 11б, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 50, 52, 54, 56, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Школьная: № 1, 3, 3а, 4, 5, 5а, 5б, 6, 7, 7а, 8, 9, 9а, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 26, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 61, 63, 65, 69, 73, 75, 75а, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Космонавтов: № 1, 3, 5, 7, 8, 9, 10, 11, 12, 12а, 13, 15, 16, 16а, 17, 18, 19, 20, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Мамедова: № 20, 22, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Казангапа: № 26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Жубанова: № 13б, 15, 15а, 15б, 16/1, 16/2, 16б, 17а, 17, 18, 18а, 18/1, 18/2, 19а, 20, 21, 22, 23, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 50в, 52, 54, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Жамашулы: № 1, 2, 2а, 3, 4, 5, 6, 7, 8а, 10, 18/1, 18/2, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица 40 лет Победы: № 1, 2/2, 3, 4, 4/1, 4/2, 5, 6/1, 6/2, 7, 9, 9/1, 11, 13, 15, 17, 19, 21, 23, 25, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Орынбасара Акжанова: № 1, 1а, 1/2, 1/3, 2, 3/1, 3/2, 4, 5, 6, 7, 8, 9, 10, 12, 14, 16, 18, 20, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Трудовая: № 1, 2, 3, 5, 7, 12, 14, 15а, 17, 19, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 495</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица А. Молдагуловой: № 61;</w:t>
-[...322 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 495 Коммунальное государственное учреждение "Общеобразовательная средняя школа № 3" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица Ырзагазы Нуртаева № 1.</w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа №3" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица Ырзагазы Нуртаева № 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Касипкерлик: № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 13/1, 13/2, 13/3, 13/4, 13/5, 13/6, 13/7, 13/8, 13/9, 13/10, 13/11, 13/12, 13/13, 13/14, 13/15, 13/16, 13/17, 13/18, 14, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Дала: № 1, 1а, 2, 2а, 3, 3/1, 3/2, 4, 5, 6, 6а, 7, 7а, 8, 8а, 8б, 9, 9а, 9б, 10, 11, 12, 14, 15, 16, 18, 19, 21, 22, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Шетыргыз: № 1, 2, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 12а, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Переулок Онер: № 1/1, 1/2, 2, 3/1, 3/2, 4, 5/1, 5/2, 6, 6/1, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Талдыкум: № 1, 2, 4, 6а, 6, 9, 10, 10а, 12, 13, 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Байсалбаева: № 1в, 1г, 1д, 1е, 1л, 1м, 1П, 1С, 1т, 1ф, 1ю, 1/2, 2, 3, 4, 5/1, 5/2, 6, 7, 7/1, 8, 9, 10, 11, 11/1, 11а, 11в, 11г, 11д, 11/2, 12, 14, 16, 16/1, 16/2, 16/3, 16/4, 16/8, 16/9, 16/10, 16/11, 16/12, 16/13, 16/15, 16а, 17, 17а, 18, 19, 19/1, 19/2, 20, 21/1, 21/2, 22, 23, 23/1, 23/2, 24, 25/1, 25/2, 27, 27/1, 27/2, 29/1, 29/2, 31, 31/1, 31/2, 32, 32/1, 32/2, 34/1, 34/2, 35, 36/1, 36/2, 38/1, 38/2, 40а, 40а/2, 40/1, 40/2, 41/1, 41/2, 42/1, 42/2, 43, 43/2, 44, 44/1, 44а, 46/1, 46/2, 47/2, 48/1, 48/2, 49/1, 49/2, 50/2, 51/1, 51/2, 52, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жастар: № 3, 4, 8, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ондирис: № 1, 2, 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Северное шоссе: № 1, 1а, 1б, 1/1, 1/2, 2, 3/1, 3/2, 4, 5/1, 5/2, 6, 7/2, 8, 9/2, 10, 11/1, 11/2, 12, 14, 18, 20, 22, 28, 30, 32, 36, 38, 42, 45, 46/1, 46/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ы.Нуртаева: № 1, 1а, 1б, 1/4, 2, 2/5, 3, 4, 4/1, 4/2, 5, 5/1, 5/2, 6, 6/1, 6/2, 8, 8б, 9, 10, 11, 12, 12/1, 12/2, 14, 15, 16, 17, 18, 19, 20/1, 20/2, 21/1, 21/2, 22, 22а, 24, 25/1, 25/2, 26, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Курмангазы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Елтезера: № 43, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жалимбета: № 1а, 1б, 2, 4, 5/1, 6, 7, 7/1, 7/2, 8, 9/1, 11/1, 13, 14, 16, 22, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Хамита Есбосынова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Энергетиков: № 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Малый переулок (Жетыген): № 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 14, 16, 18, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Нурмухана Кенжебаева: № 2, 4, 8, 10, 12, 16, 18, 19, 20, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жоламана Тажибаева: № 1/2, 2, 2/1, 4, 4а, 5, 7, 9, 11, 12, 13, 14, 15, 16, 17, 19, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Сазтобе: № 1, 1а, 2, 2-1, 2-2, 3-1, 3-2, 4, 5, 5а, 6-1, 6-2, 7-1, 7-2, 7а, 8-1, 8-2, 9, 9-1, 9-2, 10, 10/1, 11, 11а, 12-1, 12-2, 13, 13-1, 13-2, 14, 15, 16, 17-1, 17-2, 22, 22/1, 23, 24, 30, 41, 44, 51, 51/2, 54, 54/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Шенбертал: № 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 496</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица Касипкерлик: № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 13/1, 13/2, 13/3, 13/4, 13/5, 13/6, 13/7, 13/8, 13/9, 13/10, 13/11, 13/12, 13/13, 13/14, 13/15, 13/16, 13/17, 13/18, 14, 16, 18;</w:t>
-[...340 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 496 Коммунальное государственное учреждение "Основная средняя школа Сарыкамыс" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село М. Шыманулы, улица Сарыкамыс № 16.</w:t>
+      Коммунальное государственное учреждение "Основная средняя школа Сарыкамыс" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село М. Шыманулы, улица Кокжиде № 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Кокжиде: № 1/1, 1/2, 2/2, 3, 4, 4а, 5/1, 5/2, 5/3, 6/2, 8, 9/2, 12/1,12/2, 15, 16, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарыкамыс: № 1, 1а, 2, 2а, 5/1, 5/2, 6/1, 6/2, 8, 9, 11, 12, 13/1, 13/2, 14, 15, 15/2, 17, 18, 19, 21, 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М.Шыманулы: № 1, 2, 3, 4, 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 497</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица Кокжиде: № 1/1, 1/2, 2/2, 3, 4, 4а, 5/1, 5/2, 5/3, 6/2, 8, 9/2, 12/1,12/2, 15, 16, 19;</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 497 Коммунальное государственное учреждение "Основная средняя школа Кызылту" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Копасор, улица Копасор № 25.</w:t>
+      Коммунальное государственное учреждение "Основная средняя школа Кызылту" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Копасор, улица Копасор № 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Копасор: № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11/1, 11/2, 12, 13/1, 13/2, 14, 15, 17, 18, 19, 20, 21, 22, 23, 24, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Жанабаз: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Жомарт: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Туз-2: № 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 498</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица Копасор: № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11/1, 11/2, 12, 13/1, 13/2, 14, 15, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 498 Коммунальное государственное учреждение "Общеобразовательная средняя школа Жанаконыс" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Аккайтым, улица Достык № 1.</w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа Жанаконыс" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Аккайтым, улица Достык № 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ардагерлер: № 2, 3, 4, 5, 7, 9, 11, 13, 15, 17, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбитшилик: № 1, 2, 3/1, 3/2, 4, 5, 6, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достык: № 3/1, 3/2, 4а, 4/1, 4/2, 5/1, 5/2, 6а, 6/1, 6/2, 7, 8б, 8/1, 8/2, 9, 10, 11, 12/1, 12/2, 13, 14/1, 14/2, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жанаконыс: № 1, 2/1, 2/2, 3, 4/1, 4/2, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Интернационалистов: № 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 13а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Муздайкудык: № 1, 2, 3, 4, 5, 6, 7, 9, 11, 13, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шалкар: № 1а, 1/1, 1/2, 2, 3/1, 3/2, 5/1, 5/2, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Акши: № 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Астауши: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Тажиконыр: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Сартабан-8: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Сартабан-10: № 1/1, 1/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Конакбай: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Мешиттикора: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Жиделикузек: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Жүндикудык: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Куйгелен: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Каратал: № 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 500</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица Ардагерлер: № 2, 3, 4, 5, 7, 9, 11, 13, 15, 17, 19;</w:t>
-[...322 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 500 Коммунальное государственное учреждение "Общеобразовательная средняя школа Коргантуз" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Байкадам, улица Есет Котибарулы № 33.</w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа Коргантуз" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Байкадам, улица Есет Котибарулы № 33.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Басенова: № 1, 2, 2а, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И. Ургенишбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Е. Котибарулы: № 1, 2, 3, 4, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 21а 23, 25, 27а, 29, 31, 33, 34, 35, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Уран Бактыбая № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кайдауыл: № 1, 2, 3, 4, 5а, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 21, 23, 25, 27, 29, 31, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Казакай: № 1, 2, 2а, 3, 4, 5, 6, 7, 7а, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23, 25, 27, 29, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Молдагуловой: № 1, 1а, 2, 2а, 3, 4, 4а, 5, 6, 7, 8, 9, 11, 13, 15, 17, 19, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Итжемес: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Култай: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Мойынкум: № 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Алакозы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тауелсиздик: № 1, 1а, 2, 3, 7, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Уштаган: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Кызылбурыш: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Карабулак: № 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 501</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица Т. Басенова: № 1, 2, 2а, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 13;</w:t>
-[...286 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 501 Коммунальное государственное учреждение "Основная средняя школа Сарыбулак" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Есет, улица Ордаконган № 30.</w:t>
+      Коммунальное государственное учреждение "Основная средняя школа Сарыбулак" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Есет, улица Ордаконган № 30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ордаконган: № 1, 4/1, 4/2, 5, 9, 11, 12, 16, 17, 18, 19, 20, 21, 25, 26, 28, 29, 32, 33, 34, 35, 37, 38, 40, 44, 45, 49, 50, 53, 56, 57, 58, 59/1, 59/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Буйрек: № 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 502</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица Ордаконган: № 1, 4/1, 4/2, 5, 9, 11, 12, 16, 17, 18, 19, 20, 21, 25, 26, 28, 29, 32, 33, 34, 35, 37, 38, 40, 44, 45, 49, 50, 53, 56, 57, 58, 59/1, 59/2;</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 502 Коммунальное государственное учреждение "Общеобразовательная средняя школа имени Б. Сулейменова" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Бегимбет, улица Карагул батыра № 16.</w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа имени Б. Сулейменова" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Бегимбет, улица Карагул батыра № 16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Амангелди: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Муратулы: № 1, 2, 5, 6, 7, 8, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Молдагуловой: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Карагулова: № 1, 2, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая: № 1, 2, 3, 4, 7, 8, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Сейфуллина: № 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Жабаева: № 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Аманбаева: № 1/1, 1/2, 2, 3, 4, 6, 8, 9, 10, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Айтеке би: № 1, 2, 3, 4, 5, 6/1, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 31, 32, 33, 34, 35, 37, 38, 41, 43, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Сарнияза: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоксан: № 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И. Ургенишбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Е. Котибарулы: № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17/1, 17/2, 18, 19/1, 19/2, 20, 21/1, 21/2, 22, 23/1, 23/2, 24, 25/1, 25/2, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Басенова: № 4, 5, 6, 7, 8, 9, 11, 11а, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Алдашулы: № 1, 2, 3, 4, 5/1, 5/2, 6/1, 6/2, 6/3, 6/4, 7/1, 7/2, 7/3, 8/1, 8/2, 8/3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нияз би: № 1/1, 1/2, 2/1, 2/2, 3, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карагул батыра: № 1/1, 1/2, 3/1, 5, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/2, 10/1, 10/2, 12/1, 12/2, 13/1, 15/1, 15/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Жангелдина: № 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 10, 12/1, 14/1, 14/2, 16/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кошабай би: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Коскак: № 1, 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 504</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица Амангелди: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 20, 22;</w:t>
-[...358 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 504 Коммунальное государственное учреждение "Основная средняя школа Аяккум" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Канбакты, улица Желтоксан № 3.</w:t>
+      Коммунальное государственное учреждение "Основная средняя школа Аяккум" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Канбакты, улица Желтоксан № 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село Канбакты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аяккум: № 2, 3, 4, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоксан: № 1, 5, 6, 7, 8, 9, 11, 13, 14, 15, 16, 17, 18, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Калыбек: № 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Кекирели: № 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Алты кудык: № 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 505</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Село Канбакты:</w:t>
-[...106 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 505 Дом культура "Арай" село Бозой государственного коммунального казенного предприятия "Шалкарский районный дом культуры имени Сары Батакулы", Актюбинская область, Шалкарский район, село Бозой, улица Уран Бактыбая № 21.</w:t>
+      Дом культура "Арай" село Бозой государственного коммунального казенного предприятия "Шалкарский районный дом культуры имени Сары Батакулы", Актюбинская область, Шалкарский район, село Бозой, улица Уран Бактыбая № 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село Бозой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абай: № 1/1, 1/2, 3, 4, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Айтеке би: № 1, 3, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Амангали Ахун Итесулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22/1 ,22/2, 23, 24, 25, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37а, 38, 39, 40, 41, 41а, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Амангелди: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1,6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Арал: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Басыгараева: № 1/1, 1/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2, 17/1, 17/2, 19/1, 19/2, 21/1, 21/2, 45/1, 45/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бозой: № 1, 1/1, 1/2, 2, 2/1, 2/2, 3, 3/1, 3/2, 4, 4/1, 4/2, 6, 6/1, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 18, 19, 20, 21, 22, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Есет-Дарибай: № 1, 1/1, 1/2, 2, 2/1, 2/2, 3, 3/1, 3/2, 4, 4/1, 4/2, 5, 5/1, 5/2, 6, 6/1, 6/2, 7, 8, 9, 10, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жанкожа батыра: № 1, 2, 3, 4, 5/1, 5/2, 6/1, 6/2, 7, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жетес би: № 1, 2, 3, 4, 5, 5а, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 20, 21, 25, 31, 35, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жылкаман батыра: № 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34а, 35, 36, 37, 38, 39, 40/1, 40/2, 41, 43, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кошкар ата: № 1, 3, 5, 7, 9, 11, 13, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Коянкулак: № 4, 6, 8, 10, 12, 14, 16, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Монке би: № 1, 2, 2а, 3, 4, 5, 6, 7, 9/1, 9/2, 11/1, 11/2, 13, 14, 15, 17, 19, 21, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз: № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10/1, 10/2, 11, 12, 13, 14, 16, 18, 20, 22, 24, 25, 26, 28, 29, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нуртуган: № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Прохоренко: № 1/1, 1/3, 2/1, 2/2, 3, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 7/3, 7/4, 8/1,8/2, 8/3, 8/4, 9/1, 9/2, 10/1, 10/2, 10/3, 10/4, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тауелсиздик: № 1, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 14/1, 14/2, 16,18, 20/1, 20/2, 21, 22/1, 22/2, 23, 26, 34, 36, 42, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Торайгырова: №2, 38, 82, 92;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Уран Бактыбая: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6, 7/1, 7/2, 8/1, 8/2, 9,10,12/1, 12/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 20/1, 20/2, 22/1, 22/2, 24, 26/1, 26/2, 28/1, 28/2, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49, 51, 53, 55, 57, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Утемисулы: № 1/1, 2, 3/1, 3/2, 3/3, 4, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поселение Коянкулак:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Устирт: № 2, 3, 4, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шаштыбай: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Канбакты: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Баканды: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Каратобе: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Нарегей: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Сагымбай: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Смагул: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Таскора: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Хан: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Алибек: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Жаксыбай: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Жолкудык: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Караногай: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Куйгенбаз: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Латипшерип: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Тумаркудык: № 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пограничная застава Куланды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 506</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Село Бозой:</w:t>
-[...539 lines deleted...]
-      зимовка Смагул: № 1;</w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа ГКС-12" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Кауылжыр, улица Есет Котибарулы № 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село Кауылжыр:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая: № 1, 3, 2/1, 2/2, 4/1, 4/2, 5/2, 5/4, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 17/1, 17/2, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Газшылар: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 15/1, 15/2, 17/1, 17/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дала: № 1/5, 1/6, 1/7, 1/8, 2/1, 2/2, 2/3, 2/4, 2/5, 2/6, 2/7, 2/8, 3/1, 3/2, 3/3, 3/5, 3/6, 3/7, 3/8, 4/1, 4/2, 4/3, 4/4, 4/5, 4/6, 4/8, 4/9, 4/10, 4/11, 4/12, 4/13, 4/14, 4/15, 4/16, 4/17, 4/18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Е. Котибарулы: № 1, 2, 3, 4, 5, 6, 7/1, 7/2, 8, 9/1, 9/2, 9а, 10, 11, 11а, 12, 14, 15, 16, 18, 20, 23, 25, 27, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоксан: № 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 12/1, 12/2, 14/1, 14/2, 16/1, 16/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Устирт: № 1/1, 1/2, 1/3, 1/4, 2/1, 2/2, 3/1, 3/2, 3/3, 3/4, 4/1, 4/2, 4а, 5/1, 5/2, 5/3, 5/4, 6/1, 6/2, 6/3, 6/4, 8/1, 8/2, 8/3, 8а, 16, 25, 27, 31, 33, 35, 36, 37, 39, 41, 43, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Монке би: № 1, 3, 3а, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жагалау: № 1, 1а, 2, 2а, 3, 3а, 4, 4а, 5, 5а, 6, 6а, 7, 9, 11, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Айтулы: № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 11, 13, 15, 16, 19а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кауылжыр: № 1, 3, 5, 7, 9, 11, 13, 15, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Казыбек би: № 1, 1а, 2, 2а, 3, 3а, 4, 5, 5а, 5б, 6, 7, 8, 10/1, 10/2, 11, 13, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Уран Бақтыбая: № 1, 2, 2а, 3, 4, 5, 6, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Айтеке би: № 1, 2, 3, 4, 6, 8, 10, 12, 37.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Станция Кайдауыл:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарышокы: № 1, 2, 2а, 3, 4, 5, 5а, 6, 7, 8, 9, 9а, 10, 11, 11а, 12, 13, 14, 15, 17, 18, 19, 21, 23, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Соленая: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Татыр: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Темиржолшылар: № 1, 1б, 3, 4/1, 4/3, 4/5, 5, 7, 12, 13, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Уакбай: № 1, 3, 5/1, 5/2, 7/1, 7/2, 9, 11, 13, 15, 17, 19, 21, 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кайдауыл: № 1, 2, 3, 4, 5, 6, 7, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица КТЖ-100 лет: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10, 12, 14, 16/1, 16/2, 18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Станция Улпан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Казарма: № 1а, 1/1, 1/2, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Улпан: № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кокпек: № 1, 2, 3, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Татыр: № 1, 3, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Буйректобе: № 1, 2, 3, 4, 5/1, 5/2, 6/1, 6/2, 6/3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 507</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа имени М. Тажина" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Монке би, улица Енбек № 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жагалау: № 1, 3, 5, 7/1, 7/2, 9, 11, 13, 15, 17, 19, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Темиржолшылар: № 1, 3/1, 3/2, 5, 7, 9, 11, 13, 15, 17/1, 17/2, 19, 21, 23/1, 23/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Вокзал маны: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 13/1, 13/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кайыр: № 1/1, 1/2, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Енбек: № 1, 3, 5, 7, 9, 11, 13, 15, 17, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тауелсиздик: № 1а, 1/1, 1/2, 2, 3/1, 3/2, 4, 5, 6/1, 6/2, 7, 8/1, 8/2, 9, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Монке би: № 1, 2а, 3, 4, 5, 6, 7, 8, 9/1, 9/2, 10, 12, 13а, 13/1, 13/2, 14/1, 14/2, 15, 16, 17, 18, 19/1, 19/2, 20, 21, 22/1, 22/2, 23, 25, 26, 27, 28, 30, 32, 34, 36, 38/1, 38/2, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ардагерлер: № 1, 2, 3, 4, 5, 6/1, 6/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 11/3, 12, 16, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20, 21/1, 21/2, 23, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоксан: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10/1, 10/2, 11, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15, 15а, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20, 21/1, 21/2, 22, 23/1, 23/2, 24, 25, 26, 27, 28, 29, 31, 33, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шалкар: № 2, 4, 6, 8, 10, 12, 14, 16, 18, 20/1, 20/2, 22/1, 22/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбитшилик: № 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Талдыкудык: № 1/1, 1/2, 2/1, 2/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Кудайкул: № 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зимовка Таскора: № 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      зимовка Хан: № 1;</w:t>
-[...682 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 507 Коммунальное государственное учреждение "Общеобразовательная средняя школа имени М. Тажина" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Монке би, улица Енбек № 2.</w:t>
+      зимовка Уялыкол: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Карашеген: № 1/1, 1/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Алкелди: № 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Кулшокат: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Кобыкол: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Тобылгысай: № 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Абди: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Жиде: № 1/1, 1/2, 2/1, 2/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 508</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица Жагалау: № 1, 3, 5, 7/1, 7/2, 9, 11, 13, 15, 17, 19, 21;</w:t>
-[...394 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 508 Коммунальное государственное учреждение "Общеобразовательная средняя школа Актогай" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, станция Котыртас, улица Мектеп № 6/1.</w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа Актогай" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, станция Котыртас, улица Мектеп № 6/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Станция Котыртас:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбитшилик: № 2, 3/1, 3/2, 4, 5, 7, 8, 9, 10/1, 10/2, 11, 12, 15, 17, 18/1, 18/2, 19, 20/1, 20/2, 21, 23, 25, 27, 29, 31, 33, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоксан: № 2, 3, 4, 6, 7, 8, 9, 10, 11, 13, 15, 16, 17, 18, 20, 21, 22, 23, 24, 27, 28/1, 28/2, 29, 30, 32, 33, 34, 35, 36, 37, 38, 40, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Казарма: № 1, 2, 3, 4, 6, 6а, 7, 8, 8а, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мектеп: № 1, 3, 5, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз: № 1, 2, 3, 5, 7, 8, 9, 10/1, 10/2, 11, 14, 15, 16/1, 16/2, 17, 18, 19, 22, 23, 24, 25, 26, 28, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Саябак: № 3, 4, 6, 7, 8, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Темиржолшылар: № 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 9/3, 9/4, 11/1, 11/2, 16, 16а, 17, 19, 20, 21/1, 21/2, 22/1, 22/2, 22/3, 22/4, 23/1, 23/2, 24/1, 24/2, 24/3, 24/4, 25/1, 25/2, 30/1, 30/2, 32/1, 32/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село Корганжар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достык: № 1, 3, 4/2, 4/3, 4/5, 4/6, 5, 6/1, 6/2, 6/3, 6/4, 8/1, 8/2, 14/1, 14/2, 16/1, 16/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село Актан батыр:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Акжар: № 1, 2, 3, 5а, 6, 7, 8, 9, 10/1, 10/2, 11, 12/1, 12/2, 18/1, 18/2, 18/3, 18/4, 18/5, 18/6, 20, 22, 28/1, 28/2, 30, 32, 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 509</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Станция Котыртас:</w:t>
-[...214 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 509 Коммунальное государственное учреждение "Основная средняя школа Сарысай" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Сарысай, улица Желтоксан № 10.</w:t>
+      Коммунальное государственное учреждение "Сарысайская школа-ясли-сад" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Сарысай, улица Желтоксан № 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село Сарысай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоксан: № 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Конституция: № 1, 2, 3, 4, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Республика: № 2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24/1, 24/2, 25/1, 25/2, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тауелсиздик: № 3/1, 3/2, 4, 5, 6/1, 6/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карабулак: № 1, 2, 3, 5, 6, 7/1, 7/2, 9, 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 510</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Село Сарысай:</w:t>
-[...106 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 510 Коммунальное государственное учреждение "Основная средняя школа Алабас" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Алабас, улица Казахстан № 2.</w:t>
+      Коммунальное государственное учреждение "Основная средняя школа Алабас" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Алабас, улица Казахстан № 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село Алабас</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбитшилик: № 1, 2, 3, 4, 5, 8, 9, 10, 10/1, 10/2, 14, 16, 18, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бирлик: № 1, 3/1, 3/2, 4, 5, 6, 7/1, 7/2, 9/1, 9/2, 10, 11, 12, 13/1, 13/2, 15, 17, 19, 21/1, 21/2, 25, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Казахстан: № 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 6, 7, 8, 9, 10, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тотан ата: № 1, 2, 3, 4, 5, 7, 9, 10, 11, 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 511</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Село Алабас</w:t>
-[...88 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 511 Биршогырский сельский клуб государственного коммунального казенного предприятия "Шалкарский районный дом культуры имени Сары Батакулы", Актюбинская область, Шалкарский район, станция Бершугир, улица Тихонова № 3.</w:t>
+      Биршогырский сельский клуб государственного коммунального казенного предприятия "Шалкарский районный дом культуры имени Сары Батакулы", Актюбинская область, Шалкарский район, станция Бершугир, улица Тихонова № 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица № 1: № 1, 1а, 3, 5, 7, 8, 9, 13, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А.Тихонова: № 1/1, 1/2, 1/4, 5/1, 5/2, 5/3, 7а, 7/1, 7/2, 7/3, 7/4, 7/5, 7/6, 7/7, 7/8, 7/9, 7/10, 7/11, 7/12, 9/1, 9/2, 11/1, 11/2, 12, 13/1, 13/2, 15/1, 15/2, 16, 18, 19/1, 19/2, 20, 21/1, 21/2, 22, 23/1, 23/2, 24, 25/1, 25/2, 26, 27/1, 27/2, 29а, 29/1, 29/2, 30, 31/1, 31/2, 32/1, 32/2, 33, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Актан Баба: № 1, 2, 2а, 3, 3а, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 35/1, 35/2, 33а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Боктыбай: № 1, 2, 4, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 22, 23, 26, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бершугир: № 2, 3, 3а, 3б, 4, 4а, 5, 6, 7, 8, 9, 9б, 10, 11, 12, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ынтымак: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шыгыс: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 11а, 12, 13, 14, 15, 15а, 16/1, 16/2, 17, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Каленкызы: № 1, 1а, 2, 2а, 2б, 3, 4, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 13, 14, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Н. Табулдинова: № 1, 3, 4, 5, 5а, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самал: № 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 13а, 14, 15, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица О. Отарбаева: № 1/1, 1/2, 2а/1, 2а/2, 2в, 2е, 3/1, 3/2, 4, 5/1, 5/2, 6, 6а, 7, 8, 9а, 10, 11/1, 11/2, 12, 13/1, 13/2, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 24а, 27а, 30, 31, 31б, 33, 35, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица З. Машановой: № 1, 2, 3, 4, 5, 6, 7, 7а, 7б, 8, 9, 10, 11, 12, 13, 14, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И. Жетписбаева: № 1, 2, 3, 3а, 4, 5, 5а, 6, 6а, 7, 8, 9, 11, 12, 13, 14, 15, 15а, 16, 17, 18, 19, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достык: № 1, 2, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 15, 17, 19, 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 513</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица № 1: № 1, 1а, 3, 5, 7, 8, 9, 13, 16, 17;</w:t>
-[...250 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 513 Коммунальное государственное учреждение "Общеобразовательная средняя школа имени Т. Шанова" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Жылтыр, улица Дамбар № 12.</w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа имени Т. Шанова" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Жылтыр, улица Дамбар № 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ардагер: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар: № 1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9/2, 10/1 10/2, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самал: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кайнар: № 1, 2, 3, 4, 5, 6, 7, 8, 9/1, 9/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дамбар: № 1, 2/1, 2/2, 3, 4/1, 4/2, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Балгасын: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бадырак: № 1, 2, 3, 4, 5/1, 5/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Булак: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бирлик: № 1, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Ебес: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Акойма: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Каражиде: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Мойынкум: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Туз: № 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Маякум: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Ережеп: № 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Камбаршы: №1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Талдыкум</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Теректи: № 1, 3, 6, 8, 9, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мектеп: № 1, 2, 3, 4, 5, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Казым: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Канбакты: № 1, 2, 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Мешит: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Отаралы: №1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Шикудык: №1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 514</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица Ардагер: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
-[...448 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 514 Коммунальное государственное учреждение "Общеобразовательная средняя школа имени М. Орынбасарова" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Тумалыкол, улица Тауелсиздик № 3а.</w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа имени М. Орынбасарова" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Тумалыкол, улица Тауелсиздик № 3а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Мектеп: № 1, 2, 3/1, 3/2, 5, 6, 7, 9/1, 9/2, 10, 14, 16, 18, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоксан: № 1, 2, 3, 4, 6, 8, 10, 12, 14, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тауелсиздик: № 1, 2, 3, 4, 6, 8, 10, 12, 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достык: № 2, 3, 4, 5, 6, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Карагайлы: № 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 515</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица Мектеп: № 1, 2, 3/1, 3/2, 5, 6, 7, 9/1, 9/2, 10, 14, 16, 18, 20, 22;</w:t>
-[...88 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 515 Коммунальное государственное учреждение "Общеобразовательная средняя школа Каратогай" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Каратогай, улица Т. Басенова № 8 а.</w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа Каратогай" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Каратогай, улица Т. Басенова № 8а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица С. Маманова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 17а, 19, 19а, 21, 23, 25, 25б, 27, 29, 31, 33, 33а, 35, 37, 39, 41, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 8 Март: № 1, 3, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Басенова: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4, 5/1, 5/2, 7, 8, 9, 10а, 12, 13, 14, 19, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Айтасова: № 1, 2, 2а, 3, 4, 6, 7/1, 7/2, 8, 9/1, 9/2, 11, 12, 13, 14, 15, 16, 18, 20, 22, 26/1, 26/2, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И. Ургенишбаева: № 1, 1а, 2, 3, 5/1, 5/2, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мектеп: № 2, 4, 5, 6, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Жубанияз: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Томан: № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Кара шукыр: №1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Асаугара: №1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Байбарак: №1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 516</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Улица С. Маманова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 19, 19а, 21, 23, 25, 25б, 27, 29, 31, 33, 33а, 35, 37, 39, 41, 43;</w:t>
-[...196 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 516 Коммунальное государственное учреждение "№ 36 начальная школа" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, станция Копмола, улица Темиржолшылар № 4.</w:t>
+      Коммунальное государственное учреждение "№36 начальная школа" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, станция Копмола, улица Темиржолшылар № 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Станция Копмола:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Копмола: № 2, 3, 4, 5,6, 7, 8, 9,10, 11, 13, 15, 15а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Темиржолшылар: № 1, 5, 6, 11, 12, 14, 16, 17, 19, 20, 21, 22, 23, 24,25, 27, 28, 29, 30, 32, 33, 34, 36, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Копатай: № 1, 2, 3, 4, 5, 7, 8, 9, 11, 12, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Каратал: № 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ушкурай: № 1, 2, 3, 4, 5, 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 517</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Станция Копмола:</w:t>
-[...106 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 517 Коммунальное государственное учреждение "№ 33 начальная школа" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, станция Жылан, улица Жылан № 21.</w:t>
+      Коммунальное государственное учреждение "№33 начальная школа" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, станция Жылан, улица Жылан № 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Станция Жылан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жылан: № 1, 2, 3, 4, 5,6, 7, 8, 9,10, 11,12, 13, 14, 15, 16, 17,18, 19, 20, 21,22, 23, 24, 25, 27, 29, 30, 33,35, 36, 36а, 36б, 37, 45, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Коктымакты: № 1, 3, 4, 5, 8,9, 11, 11а, 13, 15,16, 17, 31, 42, 49.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разъезд Кендала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кендала: № 2, 3, 4, 7, 8,9, 10, 11, 13,13а, 15, 15а, 15б, 16, 19, 20, 21, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ханжалы: № 1, 4, 5, 6, 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 518</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Станция Жылан:</w:t>
-[...106 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 518 Тогызский сельский клуб государственного коммунального казенного предприятия "Шалкарский районный дом культуры имени Сары Батакулы", Актюбинская область, Шалкарский район, станция Тогыз, улица Толагай № 4 а.</w:t>
+      Тогызский сельский клуб государственного коммунального казенного предприятия "Шалкарский районный дом культуры имени Сары Батакулы", Актюбинская область, Шалкарский район, станция Тогыз, улица Толагай № 4а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Станция Тогыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тауелсиздик: № 1, 2, 3, 6, 7, 9,11, 13,14, 15, 17, 18, 19, 21,22, 23, 24,25, 26, 27, 29, 31, 33, 34, 35, 39, 41,45, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Темиржолшылар: № 1, 2, 3,4, 5, 7, 8, 11,12, 13, 14,15, 16, 17,18, 19, 20,21, 23, 25, 29, 33, 37, 39,41, 48, 50, 51, 52, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Толагай: № 1, 2, 3, 4, 8, 9,10, 12,14, 15, 17, 19, 20, 21, 23, 23а, 27, 29, 33, 35, 37, 39, 41, 43, 45, 45а, 47,49, 51, 51а, 52, 53, 55, 57, 61, 69.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разъезд Тосбулак:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Темиржолшылар: № 1, 2, 3, 4, 5,6, 7, 8, 9, 11, 13, 15, 16, 17, 18.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 519</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Станция Тогыз:</w:t>
-[...106 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 519 Коммунальное государственное учреждение "Общеобразовательная средняя школа Карашокат" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, станция Карашокат, улица Атақоныс № 13.</w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа Карашокат" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, станция Карашокат, улица Кишикум № 26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Станция Карашокат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Атақоныс: № 1, 14, 17/1, 17/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Спандияр Көбеев: № 1, 2, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 21, 23, 25, 27, 30, 31, 33, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Женис: № 1, 2, 3, 3а, 5, 5а, 5б, 7, 7а, 9а, 9, 11, 11а, 13а, 14, 15, 17, 18, 19, 19а, 21, 22, 23, 24, 25, 27, 27а, 29, 31, 33, 35, 37, 39, 43, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кишикум: № 1, 3, 5, 5а, 7, 11, 13, 15, 17, 17а, 19, 21, 23, 24, 25, 27, 29, 31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разъезд Акеспе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Отан: № 1/1, 1/2, 3, 3а, 4, 5, 7а, 8, 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 520</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Станция Карашокат:</w:t>
-[...124 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 520 Коммунальное государственное учреждение "Шокысуская общеобразовательная средняя школа" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, станция Шокысу, улица Жерұйық № 5.</w:t>
+      Коммунальное государственное учреждение "Шокысуская общеобразовательная средняя школа" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, станция Шокысу, улица Жерұйық № 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Станция Шокысу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Саржайлау: № 1, 2, 3, 4, 5, 7, 9, 11, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жерұйық: № 2, 4, 6, 8, 9, 10, 11, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30/1, 30/2, 31, 32/1, 32/2, 33, 34/1, 34/2, 36, 38/1, 38/2, 39, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кулагер: № 1, 1а, 3, 3а, 5, 7, 9, 11, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар: № 1, 3, 5, 7, 9, 13, 14, 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 521</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Станция Шокысу:</w:t>
-[...88 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок № 521 Коммунальное государственное учреждение "Общеобразовательная средняя школа Тогуз" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Шиликти, улица Сартепсен № 2.</w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа Тогуз" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, село Шиликти, улица Сартепсен № 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село Шиликти:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбитшилик: № 1, 2, 3, 5, 6, 9, 13, 15, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Темиржолшылар: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 15, 17, 19, 21/1, 21/2, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 36, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Теректи: № 1/1, 1/2, 2, 3, 4/1, 4/2, 5, 6/1, 6/2, 7, 9, 10, 11, 12, 13, 14/1, 14/2, 15/1, 15/2, 16, 17, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21, 22/1, 22/2, 23, 24/1, 24/2, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жалаулы: № 1, 2, 3, 4, 7, 8, 11, 13, 15, 19, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достык: № 1, 3/1, 3/2, 5/1, 5/2, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25/1, 25/2, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сартепсен: № 1, 3, 5/1, 5/2, 7/1, 7/2, 8, 9/1, 9/2, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарыозек: № 1, 2/1, 2/2, 3, 4, 5, 6/1, 6/2, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Толагай: № 1, 2, 3, 4, 5, 6, 7, 8, 9/1, 9/2, 10, 11, 12, 13, 14, 15/1, 15/2, 16, 17, 18/1, 18/2, 19, 20/1, 20/2, 21, 22/1, 22/2, 23/1, 23/2, 24, 25, 26/1, 26/2, 27/1, 27/2, 28, 29, 30/1, 30/2, 31, 32, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мендикол: № 2, 3, 4, 5, 6, 7, 8/1, 8/2, 9, 11, 13/1, 13/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мурынқум: № 1, 2, 3, 5, 7, 9, 15, 17, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарбулак: № 1, 2/1, 2/2, 3/1, 3/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Коныртобе: № 3, 5, 9, 11, 13/1, 13/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шиликти: № 1, 3, 5, 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 547</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Село Шиликти:</w:t>
-[...827 lines deleted...]
-      улица 6: №302, 329, 678-1, 678-2, 679-1, 679-2, 680-1, 680-2, 682-1, 682-2, 711-1, 711-2, 712-1, 712-2, 713-1, 713-2, 714-1, 714-2, 715-1, 715-2, 716-1, 716-2, 717-1, 717-2, 718-1, 718-2, 719-1, 719-2, 722-1, 722-2, 723-1, 723-2, 725-1, 725-2.</w:t>
+      Коммунальное государственное учреждение "Общеобразовательная средняя школа № 8" государственного учреждения "Отдел образования Шалкарского района управления образования Актюбинской области", Актюбинская область, Шалкарский район, город Шалкар, улица Б. Момышулы, № 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица С. Боранбайулы: № 1, 2, 3, 4, 5, 6, 10, 10а, 11, 12а, 14, 15, 16, 17, 17а, 18, 19, 20, 21, 22, 25, 27, 29, 33, 33а, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ул. Дарменкул Калаганова: № 1, 2/1, 2/2, 3, 4, 4/2, 5, 7, 7а, 9, 11, 13, 15, 16, 17, 22, 27, 27а, 31а, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Бостандык: № 1, 1/1, 1а, 2/1, 2/2, 3, 4, 5, 6, 6/1, 6/2, 7, 8/1, 8/2, 10/1, 10/2, 12, 12/1, 12/2, 13, 14, 14/1, 14/2, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Байланыс: № 1, 2, 3, 4, 6, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица У. Адилшинова: № 1, 1а, 2, 2а, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 22, 28, 28а, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Саркамыс: № 1, 1а, 4, 4а, 6, 6А, 6/1, 7, 9, 13, 16, 17, 18, 19, 21, 23, 24, 25, 26, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Акирек: № 1, 1а, 3, 5, 7, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Наурыз: № 1, 2, 3, 5, 5а, 6, 7, 8, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ынтымак: № 1, 1/1, 1/2, 2, 2/1, 2/2, 3/1, 3/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Б. Момышулы: № 1/2, 2/2, 7, 8а, 10, 11, 12, 12/1, 12/2, 14, 14а, 14/1; 14/2, 15, 16, 17, 24, 51, 52, 53, 54, 56, 68, 68а, 70, 72, 76, 77, 78, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ы. Абдуллина: № 1, 2, 3, 4, 4а, 5, 6, 6а, 7, 7/1, 7/2, 8, 9, 9/2, 10, 11, 12, 14, 16, 17а, 19, 21, 23, 23а, 26, 32, 42, 45, 47, 48, 49, 51, 51а, 53, 55, 74, 78, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Переулок Мадениет: № 2/1, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Жумагалиева: № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15а, 15б, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 25, 26, 27, 27а, 28, 29, 29а, 31, 31а, 32, 32а, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 50, 55, 56, 59, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Казахай Ахун: № 1/1, 1/2, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 30а, 31, 32, 33, 34, 35, 36, 37, 37а, 38, 39, 40, 41, 42, 43, 44, 46, 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ерназар Бекет: № 1, 3, 4, 5, 8, 8а, 9, 10, 11б, 12, 13, 13а, 14, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 28, 29, 30, 34, 36, 36а, 36б, 38, 40, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица И. Тунгатарова: № 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 13, 14, 16, 17, 18, 19, 20, 21, 22, 24, 25, 27, 28, 29, 30, 33, 35, 37, 38б, 41, 43, 47, 49, 51, 147, 148, 153, 154, 383/2, 386/2, 387;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Жанаманова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 49, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Братьев Калжановых: № 1, 1/1, 1/2, 2, 2/2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица К. Салпенова: № 1, 3, 5, 5/2, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ж. Кабакбаева: № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Кадырова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28-1, 28-2, 29, 30, 30-1, 30-2, 31, 32, 32-1, 32-2, 34, 34-1, 34-2, 36, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Е. Жоламанова: № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49, 51, 53, 55, 57, 59, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица К. Каратайулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жанузаковых: № 1-1, 1-2, 3, 3-1, 3-2, 5, 5-1, 5-2, 7-1, 7-2, 9А-1, 9А-2, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица 1: № 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даму аймагы: № 4, 10, 19, 20, 21, 24, 26, 27, 28, 29, 30, 33, 40, 41, 42, 44, 47, 48, 59, 61, 64, 68, 79, 81, 83, 86, 89, 91, 94, 97, 100, 110, 112, 116, 118, 119, 122, 126, 128, 130, 131, 132, 135, 142, 145, 146, 151, 153, 161, 165, 167, 168, 170, 190, 191, 213, 221, 230, 240, 254, 256, 294, 298, 299.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица 6: № 254, 261, 262, 267, 271, 281, 290, 294, 298, 299, 302, 329, 367, 426, 678-1, 678-2, 679-1, 679-2, 680-1, 680-2, 682-1, 682-2, 711-1, 711-2, 712-1, 712-2, 713-1, 713-2, 714-1, 714-2, 715-1, 715-2, 716-1, 716-2, 717-1, 717-2, 718-1, 718-2, 719-1, 719-2, 722-1, 722-2, 723-1, 723-2, 725-1, 725-2, 685-1, 685-2, 686-1, 686-2, 688-1, 688-2, 689-1, 689-2, 691-1, 691-2, 747-1, 747-2, 748-1, 748-2, 750-1, 750-2, 751-1, 751-2, 753-1, 753-2, 755-1, 755-2, 756-1, 756-2, 757-1, 757-2, 759-1, 759-2, 760-1, 760-2, 762-1, 762-2, 763-1, 763-2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -9971,55 +10712,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>