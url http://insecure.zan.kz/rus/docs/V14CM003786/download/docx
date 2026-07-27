--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d4d39ed" w14:textId="d4d39ed">
+    <w:p w14:paraId="37d85e5" w14:textId="37d85e5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -10712,55 +10712,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11086,31 +11086,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>