--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3f286cd" w14:textId="3f286cd">
+    <w:p w14:paraId="5b7e84b" w14:textId="5b7e84b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об образовании избирательных участков на территории Темирского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение акима Темирского района Актюбинской области от 3 февраля 2014 года № 1. Зарегистрировано Департаментом юстиции Актюбинской области 12 февраля 2014 года № 3778</w:t>
+        <w:t>Решение акима Темирского района Актюбинской области от 3 февраля 2014 года № 1. Зарегистрировано Департаментом юстиции Актюбинской области 12 февраля 2014 года № 3778.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -737,1567 +737,1509 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Темирского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение – в редакции решения акима Темирского района Актюбинской области от 28.12.2022 </w:t>
+      Сноска. Приложение – в редакции решения акима Темирского района Актюбинской области от 23.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 2</w:t>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными решением акима Темирского района Актюбинской области от 18.01.2024 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок №358</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 358</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Алтыкарасу, улица Карабас 12, здание Алтыкарасуского сельского дома культуры государственного коммунального казенного предприятия "Темирский районный дом культуры имени Н.Байганина".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Астана, Бақаев Қаблен, Қарабас, С.Аманғосов, Қарағанды, Кызыл села Алтыкарасу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 359</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 359</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Енбекши, улица Шығырлы 37б, здание Енбекшинского сельского клуба государственного коммунального казенного предприятия "Темирский районный дом культуры имени Н.Байганина".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Еңбекші, Қаракемер, Шилітоғай, Шығырлы села Енбекши.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 360 </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 360</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Сартогай, улица Мектеп 7, здание коммунального государственного учреждения "Сартогайская основная средняя школа" государственного учреждения "Отдел образования Темирского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Нұрлепес ата, Мектеп, Абай села Сартогай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 361</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 361</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Аксай, улица Төсбұлақ 4, здание Аксайского сельского дома культуры государственного коммунального казенного предприятия "Темирский районный дом культуры имени Н.Байганина".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц: Мүсіртау, Латыпов Қарағұл, Жаманағаш, Нұрпейс Байғанин,Қален Тұрдалин, Төсбұлақ, Жасыл, Мектеп, Рауан села Аксай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 362</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 362</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Бабатай, улица Қ.Тұрдалыұлы 1, здание коммунального государственного учреждения "Бабатайская основная средняя школа" государственного учреждения "Отдел образования Темирского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Избирательный участок № 363 </w:t>
+        <w:t>
+      В границах улиц Жиенәлі Хазірет, Қызыл Тұрдалыұлы, Жансен Кереев села Бабатай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 363</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Кумкудык, улица Мектеп 6, здание Кумкудыкского сельского клуба государственного коммунального казенного предприятия "Темирский районный дом культуры имени Н.Байганина".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      Местонахождения: поселок Шубаркудык, микрорайон Кызылжар 50 Б, здание коммунального государственного учреждения "Темирская детско-юношеская спортивная школа".</w:t>
+        <w:t>
+      В границах улиц Ойыл, Батыс, Мектеп, Достық, Жастар, Бабатай, Жігер, Астана, Орман села Кумкудык; села Шибулак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 364</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождения: поселок Шубаркудык, микрорайон Кызылжар 55 В, здание коммунального государственного учреждения "Темирская районная централизованная библиотечная система" государственного учреждения "Темирский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Астана, Кызылжар, микрорайон Кызылжар 2, А.Оразбаева, Кызылжар 3, А.Торебаева, У.Калниязова поселка Шубаркудык.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 365</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 365</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Копа, улица Саябак 43, здание Копинского сельского клуба государственного коммунального казенного предприятия "Темирский районный дом культуры имени Н.Байганина".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Избирательный участок № 366 </w:t>
+        <w:t>
+      В границах улиц: Ақбұлақ, Ықсан Ниетов, Орталық, Талшын Ержанова, Мектеп, Саябақ села Копа; села Шитубек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 366</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: станция Калмаккырган, улица С.Бекниязовой 38, здание коммунального государственного учреждения "Кенестуская основная средняя школа" государственного учреждения "Отдел образования Темирского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Теміржолшы, Сара Бекниязова, Завод станции Калмаккырган.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок №367 </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 367</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: поселок Шубаркудык, улица Н.Байганина 43 Б, здание государственного коммунального казенного предприятия "Кенкиякская музыкальная школа Темирского района" государственного учреждения "Отдел образования Темирского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Локомотивная, Шыганак Берсеев, Наурыз, Курылыс, Темирская, Каратау би, Уилская, Геолог, Ізтлеу Балмұханбедов поселка Шубаркудык.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 368</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 368</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Кенкияк, улица К.Балуанова 11 В, здание коммунального государственного учреждения "Кенкиякская общеобразовательная средняя школа" государственного учреждения "Отдел образования Темирского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Абай Құнанбаев, Корпусы, микрорайон Сазда – 1, микрорайон Сазда – 2, Смагулов Ажмаги, Сәңкібай Ата, Сәкен Сейфуллин села Кенкияк; села Башенкуль.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 369 </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 369</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Кенкияк, улица Парковая 9 Б, здание Кенкиякского сельского дома культуры государственного коммунального казенного предприятия "Темирский районный дом культуры имени Н.Байганина".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Парк, Дербесалин, Жағалау, Мұнайшылар, Қабылғазы Балуанов, Әлия Молдағұлова, Кеңкияқ, Нұрпейс Байганин, Құрманғазы Сағырбайұлы, Ыбырай Алтынсарин села Кенкияк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок №371</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 371</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: села Саркуль, улица Мектеп 32, здание Саркульского сельского клуба государственного коммунального казенного предприятия "Темирский районный дом культуры имени Н.Байганина".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Мектеп, Мешіт, Мәуішев Сақи, Сәңкібай Батыр, Тәуелсіздік, Степная, Каз ССР 50 жылдығы села Саркуль.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок №372</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 372</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Кумсай, улица О.Жауымбаева 25, здание коммунального государственного учреждения "Кумсайская основная средняя школа" государственного учреждения "Отдел образования Темирского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Жауымбаев Обай, Құмсай села Кумсай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок №373</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 373</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Копа, улица К.Жайлыбаева 5, здание коммунального государственного учреждения "Основная средняя школа имени М.Ауэзова" государственного учреждения "Отдел образования Темирского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Избирательный участок № 374</w:t>
+        <w:t>
+      В границах улиц Дәрібаев Жексенбай, Жайлыбаев Куан, Жалғасбаев Орыналы села Копа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 374</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Таскопа, улица Мектеп 20, здание Таскопинского сельского клуба государственного коммунального казенного предприятия "Темирский районный дом культуры имени Н.Байганина".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Ашы-ойыл, Астана, Мектеп села Таскопа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 375</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 375</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: город Темир, улица Ы.Алтынсарина 38, здание коммунального государственного учреждения "Общеобразовательная средняя школа имени С.Байшева" государственного учреждения "Отдел образования Темирского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       В границах улиц Сәңкібай батыр, Сайын Балмұханов, Өмірбай Нағауов, Абай, Ыбырай Алтынсарин, Әбілқайыр хан, Қаныш Сәтбаев, Қожабай Жазықов города Темир.</w:t>
-[...17 lines deleted...]
-      Избирательный участок № 376</w:t>
+      В границах улиц Сәңкібай батыр, Сайын Балмұханов, Өмірбай Нағауов, Абай, Ыбырай Алтынсарин, Әбілқайыр хан, Қаныш Сәтбаев, Қожабай Жазықов города Темир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 376</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: город Темир, улица С.Байшева 6, здание Темирского городского клуба государственного коммунального казенного предприятия "Темирский районный дом культуры имени Н.Байганина".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Сақтаған Бәйішев, Дінмұхамед Қонаев, Ағайынды Жұбановтар, Әбу Тәкенов, Шоқан Уәлиханов, Бауыржан Момышұлы, Ахмет Халфе, Нұрпейіс Байғанин, Бөгенбай Батыр, Толғанай, Мәншук Мәметова, Әлия Молдағұлова города Темир.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 377</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 377</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Жамбыл, улица Бирлик №10, здание коммунального государственного учреждения "Жамбылская основная средняя школа" государственного учреждения "Отдел образования Темирского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Бейбітшілік, Бірлік, Тәуелсіздік села Жамбыл.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      Местонахождение: поселок Шубаркудык, улица Ж.Кереева 17 Б, здание государственного коммунального казенного предприятия " Темирский районный дом школьников" государственного учреждения "Отдел образования Темирского района Управления образования Актюбинской области".</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 378</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: поселок Шубаркудык, улица Ж.Кереева 17 Б, здание государственного коммунального казенного предприятия "Темирский районный дом школьников" государственного учреждения "Отдел образования Темирского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Терискей, Нефтебаза, переулок Аккудык, Аккудык поселка Шубаркудык.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 379</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 379</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: поселок Шубаркудык, улица Джамбула 1, здание коммунального государственного учреждения "Шубаркудыкская общеобразовательная средняя школа №3" государственного учреждения "Отдел образования Темирского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Избирательный участок № 380 </w:t>
+        <w:t>
+      В границах улиц Алма Оразбаева, Джамбула, Жастар, Актас, СМП 555, Жұмағазы Махимов поселка Шубаркудык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 380</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: поселок Шубаркудык, улица Н.Байганин 3, здание государственного коммунального казенного предприятия "Темирский районный дом культуры имени Н.Байганина".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Избирательный участок № 381</w:t>
+        <w:t>
+      В границах улиц Темиржол, Барак, Нурпейс Байганин, Абая, Кенжалы, Кенесту, Депо поселка Шубаркудык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 381</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: поселок Шубаркудык, улица Ж.Кереева 4 В, здание коммунального государственного учреждения "Шубаркудыкская гимназия" государственного учреждения "Отдел образования Темирского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       В границах улиц Мектеп, Шили, Кызылжар, Брусковая, Асау Барак, Нарен Имашев, Жансена Кереева поселка Шубаркудык.</w:t>
-[...17 lines deleted...]
-      Избирательный участок № 382</w:t>
+      В границах улиц Мектеп, Шили, Кызылжар, Брусковая, Асау Барак, Нарен Имашев, Жансена Кереева поселка Шубаркудык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 382</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: поселок Шубаркудык, улица Юрия Гагарина, строение 22, здание коммунального государственного учреждения "Общеобразовательная средняя школа имени Ж.Кереева" государственного учреждения "Отдел образования Темирского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Юрия Гагарина, Вокзал аланы, Желтоксан, Кирпиш поселка Шубаркудык.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-      Избирательный участок № 384</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 383</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Шубаркудык, улица Темирская 33 участок, здание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Промселского Шубаркудыкского сельского клуба государственного коммунального казенного предприятия "Темирский районный дом культуры имени Н.Байганина".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границах улиц Алия Молдагулова, Новостройка, Пожар, Пошта, Кооператив, Аптека, Нефтяник, Темир, Техникум, Мектеп села Шубаркудык; станции Жаксымай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 384</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: поселок Шубарши, улица Аэродром 21 А, здание коммунального государственного учреждения "Шубаршийская общеобразовательная средняя школа" государственного учреждения "Отдел образования Темирского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Избирательный участок № 385</w:t>
+        <w:t>
+      В границах улиц Аэродром, Аврова, Желтоқсан, Бауыржан Момышулы, Нарен Имашев, Биринши Мамыр поселка Шубарши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 385</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: поселок Шубарши, улица Геолог 25 А, здание Шубаршийского сельского клуба государственного коммунального казенного предприятия "Темирский районный дом культуры имени Н.Байганина".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В границах улиц Геолог, Жагалау, Мунайшылар, Парк, Подхозная, Курылысшылар, Наурыз, Каныша Сатпаева, Октябрь поселка Шубарши.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-       Избирательный участок № 386</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 386</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Шыгырлы, улица А.Молдагуловой 2, здание Шыгырлийского сельского клуба государственного коммунального казенного предприятия "Темирский районный дом культуры имени Н.Байганина".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2341,55 +2283,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2715,31 +2657,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>