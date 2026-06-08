--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="868fff6" w14:textId="868fff6">
+    <w:p w14:paraId="7aca65c" w14:textId="7aca65c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об образовании избирательных участков на территории Мартукского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение акима Мартукского района Актюбинской области от 31 января 2014 года № 2. Зарегистрировано Департаментом юстиции Актюбинской области 12 февраля 2014 года № 3776</w:t>
+        <w:t>Решение акима Мартукского района Актюбинской области от 31 января 2014 года № 2. Зарегистрировано Департаментом юстиции Актюбинской области 12 февраля 2014 года № 3776.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание РЦПИ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -654,128 +654,150 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к решению акима Мартукского района от 31 января 2014 года № 2</w:t>
+              <w:t xml:space="preserve">Приложение к решению акима </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мартукского района </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от "31" января 2014 года № 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Мартукского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение – в редакции решения акима Мартукского района Актюбинской области от 03.10.2022 </w:t>
+      Сноска. Приложение – в редакции решения акима Мартукского района Актюбинской области от 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1</w:t>
+        <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...17 lines deleted...]
-      Избирательный участок № 266</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 266</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Мартук: улица М.Ауезова № 5, 5а, 13, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 42, 43, 44, 46, 47, 49, 50, 50б, 51, 53, 55, 56, 58, 59, 60, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 79, 81, 82, 83, 84, 85, 86, 88, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 103, 105;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -803,87 +825,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Р.Мир-Хайдарова № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Абая № 1, 1а, 1д, 2, 2д, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 20б, 21, 23, 25, 27, 29, 31, 33;</w:t>
-[...35 lines deleted...]
-      улица А.Байтурсынова № 1, 1б, 2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 24а, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44;</w:t>
+      улица Абая № 1, 1а, 1д, 2, 2д, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 20б, 21, 23, 25, 27, 29, 31, 32, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К.Медетова № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 38, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А.Байтурсынова № 1, 1б, 2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 24а, 25, 26, 27, 28, 30, 31, 32, 34, 36, 38, 40, 41, 42, 43, 44;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица М.Дулатова № 2, 4, 6, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 18, 19, 20, 22, 23, 25, 27, 29, 31, 33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -947,51 +969,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жангалиева № 9/1, 9/2, 9а, 10/1, 10/2, 11/1, 11/2, 11/3, 11а, 12, 14, 15, 16, 18, 19, 20, 21/1, 22, 25/1, 25/2, 27/1, 27/2, 29/2, 30, 31/1, 31/2, 33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица С.Сейфуллина № 11, 12, 14, 15, 20, 22, 24, 32, 34, 40, 48, 55, 58, 60, 75, 87, 89, 93, 127, 129, 143, 167;</w:t>
+      улица С.Сейфуллина № 11, 12, 14, 15, 20, 22, 24, 32, 34, 40, 46, 47, 48, 49, 50, 51, 53, 55, 56, 58, 60, 67, 68, 69, 71, 75, 81, 87, 89, 91, 93, 95, 103, 109, 111, 119, 123, 125, 127, 129, 135, 137, 139, 143, 149, 151, 163, 165, 167, 169, 173;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица 312 Стрелковой дивизии № 14, 16, 18, 18а, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34/1, 34/2, 35/1, 35/2, 36, 37, 37а, 37б, 38, 38а, 39, 39а, 40, 41/1, 41/2, 41/3, 42, 43/1, 43/2, 43/3, 43/4, 44, 45/1, 45/2, 45/3, 45/4, 46/1, 46/2, 47, 48/2, 49, 50, 50а, 51, 52, 52а, 53, 54, 55/1, 55/2, 56, 56а, 57/1, 57/2, 58, 59, 60, 61, 63, 65, 66, 66а, 67, 69, 69а, 71а, 73, 73а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1080,62 +1102,60 @@
       улицы Кожемякина, Желтоксан, Тәуелсиздик, Астана.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Мартукский сельский округ, село Мартук, улица Абая 20 А, коммунальное государственное учреждение "Мартукская общеобразовательная средняя школа № 1" государственного учреждения "Отдел образования Мартукского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 267</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 267</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Мартук: улица Есет Көкеулы № 1, 1а, 1б, 1ж, 1и, 1л, 1н, 1п, 1р, 1с, 1ф, 1э, 1ю, 1/1, 2а, 2б, 2г, 2к, 3, 3б, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25/1, 25/2, 26, 28, 29/1, 29/2, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46, 47, 48, 49, 50, 52, 53, 54, 56, 58, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 69а, 70, 72, 74, 76, 78, 80, 82, 84, 88, 90, 94, 98/1, 98/2, 98/3, 98/4, 100/2, 100/4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1307,87 +1327,103 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Б.Майлина № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13а, 15, 15а, 17;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улицы Т.Утебалинова, Жангельдина, Нефтебаза, К.Байсеитовой, Муканова, Муратбаева, Жастар, Ю.Бондарева, О.Бердиева, Ш.Берсиева, Достык, Жумысшылар, Пономаренко.</w:t>
+      улицы Т.Утебалинова, Жангельдина, Нефтебаза, К.Байсеитовой, Муканова, Муратбаева, Жастар, Ю.Бондарева, О.Бердиева, Ш.Берсиева, Достык, Жумысшылар, Пономаренко, 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулки Тұран, Темір жол, Болашақ, Алғыс, Ақжар, Сауран, Өрлеу, Сырдария, Ұлытау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Мартукский сельский округ, село Мартук, улица Озмителя 5, государственное коммунальное казенное предприятие "Центр детского технического творчества" государственного учреждения "Отдел образования Мартукского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 268</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 268</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Мартук: улица Есет Көкеулы № 77, 79, 83, 85, 87, 93, 95, 97, 99, 101, 101а, 102, 103, 104, 105, 106, 108, 110, 111а/1, 111а/2, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122/1, 122/2, 124, 125, 126, 127, 128, 129, 130.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1415,69 +1451,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бокенбай батыра № 86, 86а, 87, 88, 90, 91, 93, 94, 95, 97, 98, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 111, 112, 113, 114, 116, 117, 118, 119, 120, 121/1, 121/2, 123/2, 124, 125, 126, 127, 128, 129, 131, 132, 133, 135, 136, 137, 138, 139, 140, 141, 142, 143,144, 146, 147, 148, 149, 150, 151, 152;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица М.Ауезова № 102, 104, 106, 108, 109/1, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120, 121, 123, 124, 125, 126, 127, 128, 129, 130, 132, 134, 135, 136, 136а, 137, 138, 139, 140, 141, 143, 145, 146, 147, 148, 149, 150, 152, 156, 157, 158, 162, 164, 166, 168;</w:t>
-[...17 lines deleted...]
-      улица Жамбыла № 87, 89, 91, 93, 95, 97, 99, 101, 102, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 124, 126, 127, 128, 130, 132, 136, 138, 140, 144/1, 144/2, 144/3, 144/4, 144/5, 144/6, 144/7, 144/8;</w:t>
+      улица М.Ауезова № 102, 103, 104, 105, 106, 107, 108, 109/1, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120, 121, 123, 124, 125, 126, 127, 128, 129, 130, 132, 134, 135, 136, 136а, 137, 138, 139, 140, 141, 143, 145, 146, 147, 148, 149, 150, 152, 156, 157, 158, 162, 164, 165, 166, 168;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла № 87, 88, 89, 90, 91, 93, 95, 97, 98, 99, 101, 102, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 124, 126, 127, 128, 129, 130, 132, 135, 136, 138, 139, 140, 141, 144/1, 144/2, 144/3, 144/4, 144/5, 144/6, 144/7, 144/8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Р.Мир-Хайдарова № 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 41, 42, 44, 45, 46, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 67, 69, 70, 71, 72, 73, 74, 76, 77, 79, 80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1602,62 +1638,60 @@
       улицы Иманова, М.Маметовой, А.Молдагуловой, Батурина.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Мартукский сельский округ, село Мартук, улица Жамбыла № 125, коммунальное государственное учреждение "Мартукская школа-гимназия № 2" государственного учреждения "Отдел образования Мартукского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 269</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 269</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Мартук: улица Есет Көкеулы № 133, 135, 137, 139, 140/1, 140/2, 142/1, 142/2, 143, 144/1, 144/2, 145, 146, 147, 148/1, 148/2, 149, 150/1, 151, 152/1, 152/2, 153, 153а, 154/1, 154/2, 155, 156, 157, 161/1, 161/2, 162, 163/1, 164, 165, 166, 167/1, 167/2, 168, 169/1, 169/2, 170, 171/1, 171/2, 172, 173/1, 173/2, 176, 177/1, 177/2, 178, 179/1, 179/2, 180, 181/1, 181/2, 182, 183/1, 183/2, 183/3, 184, 185/1, 185/2, 185/3, 186, 188, 190, 192, 194, 196, 198, 200, 206/1, 206/2, 207а, 208/1, 208/2, 210/1, 210/2, 212;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1836,1790 +1870,1572 @@
       село Жанатан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Мартукский сельский округ, село Мартук, улица Е.Кокеулы 132, государственное коммунальное казенное предприятие "Детская школа искусств имени Камбара Медетова" государственного учреждения "Отдел образования Мартукского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 270</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 270</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Казанка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Мартукский сельский округ, село Казанка, улица Орталык 56 Б, коммунальное государственное учреждение "Казанская общеобразовательная основная школа" государственного учреждения "Отдел образования Мартукского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 271</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 271</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Қумсай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Мартукский сельский округ, село Кумсай, улица Курылысшылар 57, коммунальное государственное учреждение "Кумсайская начальная школа" государственного учреждения "Отдел образования Мартукского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-      улица Д.Конаева №1/1,1/2,2а, 2,3/2,3/2, 4,5/1, 5/2,6,7/1, 7/2, 8,9/1,9/2,10, 10б, 11/1, 11/2, 12, 13/1, 13/2, 14, 15,/1, 15/2, 16, 17/1, 17/2, 18, 18б, 18в, 18а, 18/1, 19/2, 20, 21/1, 21/2, 22, 23/1, 23/2, 24, 25/1, 25/2, 26, 27/1, 27/2, 28, 29/1, 29/2, 30, 32, 32а, 33, 34, 35/1, 35/2, 36, 37/1, 37/2, 38, 39/1, 39/2, 40, 40а, 41/1, 41/2, 42, 43/1, 43/2, 44, 45, 46, 47, 48, 49, 50, 50а, 51, 53;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 272</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Сарыжар: улица Айтеке би №1, 2, 3, 4, 4а, 5, 6, 6а, 8, 9, 10, 11, 11а, 12, 12а, 12г, 12б, 13,14,14а, 15, 16, 17, 18, 19, 20, 20а, 20б, 21, 22, 23, 24, 25, 26, 29/3, 32, 35, 36/1, 36/2, 36/3, 36/4, 36/5, 36/6, 36/7, 36/8, 38/1, 38/2, 38/3, 38/4, 38/5, 38/6, 38/7, 38/8, 39, 40, 41, 42/1, 42/3, 43, 44/1, 44/2, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 58а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Иманова №1, 2/1, 2/2, 3, 4, 5, 6/1, 6/2, 7, 8/1, 8/2, 9, 10/1, 10/2, 11, 11а, 12, 12а, 12в, 12б, 13а, 13, 14, 15, 16, 16а, 17, 18, 19, 20, 20а, 20в, 21, 23, 24, 24а, 25, 26, 27, 28, 29, 30, 31, 32, 32, 33, 34, 35, 36, 37, 38, 39, 41, 41а, 43/1, 43/2, 45/1, 45/2, 47/1, 47/2, 49/1, 49/2, 52, 53, 55, 57, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д.Конаева №1/1, 1/2, 2а, 2, 3/2 , 3/2, 4, 5/1, 5/2, 6, 6б, 7/1, 7/2, 8, 9/1, 9/2, 10, 10б, 11/1, 11/2, 12, 13/1, 13/2, 14, 15,/1, 15/2, 16, 17/1, 17/2, 18, 18б, 18в, 18а, 18/1, 19/2, 20, 21/1, 21/2, 22, 23/1, 23/2, 24, 25/1, 25/2, 26, 27/1, 27/2, 28, 29/1, 29/2, 30, 31, 32, 32а, 33, 34, 35/1, 35/2, 36, 37/1, 37/2, 38, 38а, 39/1, 39/2, 40, 40а, 41/1, 41/2, 42, 43/1, 43/2, 44, 45, 46, 47, 48, 49, 50, 50а, 51, 53;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы Ардагерлер, Саржар, М.Шокая, Комсомол, Байтерек, Толегена Айбергенова, Бирлик, Мектеп, Желтоқсан, Жастар, Жаңа талап, Жасыл ел, Жеңіс, М.Отемисулы, Тауелсиздикке 20 жыл, Т.Бегелдинова, Солтүстік, Нурпейиса Байганина, Куншуак, Кен дала, Жагалау, Т.Рыскулова.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Сарыжарский сельский округ, село Сарыжар, улица Иманова 10, Сарыжарский сельский Дом культуры государственного коммунального казенного предприятия "Мартукский районный Дом культуры" государственного учреждения "Мартукский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...82 lines deleted...]
-      улица Жаңа қоныс, участки № 310, 567, 158В, 249, 344.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 273</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Сарыжар: улица Айтеке би № 57/2, 59, 61, 62, 63, 64 , 65, 66, 67, 68, 69, 70, 71, 72, 73, 73а, 74, 75, 76,77, 78, 79, 80, 81, 82, 84, 85, 85Б, 86, 87, 87а, 88, 89, 89а, 90, 91, 92, 92а, 92б, 93, 94, 95, 96, 97, 97а, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117,118, 118а, 119, 120, 121, 122,123, 124, 125, 126, 128, 130, 131, 131А, 136, 137, 138, 142, 144, 145, 147, 148, 150, 152, 154, 157, 166, 170, 192;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Иманова № 36, 38, 40, 42, 44, 46, 48, 48А, 50, 52, 54, 56, 58, 60, 61, 61а, 62, 63, 64, 65, 66, 67, 68, 69, 70, 70А, 71, 72, 73, 74, 74а, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 94, 95, 96, 97, 97а, 98, 99, 100, 101,102,103,104,105,106/1, 106/2, 107, 109, 111, 112, 113, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127,129, 130, 131, 133, 135, 136, 137, 138, 144, 148, 153, 157, 159, 161, 163, 165, 167, 169, 175, 177;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д.Конаева № 52, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 64а, 65, 66, 67, 68, 69, 69а, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 83а, 84, 85, 86, 87, 88, 88а, 89, 89а, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 114, 115, 116, 117, 118, 119, 120, 121, 121а, 122, 123, 127, 130, 133, 135, 136, 138, 141, 142, 143, 144, 145, 148, 151, 156, 158, 160, 161, 163,165,168, 169, 171, 173;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улицы Жана коныс, Абай, Аль-фараби, Абилкайыр хана, Бокенбай батыра, Алтын орда, Жездибай батыра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Сарыжарский сельский округ, село Сарыжар, улица Жана коныс 70, коммунальное государственное учреждение "Сарыжарская общеобразовательная средняя школа" государственного учреждения "Отдел образования Мартукского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      Границы: разъезд № 33, село Жайсан: улицы Партизанская, Алия Молдагулова, Болашак, Братьев Ходатаевых.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 274</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Кокпекты, разъезд № 33, село Жайсан: улицы Партизанская, Алия Молдагулова, Болашак, Братьев Ходатаевых.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: село Жайсан, улица Болашак 33, Жайсанский сельский клуб государственного коммунального казенного предприятия "Мартукский районный Дом культуры" государственного учреждения "Мартукский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 275</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 275</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Жайсан: улицы Мира, Камбара Медетова, Сагынбая Есенгалиева, Динмухамеда Кунаева, Садовая.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Жайсанский сельский округ, село Жайсан, улица Камбара Медетова 34а, коммунальное государственное учреждение "Жайсанская специальная организация образования" государственного учреждения "Управление образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...82 lines deleted...]
-      Границы: село Вознесеновка.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 278</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Вознесеновка, село Жанажол.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Аккудыкский сельский округ, село Вознесеновка, улица Есет батыра 18, коммунальное государственное учреждение "Вознесеновская общеобразовательная средняя школа" государственного учреждения "Отдел образования Мартукского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 279</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 279</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Достык.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Аккудыкский сельский округ, село Достык, улица Бауыржана Момышулы 19, коммунальное государственное учреждение "Веренская общеобразовательная основная школа" государственного учреждения "Отдел образования Мартукского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 280</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 280</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Первомайка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Аккудыкский сельский округ, село Первомайка, улица Исатая Тайманулы 14, Первомайский сельский клуб государственного коммунального казенного предприятия "Мартукский районный Дом культуры" государственного учреждения "Мартукский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-      Избирательный участок № 282</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 282</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Карабулак.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Аккудыкский сельский округ, село Карабулак, улица Желтоксан 19.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 283</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 283</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Байнассай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Байнассайский сельский округ, село Байнассай, улица Богенбай батыра 7, коммунальное государственное учреждение "Байнассайская общеобразовательная основная школа" государственного учреждения "Отдел образования Мартукского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 284</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 284</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Акмоласай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Байнассайский сельский округ, село Акмоласай, улица А.Молдагуловой 24, Акмоласайский сельский клуб государственного коммунального казенного предприятия "Мартукский районный Дом культуры" государственного учреждения "Мартукский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 286</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 286</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Байторысай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Байторысайский сельский округ, село Байторысай, улица Бокенбай батыра 8, коммунальное государственное учреждение "Байторысайская общеобразовательная средняя школа" государственного учреждения "Отдел образования Мартукского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 287</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 287</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Дмитриевка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Байторысайский сельский округ, село Дмитриевка, улица Достык 39, коммунальное государственное учреждение "Дмитриевская общеобразовательная основная школа" государственного учреждения "Отдел образования Мартукского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 288</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 288</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Покровка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Байторысайский сельский округ, село Покровка, улица Женис 8, Покровский сельский клуб государственного коммунального казенного предприятия "Мартукский районный Дом культуры" государственного учреждения "Мартукский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 289</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 289</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Полтавка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Байторысайский сельский округ, село Полтавка, улица Жастар 27, Полтавский сельский клуб государственного коммунального казенного предприятия "Мартукский районный Дом культуры" государственного учреждения "Мартукский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 290</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 290</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Родниковка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Родниковский сельский округ, село Родниковка, улица Гагарина 12, Родниковский сельский клуб государственного коммунального казенного предприятия "Мартукский районный Дом культуры" государственного учреждения "Мартукский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 291</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 291</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Саржансай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Танирбергенский сельский округ, село Саржансай, улица Актобе 3Г, Саржансайский сельский клуб государственного коммунального казенного предприятия "Мартукский районный Дом культуры" государственного учреждения "Мартукский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 292</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 292</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Кенсахара.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Танирбергенский сельский округ, село Кенсахара, улица Болашак 17, коммунальное государственное учреждение "Кенсахаринская общеобразовательная средняя школа" государственного учреждения "Отдел образования Мартукского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 293</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 293</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Каратогай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение участка: Каратогайский сельский округ, село Каратогай, улица Болашак 2, Каратогайский сельский клуб государственного коммунального казенного предприятия "Мартукский районный Дом культуры" государственного учреждения "Мартукский районный отдел культуры, физической культуры и спорта".</w:t>
-[...17 lines deleted...]
-      Избирательный участок № 294</w:t>
+      Местонахождение участка: Каратогайский сельский округ, село Каратогай, улица Байтурсынова 18А, Каратогайский сельский клуб государственного коммунального казенного предприятия "Мартукский районный Дом культуры" государственного учреждения "Мартукский районный отдел культуры, физической культуры и спорта".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 294</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Каратаусай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Карачаевский сельский округ, село Каратаусай, улица Квиндта 20, Каратаусайский сельский клуб государственного коммунального казенного предприятия "Мартукский районный Дом культуры" государственного учреждения "Мартукский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 295</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 295</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Аккайын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Карачаевский сельский округ, село Аккайын, улица К.Балгазина 21, Аккайынский сельский клуб государственного коммунального казенного предприятия "Мартукский районный Дом культуры" государственного учреждения "Мартукский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 296</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 296</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Кызылжар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Кызылжарский сельский округ, село Кызылжар, улица 10 жылдык Астана 1, Кызылжарский сельский клуб государственного коммунального казенного предприятия "Мартукский районный Дом культуры" государственного учреждения "Мартукский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 297</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 297</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Шевченко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Кызылжарский сельский округ, село Шевченко, улица 10 жылдык Астана 4, коммунальное государственное учреждение "Шевченковская общеобразовательная основная школа" государственного учреждения "Отдел образования Мартукского района Управления образования Актюбинской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 298</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 298</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Борте.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Кызылжарский сельский округ, село Борте, улица Абая 25А, Буртинский сельский клуб государственного коммунального казенного предприятия "Мартукский районный Дом культуры" государственного учреждения "Мартукский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 299</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 299</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Курмансай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение участка: Курмансайский сельский округ, село Курмансай, улица Ы.Алтынсарина 15, Курмансайский сельский клуб государственного коммунального казенного предприятия "Мартукский районный Дом культуры" государственного учреждения "Мартукский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...118 lines deleted...]
-      Избирательный участок № 303</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 302</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Шанды, село Егизата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение участка: Курмансайский сельский округ, село Шанды, улица Есет батыра 29, Шандинский медицинский пункт "Мартукская районная больница" государственное коммунальное предприятие на праве хозяйственного ведения государственного учреждения "Управление здравоохранения Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 303</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Хазрет, село Жездибай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3663,55 +3479,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4037,31 +3853,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>