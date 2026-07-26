--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7aca65c" w14:textId="7aca65c">
+    <w:p w14:paraId="f714734" w14:textId="f714734">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3479,55 +3479,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3853,31 +3853,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>