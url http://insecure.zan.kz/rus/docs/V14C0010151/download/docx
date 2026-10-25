--- v0 (2025-10-05)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="23b3fa5" w14:textId="23b3fa5">
+    <w:p w14:paraId="018268c" w14:textId="018268c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1072,51 +1072,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканском уровне – республиканская система оповещения с охватом территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) территориальном уровне – система оповещения области, города республиканского значения, столицы с охватом территорий области, города республиканского значения, столицы;</w:t>
+      2) территориальном уровне – система оповещения столицы, области, города республиканского значения с охватом территорий столицы, области, города республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объектовом уровне – локальная система оповещения с охватом территории и населения, попадающего в расчетную зону распространения чрезвычайной ситуации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
@@ -1156,50 +1156,112 @@
         <w:t>
       опасного производственного объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гидротехнического сооружения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом и.о. Министра по чрезвычайным ситуациям РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Республиканская система оповещения обеспечивает доведение сигналов оповещения и информации до:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1271,1233 +1333,1421 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) территориальных органов уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6. Система оповещения области, города республиканского значения, столицы обеспечивает доведение сигналов оповещения и информации до:</w:t>
+        <w:t xml:space="preserve">
+      6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Система оповещения столицы, области, города республиканского значения обеспечивает доведение сигналов оповещения и информации до:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...15 lines deleted...]
-      1) населения области (части территории области), города республиканского значения, столицы либо до населения района, города областного значения, района в городе, города районного значения, поселка, села, сельского округа по распоряжению акима соответствующей административно-территориальной единицы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) населения столицы, области (части территории области), города республиканского значения либо до населения города областного значения, района в городе, города районного значения, населения района, сельского округа, поселка, села по распоряжению акима соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) местных исполнительных органов и иных государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) экстренных и аварийных служб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сил гражданской защиты на территории соответствующей административно-территориальной единицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Локальная система оповещения (далее - ЛСО) обеспечивает доведение сигналов оповещения и информации до:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...15 lines deleted...]
-      2) местных исполнительных органов и иных государственных органов;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) населения, попадающего в расчетную зону распространения чрезвычайной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...15 lines deleted...]
-      3) экстренных и аварийных служб;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) работников организации, эксплуатирующей опасный производственный объект и гидротехническое сооружение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      4) сил гражданской защиты на территории соответствующей административно-территориальной единицы.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) физических лиц, находящихся на территории объекта с массовым пребыванием людей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...15 lines deleted...]
-      7. Локальная система оповещения (далее - ЛСО) обеспечивает доведение сигналов оповещения и информации до:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аварийно-спасательных служб и формирований, обслуживающих опасные производственные объекты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...15 lines deleted...]
-      1) населения, попадающего в расчетную зону распространения чрезвычайной ситуации;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) руководителей и дежурно-диспетчерских служб юридических лиц, расположенных в расчетной зоне распространения чрезвычайной ситуации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...15 lines deleted...]
-      2) работников организации, эксплуатирующей опасный производственный объект и гидротехническое сооружение;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Создание, развитие и поддержание в постоянной готовности системы оповещения республиканского и территориального уровней, в том числе эксплуатация, техническое обслуживание, плановый и текущий ремонт оборудования, организация и содержание каналов связи систем оповещения, осуществляется уполномоченным органом, его территориальными органами и местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
-[...15 lines deleted...]
-      3) физических лиц, находящихся на территории объекта с массовым пребыванием людей;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Определение единой технической политики по созданию, доукомплектованию, модернизации и дооснащению основного (установленного) оборудования, а также установленного программного обеспечения (лицензионного программного обеспечения) системы оповещения осуществляется уполномоченным органом в соответствии с Национальным стандартом СТ РК 3432-2019 "Технические средства оповещения населения. Классификация. Общие технические требования".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
-[...15 lines deleted...]
-      4) аварийно-спасательных служб и формирований, обслуживающих опасные производственные объекты;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Организация размещения технических средств оповещения осуществляется местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
-[...15 lines deleted...]
-      5) руководителей и дежурно-диспетчерских служб юридических лиц, расположенных в расчетной зоне распространения чрезвычайной ситуации.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Создание, развитие и поддержание в постоянной готовности системы оповещения объектового уровня, в том числе эксплуатация, техническое обслуживание, плановый и текущий ремонт оборудования систем оповещения, а также организация и содержание необходимых для их бесперебойного функционирования каналов связи, в том числе до управляющего оборудования системы оповещения территориального уровня, осуществляются организациями, эксплуатирующими опасные производственные объекты, гидротехнические сооружения и объекты с массовым пребыванием людей (далее – организации).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
-[...15 lines deleted...]
-      8. Создание, развитие и поддержание в постоянной готовности системы оповещения республиканского и территориального уровней, в том числе эксплуатация, техническое обслуживание, плановый и текущий ремонт оборудования, организация и содержание каналов связи систем оповещения, осуществляется уполномоченным органом, его территориальными органами и местными исполнительными органами.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Границами зоны действия ЛСО являются границы территории (зон) воздействия опасных факторов от аварий на опасных производственных объектах и гидротехнических сооружениях, с риском причинения вреда жизни и здоровью населения, проживающего или осуществляющего хозяйственную деятельность за пределами территорий размещения данных объектов и сооружений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
-[...15 lines deleted...]
-      Определение единой технической политики по созданию, доукомплектованию, модернизации и дооснащению основного (установленного) оборудования, а также установленного программного обеспечения (лицензионного программного обеспечения) системы оповещения осуществляется уполномоченным органом в соответствии с Национальным стандартом СТ РК 3432-2019 "Технические средства оповещения населения. Классификация. Общие технические требования".</w:t>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы зоны действия ЛСО определяются при разработке технического задания на создание (реконструкцию):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       опасных производственных объектов в соответствии с зонами действия основных поражающих факторов (оценка зоны действия основных поражающих факторов при различных сценариях аварий, инцидентов), определяемыми Правилами разработки декларации промышленной безопасности опасного производственного объекта, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2014 года № 341 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10257);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       гидротехнических сооружений в соответствии с зонами затопления, границами зон вредного воздействия на окружающую среду, определяемые Регламентом о безопасности гидротехнических сооружений, утвержденного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 70 Водного кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. ЛСО на гидротехнических сооружениях организуется в соответствии с Перечнем гидротехнических сооружений, представляющих угрозу населению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При размещении нескольких опасных производственных объектов и гидротехнических сооружений, эксплуатируемых разными организациями в близости друг от друга, по совместному решению руководства данных организаций допускается создание единой ЛСО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом каждая организация имеет отдельную объектовую систему оповещения в пределах своей территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае попадания населенных пунктов в зону действия основных поражающих факторов и зону затопления, границы зон вредного воздействия на окружающую среду при возможных авариях на опасных производственных объектах и гидротехнических сооружениях, допускается создание системы оповещения указанных населенных пунктов совместно с местными исполнительными органами.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
-[...15 lines deleted...]
-      12. ЛСО на гидротехнических сооружениях организуется в соответствии с Перечнем гидротехнических сооружений, представляющих угрозу населению.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЛСО задействуются с управляющего оборудования системы оповещения территориального уровня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Передача информационных видео- и аудиосообщений путем прерывания трансляций телерадиовещания для оповещения и доведения информации до населения осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О масс-медиа".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При нарушении работы сетей энергоснабжения и телекоммуникаций, оповещение населения организуется с использованием доступных средств информирования, автомобилей оповещения уполномоченного органа, служебных транспортных средств государственных органов и служб гражданской защиты, имеющих громкоговорящие установки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Уполномоченным органом и его территориальными органами в целях своевременного оповещения органов управления государственной системы гражданской защиты об угрозе или возникновении чрезвычайных ситуаций в мирное и военное время, формируются списки лиц, для их оповещения с использованием существующих технических средств (далее – списки оповещения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация для формирования списков представляется органами управления государственной системы гражданской защиты уполномоченному органу и его территориальным органам, ежемесячно к 5 числу следующего месяца и/или незамедлительно при изменении соответствующих сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В целях обеспечения надежности систем оповещения всех уровней, не реже одного раза в год осуществляется проверка готовности республиканской системы оповещения и не реже одного раза в квартал проверка готовности системы оповещения столицы, области, городов республиканского значения с подачей единого сигнала оповещения "Внимание всем!" и передачей населению информационных сообщений по средствам массовой информации, путем передачи текстовых сообщений по сетям операторов сотовой связи на мобильные телефоны населения, в том числе посредством технологии широковещательной передачи сообщений (далее – Cell Broadcast).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
-[...15 lines deleted...]
-      16. При нарушении работы сетей энергоснабжения и телекоммуникаций, оповещение населения организуется с использованием доступных средств информирования, автомобилей оповещения уполномоченного органа, служебных транспортных средств государственных органов и служб гражданской защиты, имеющих громкоговорящие установки.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Для осуществления технической проверки республиканской системы оповещения и при проведении республиканских учений по гражданской защите, распоряжение по задействованию системы оповещения республиканского уровня отдает руководитель уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
-[...15 lines deleted...]
-      17. Уполномоченным органом и его территориальными органами в целях своевременного оповещения органов управления государственной системы гражданской защиты об угрозе или возникновении чрезвычайных ситуаций в мирное и военное время, формируются списки лиц, для их оповещения с использованием существующих технических средств (далее – списки оповещения).</w:t>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для осуществления технической проверки системы оповещения столицы, области, городов республиканского значения и проведения учений по гражданской защите, распоряжение на задействование системы оповещения территориального уровня отдает руководитель территориального органа уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
-[...15 lines deleted...]
-      Информация для формирования списков представляется органами управления государственной системы гражданской защиты уполномоченному органу и его территориальным органам, ежемесячно к 5 числу следующего месяца и/или незамедлительно при изменении соответствующих сведений.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменениями, внесенными приказом и.о. Министра по чрезвычайным ситуациям РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оповещения населения и органов управления при чрезвычайных ситуациях</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
-[...15 lines deleted...]
-      18. В целях обеспечения надежности систем оповещения всех уровней, не реже одного раза в год осуществляется проверка готовности республиканской системы оповещения и не реже одного раза в квартал проверка готовности системы оповещения области, городов республиканского значения, столицы с подачей единого сигнала оповещения "Внимание всем!" и передачей населению информационных сообщений по средствам массовой информации, путем передачи текстовых сообщений по сетям операторов сотовой связи на мобильные телефоны населения, в том числе посредством технологии широковещательной передачи сообщений (далее – Cell Broadcast).</w:t>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Порядок оповещения заключается в оперативном доведении до органов управления информации об угрозе или возникновении чрезвычайной ситуации для принятия соответствующих мер реагирования, а также доведения до населения единого сигнала оповещения "Внимание всем!" и информационных сообщений об угрозе или возникновении чрезвычайной ситуации и порядке действий в создавшихся условиях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
-[...15 lines deleted...]
-      19. Для осуществления технической проверки республиканской системы оповещения и при проведении республиканских учений по гражданской защите, распоряжение по задействованию системы оповещения республиканского уровня отдает руководитель уполномоченного органа.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. С момента поступления информации об угрозе и возникновении чрезвычайной ситуации глобального масштаба, уполномоченный орган согласовывает с Премьер-Министром Республики Казахстан – начальником гражданской обороны Республики Казахстан задействование системы оповещения республиканского уровня, посредством которой незамедлительно оповещаются население, территориальные органы уполномоченного органа, органы государственного управления и местные исполнительные органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
-[...15 lines deleted...]
-      Для осуществления технической проверки системы оповещения области, городов республиканского значения, столицы и проведения учений по гражданской защите, распоряжение на задействование системы оповещения территориального уровня отдает руководитель территориального органа уполномоченного органа.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При угрозе или возникновении чрезвычайной ситуации регионального масштаба распоряжение о задействовании системы оповещения отдает руководитель уполномоченного органа, при угрозе или возникновении чрезвычайной ситуации местного масштаба – руководитель территориального органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок оповещения населения и органов управления при чрезвычайных ситуациях</w:t>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С момента поступления информации об угрозе и возникновении чрезвычайной ситуации местного масштаба, оперативный дежурный территориального органа незамедлительно информирует оперативного дежурного уполномоченного органа и непосредственного руководителя территориального органа, который с использованием всех доступных средств связи в кратчайшие сроки согласовывает с акимом соответствующей административно-территориальной единицы, распоряжение о задействовании системы оповещения территориального уровня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
-[...15 lines deleted...]
-      20. Порядок оповещения заключается в оперативном доведении до органов управления информации об угрозе или возникновении чрезвычайной ситуации для принятия соответствующих мер реагирования, а также доведения до населения единого сигнала оповещения "Внимание всем!" и информационных сообщений об угрозе или возникновении чрезвычайной ситуации и порядке действий в создавшихся условиях.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При угрозе и возникновении чрезвычайных ситуаций, требующих незамедлительного оповещения населения, задействование системы оповещения допускается должностными лицами оперативно-дежурной службы уполномоченного органа и его территориальных органов без получения распоряжения от уполномоченных должностных лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
-[...15 lines deleted...]
-      21. С момента поступления информации об угрозе и возникновении чрезвычайной ситуации глобального масштаба, уполномоченный орган согласовывает с Премьер-Министром Республики Казахстан – начальником гражданской обороны Республики Казахстан задействование системы оповещения республиканского уровня, посредством которой незамедлительно оповещаются население, территориальные органы уполномоченного органа, органы государственного управления и местные исполнительные органы.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководители организаций или их дежурно-диспетчерские службы по команде оперативного дежурного территориального органа, или самостоятельно в случае угрозы и возникновения чрезвычайной ситуации на объекте, осуществляют оповещение работников организации, аварийно-спасательные службы, дежурно-диспетчерские службы и население, проживающее в зоне распространения чрезвычайной ситуации путем задействования систем оповещения объектового уровня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. В период действия чрезвычайного положения, распоряжение о задействовании системы оповещения территориального уровня отдает комендант местности, где введено чрезвычайное положение в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О чрезвычайном положении".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. После получения распоряжения о задействовании системы оповещения, оперативным дежурным территориальных органов организуется оповещение должностных лиц в соответствии со списками оповещения, а также осуществляется подача единого сигнала оповещения "Внимание всем!" для привлечения внимания населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. С момента подачи единого сигнала оповещения "Внимание всем!", оперативным дежурным территориальных органов незамедлительно организуется передача информационных сообщений об угрозе и возникновении чрезвычайной ситуации и инструкции о действиях населения в сложившейся ситуации посредством:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) передачи информационных видео- и аудиосообщений путем прерывания трансляции каналов эфирного телерадиовещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) передачи текстовых сообщений по сетям операторов сотовой связи на мобильные телефоны населения, в том числе посредством технологии Cell Broadcast;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
-[...15 lines deleted...]
-      23. После получения распоряжения о задействовании системы оповещения, оперативным дежурным территориальных органов организуется оповещение должностных лиц в соответствии со списками оповещения, а также осуществляется подача единого сигнала оповещения "Внимание всем!" для привлечения внимания населения.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) передачи звуковых, графических, текстовых и голосовых сообщений с использованием мобильных приложений по беспроводным сетям передачи данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
-[...15 lines deleted...]
-      24. С момента подачи единого сигнала оповещения "Внимание всем!", оперативным дежурным территориальных органов незамедлительно организуется передача информационных сообщений об угрозе и возникновении чрезвычайной ситуации и инструкции о действиях населения в сложившейся ситуации посредством:</w:t>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) передачи звуковых и голосовых сообщений с использованием сиренно-речевых устройств и подвижных средств оповещения различной ведомственной принадлежности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
-[...15 lines deleted...]
-      1) передачи информационных видео- и аудиосообщений путем прерывания трансляции каналов эфирного телерадиовещания;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) передачи текстовых сообщений с использованием информационных терминалов в местах массового пребывания населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
-[...15 lines deleted...]
-      2) передачи текстовых сообщений по сетям операторов сотовой связи на мобильные телефоны населения, в том числе посредством технологии Cell Broadcast;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) размещение информации на ведомственном интернет-ресурсе, официальных аккаунтах в социальных сетях уполномоченного органа и его территориальных органов, а также в иных доступных средствах массовой информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
-[...15 lines deleted...]
-      3) передачи звуковых, графических, текстовых и голосовых сообщений с использованием мобильных приложений по беспроводным сетям передачи данных;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. При задействовании сигнала оповещения "Внимание всем!" система оповещения обеспечивает одновременное и многократно повторяемое доведение информации об угрозе или возникновении чрезвычайной ситуации до населения и порядке действий людей в сложившейся ситуации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
-[...15 lines deleted...]
-      4) передачи звуковых и голосовых сообщений с использованием сиренно-речевых устройств и подвижных средств оповещения различной ведомственной принадлежности;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Продолжительность подачи единого сигнала оповещения "Внимание всем!" составляет 1 минуту. После сигнала осуществляется трансляция информационного сообщения продолжительностью до 5 минут на государственном и русском языках. В течение одного часа допускается повторение информационного сообщения не более трех раз и прекращается после принятия решения об окончании использования системы оповещения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
-[...15 lines deleted...]
-      5) передачи текстовых сообщений с использованием информационных терминалов в местах массового пребывания населения;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. По сигналу оповещения "Внимание всем!" население использует доступные средства приема информации для получения и выполнения инструкций о действиях в сложившейся обстановке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
-[...15 lines deleted...]
-      6) размещение информации на ведомственном интернет-ресурсе, официальных аккаунтах в социальных сетях уполномоченного органа и его территориальных органов, а также в иных доступных средствах массовой информации.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Информация об угрозе или возникновении чрезвычайных ситуаций природного, техногенного и социального характера, в том числе применении современных средств поражения формируется службами наблюдения, контроля обстановки и прогнозирования, в том числе сейсмологической службой, системами селевого оповещения, контроля за радиационной обстановкой и иными компетентными организациями независимо от их формы собственности и передается в оперативно-дежурные службы территориальных органов и уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
-[...15 lines deleted...]
-      25. При задействовании сигнала оповещения "Внимание всем!" система оповещения обеспечивает одновременное и многократно повторяемое доведение информации об угрозе или возникновении чрезвычайной ситуации до населения и порядке действий людей в сложившейся ситуации.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получение оперативно-дежурными службами территориальных органов и уполномоченного органа вышеуказанной информации является основанием для организации оповещения населения и органов управления в соответствии с пунктом 21 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
-[...15 lines deleted...]
-      26. Продолжительность подачи единого сигнала оповещения "Внимание всем!" составляет 1 минуту. После сигнала осуществляется трансляция информационного сообщения продолжительностью до 5 минут на государственном и русском языках. В течение одного часа допускается повторение информационного сообщения не более трех раз и прекращается после принятия решения об окончании использования системы оповещения.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Порядок оповещения и доведения информации об угрозе или возникновении чрезвычайных ситуаций природного, техногенного и социального характера, в том числе применении современных средств поражения, до личного состава воинских частей Вооруженных Сил, других войск и воинских формирований Республики Казахстан и населения военных городков определяется соответствующими командирами соединений, частей и подразделений совместно с территориальными органами уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
-[...15 lines deleted...]
-      27. По сигналу оповещения "Внимание всем!" население использует доступные средства приема информации для получения и выполнения инструкций о действиях в сложившейся обстановке.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. При задействовании систем оповещения, действия оперативных дежурных и тексты информационных сообщений разрабатываются и принимаются территориальными органами уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
-[...15 lines deleted...]
-      28. Информация об угрозе или возникновении чрезвычайных ситуаций природного, техногенного и социального характера, в том числе применении современных средств поражения формируется службами наблюдения, контроля обстановки и прогнозирования, в том числе сейсмологической службой, системами селевого оповещения, контроля за радиационной обстановкой и иными компетентными организациями независимо от их формы собственности и передается в оперативно-дежурные службы территориальных органов и уполномоченного органа.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Для доведения до населения информации информационного (профилактического) характера, не связанной с угрозой или возникновением чрезвычайной ситуации, используется система оповещения (без подачи единого сигнала "Внимание всем!"). Передача информации осуществляется путем трехкратного воспроизведения через сиренно-речевые устройства, перехвата сетей теле- и радиовещания, публикации в мобильных приложениях, на официальных интернет-ресурсах и в аккаунтах социальных сетей, а также посредством рассылки текстовых сообщений по сетям операторов сотовой связи, включая технологию Cell Broadcast.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
-[...15 lines deleted...]
-      Получение оперативно-дежурными службами территориальных органов и уполномоченного органа вышеуказанной информации является основанием для организации оповещения населения и органов управления в соответствии с пунктом 21 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доведение информации через сиренно-речевые устройства осуществляется в период с 08:00 до 22:00 часов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2535,55 +2785,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2909,31 +3159,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>