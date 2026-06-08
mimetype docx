--- v0 (2025-12-03)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="229362a" w14:textId="229362a">
+    <w:p w14:paraId="6ab3012" w14:textId="6ab3012">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,3779 +85,4670 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Министра внутренних дел Республики Казахстан от 11 февраля 2005 года № 97 "Об утверждении Правил учета лиц, состоящих под административным надзором"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Приказ Министра внутренних дел Республики Казахстан от 28 ноября 2014 года № 852. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 декабря 2014 года № 10033</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра внутренних дел Республики Казахстан от 28 ноября 2014 года № 852. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 декабря 2014 года № 10033. Утратил силу приказом Министра внутренних дел Республики Казахстан от 5 марта 2026 года № 163.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание РЦПИ!</w:t>
-      </w:r>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание РЦПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Порядок введения в действие приказа см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 июля 1996 года "Об административном надзоре за лицами, освобожденными из мест лишения свободы", а также со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-исполнительного кодекса Республики Казахстан от 5 июля 2014 года, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 11 февраля 2005 года № 97 "Об утверждении Правил учета лиц, состоящих под административным надзором" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 3505, опубликованный 4 ноября 2005 г. в газете "Юридическая газета" № 204-205 (938-939)) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Начальникам Департаментов внутренних дел областей, городов Астана, Алматы, на транспорте:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организовать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучение в системе боевой и служебной подготовки личным составом подразделений административной, криминальной полиции и информационно-аналитического центра положений настоящих Правил с принятием зачетов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ежеквартальную сверку учетов лиц, в отношении которых установлен административный надзор, между подразделениями административной полиции, криминальной полиции и информационно-аналитического центра органов внутренних дел, а также анализ состояния и результатов работы по борьбе с рецидивной преступностью с рассмотрением на оперативных совещаниях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      патрульные наряды, заступающих на охрану общественного порядка, списками лиц, состоящих под административным надзором и подпадающих по признакам судимостей под действие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об административном надзоре за лицами, освобожденными из мест лишения свободы" (далее - Закон) с целью выявления с их стороны нарушений правил надзора и установленных ограничений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заведение на лиц, подпадающих по признакам судимостей под действие Закона, необходимых учетных материалов, осуществление комиссионной проверки обоснованности их заведения, полноты и результатов профилактической работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      активное использование оперативно-розыскных возможностей в наблюдении за лицами, состоящими под административным надзором и подпадающими по признакам судимостей под действие Закона, - для своевременного получения информации о замышляемых, подготавливаемых или совершенных ими преступлениях, предупреждения и пресечения их преступной деятельности, розыска лиц, уклоняющихся от административного надзора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействие с подразделениями уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан с целью получения информации о лицах, в отношении которых может быть установлен административный надзор, для разработки и осуществления дополнительных мер по повышению оперативной осведомленности об их поведении и образе жизни;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение служебных проверок по каждому факту совершения умышленного преступления лицом, состоящим под административным надзором, с принятием мер по устранению выявленных недостатков и повышению эффективности индивидуально-профилактической работы с поднадзорными.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Информационно-аналитическому центру Министерства внутренних дел Республики Казахстан (Закаргаева Р.Н.) обеспечить централизованный учет лиц, состоящих под административным надзором и подпадающих по признакам судимостей под действие Закона.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующий редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Контроль за исполнением настоящего приказа возложить на Комитет административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учета лиц, состоящих под административным надзором, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Участковый инспектор, с момента получения извещения из учреждения, а также постановления об установлении административного надзора в течение суток заполняет план задание, для внесения в единую информационную систему "Беркут" Комитета национальной безопасности Республики Казахстан на запрет выезда за пределы территории Республики Казахстан (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам) и направляет в Управление административной полиции Департамента внутренних дел областей, городов Астана, Алматы, для ввода в единую информационную систему "Беркут".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По прибытию к избранному месту жительства и постановки на учет поднадзорного, участковый инспектор предупреждает его о соблюдении правил регистрации по месту жительства и контролирует ее своевременность, проверяет достоверность данных, указанных в направленной из мест лишения свободы информационно-поисковой карте (далее - ИПК-ЛЦ), докладывает начальнику органа внутренних дел свои предложения об установлении ограничений, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, заполняет на поднадзорного схему связи (приложение 3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация об изменениях внешности (татуировки), места проживания, трудоустройстве поднадзорного заносится в листок коррекции и направляется в подразделения информационно-аналитического центра (далее - ИАЦ) в течение суток. Обо всех дальнейших изменениях поднадзорного ИАЦ также информируется листком коррекции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На поднадзорного, признанного лицом, совершившим опасный рецидив преступления, в течение трех рабочих дней готовится письменное уведомление о его месте жительстве и направляется в ИАЦ (приложение 4).";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. По прибытию к избранному месту жительства лица, подпадающего по признакам судимостей под действие Закона, участковый инспектор, на административный участок которого прибыло такое лицо, беседует с освобожденным, сверяет достоверность данных поступившей из мест лишения свободы ИПК-ЛЦ и направляет ее в ИАЦ в течение трех рабочих дней со дня постановки на учет (в случае отсутствия при освобождении лица из мест лишения свободы ИПК-ЛЦ, то ее заполняет участковый инспектор), предупреждает его под роспись об ответственности за несоблюдение правил регистрации по месту жительства, о возможности установления административного надзора при нарушении общественного порядка или совершения иных правонарушений. Обо всех дальнейших изменениях подучетного ИАЦ информируется листком коррекции.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14. В наблюдательное дело подшиваются копии справки об освобождении из мест лишения свободы, приговоров суда (в случае их отсутствия участковым инспектором направляется запрос в исправительное учреждение), требование о проверке на судимость и распечатанную электронной карточку учета "Подучетный элемент" "Web интерфейс МВД РК".";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15. Наблюдательное дело на подучетного, по истечению трех лет со дня его освобождения из мест лишения свободы, прекращается с последующим переводом его в списочный учет, в порядке определяемом Министром внутренних дел.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "16. О переезде подучетного на новое местожительство ИАЦ информируются листком коррекции, а наблюдательное дело и ИПК-ЛЦ пересылаются в орган внутренних дел, где он должен зарегистрироваться. О регистрации подучетного по новому адресу ИАЦ также информируются листком коррекции.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "25. Участковый инспектор оформляет дело административного надзора, которому приобщает все материалы наблюдательного дела, учитывает в первой части журнала регистрации дел административного надзора и поднадзорных, прибывших на территорию обслуживания органа внутренних дел.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "31. В случаях, когда поднадзорному устанавливается ограничение в виде явки в орган внутренних дел для регистрации, то по указанию начальника органа внутренних дел такую регистрацию осуществляет сотрудник подразделения административной полиции по руководству участковыми инспекторами, участковый инспектор, дежурный по органу внутренних дел, о чем делается отметка в специальном регистрационном листе (приложение 11).";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "38. По приезду поднадзорного на территорию обслуживания другого органа внутренних дел сотрудник подразделения административной полиции, а при его отсутствии участковый инспектор или дежурный по органу внутренних дел регистрирует прибывшего во второй части журнала регистрации дел административного надзора и поднадзорных, прибывших на территорию обслуживания органа внутренних дел для временного проживания, в течение суток информирует участкового инспектора, на территории обслуживания которого будет проживать данное лицо, о прибытии и убытии поднадзорного, вносит соответствующие отметки в маршрутный лист, заверяет их печатью (штампом) органа внутренних дел.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "41. При перемене постоянного места жительства лицом, состоящим под административным надзором, участковый инспектор, осуществляющий надзор, уведомляет об этом орган внутренних дел по новому месту жительства поднадзорного (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орган внутренних дел по новому месту жительства поднадзорного обязан в течение трех рабочих дней запросить, а орган внутренних дел по прежнему месту жительства по запросу выслать на это лицо дело административного надзора. Орган внутренних дел, получивший дело административного надзора, в течение суток вносит корректировку в единую информационную систему "Беркут" Комитета национальной безопасности Республики Казахстан о перемене поднадзорным постоянного места жительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аналогичные корректировки в ЕИС "Беркут" производятся при осуждении поднадзорного к лишению свободы и в случае смерти.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "44. В случае неприбытия в установленный срок к избранному месту жительства лица, совершившего опасный рецидив преступлений, участковый инспектор в течение пяти рабочих дней уведомляет об этом ИАЦ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "45. В случае неприбытия в установленный законом срок к избранному месту жительства лица, в отношении которого установлен административный надзор, орган внутренних дел проводит первоначальные мероприятия по установлению места его нахождения и причин неприбытия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неустановления места нахождения указанного лица, орган внутренних дел начинает досудебное расследование, объявляет его в розыск с избранием меры пресечения";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "47. Административный надзор прекращается по основаниям, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона. В случае осуждения поднадзорного к мерам наказания, не связанным с лишением свободы, то наблюдение за его образом жизни и поведением осуществляется во взаимодействии со службой пробации.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "50. Лица, в отношении которых в установленном Законом порядке прекращен административный надзор и лица, подпадающие по признакам судимости под действие Закона, по истечению трех лет с момента освобождения из мест лишения свободы участковыми инспекторами ставятся как ранее судимые, на списочный учет, в порядке определяемом Министром внутренних дел";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z21" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документов, находящихся в деле административного надзора:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z22" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 19 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "19. Копии уведомлений (листов коррекции), направляемых в органы внутренних дел, план-задания о внесении в ЕИС "Беркут";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>журнале регистрации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дел административного надзора и поднадзорных, прибывших на территорию обслуживания горрайоргана внутренних дел для временного проживания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в первой части:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графу 6 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дата внесения в ЕИС "Беркут";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Перечне документов, находящихся в наблюдательном деле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 9 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. Копии уведомлений (листов коррекции), направляемых в органы внутренних дел.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.) обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направление настоящего приказа на официальное опубликование в средствах массовой информации в течение 10 календарных дней после его государственной регистрации в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) опубликование настоящего приказа на официальном интернет-ресурсе Министерства внутренних дел Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на Комитет административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ подлежит официальному опубликованию и вводится в действие с 1 января 2015 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+генерал-лейтенант полиции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К. Касымов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...111 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2064 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="1"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра внутренних дел</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>О внесении изменений в приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра внутренних дел</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 11 февраля 2005 года № 97 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Об утверждении Правил учета лиц,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>состоящих под административным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>надзором" от 28 ноября 2014 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам учета лиц, состоящих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>под административным надзором</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 1          </w:t>
-[...17 lines deleted...]
-      </w:r>
+      Форма            </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждаю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                      Задание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цель задания: закрыть выезд из Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основания задания:____(ссылка)_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия задания до І__І__І І__І__І І__І__І__І__І (дата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-О внесении изменений в приказ </w:t>
-[...3 lines deleted...]
-      </w:r>
+                               (число) (месяц)      (год)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      окончания УДО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия кириллица____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            латинский _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имя кириллица ____________________________________       место</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            латинский ____________________________________      для</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчество кириллица __________________________________    фото</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            латинский _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения І__І__І І__І__І І__І__І__І__І</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                    (число) (месяц)      (год)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пол _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданство _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальность ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место рождения ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                (область, населенный, пункт)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место жительства ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительные данные о лице:________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кого информировать при обнаружении: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В не рабочее время: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Какие меры процессуального характера следует произвести: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кем санкционировано:_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инициатор:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                           (государственный орган)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                              (подразделение)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                (должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+               (подпись) (фамилия, инициалы) (телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заполнения І__І__І І__І__І І__І__І__І__І</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                      (число) (месяц)     (год)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра внутренних дел</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>О внесении изменений в приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра внутренних дел</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 11 февраля 2005 года № 97 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Об утверждении Правил учета лиц,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>состоящих под административным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>надзором" от 28 ноября 2014 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам учета лиц, состоящих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>под административным надзором</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Министра внутренних дел   </w:t>
-[...3 lines deleted...]
-      </w:r>
+      Форма            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Республики Казахстан    </w:t>
-[...3 lines deleted...]
-      </w:r>
+                                                       Начальнику ИАЦ      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                             ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-от 11 февраля 2005 года № 97 </w:t>
-[...17 lines deleted...]
-      </w:r>
+                                              наименование ДВД, ГОРОВД </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                            ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                            ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-состоящих под административным </w:t>
-[...49 lines deleted...]
-      </w:r>
+                                                 адрес            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Сообщаю, что __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                       фамилия, имя и отчество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                 дата и место рождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      признанный (ая) лицом, совершившим опасный рецидив преступления,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" _________20___г. зарегистрирован (а), выбыл (а), изменил (а)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место регистрации и в настоящее время проживает (нужное подчеркнуть)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по адресу: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                      Начальник ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-под административным надзором </w:t>
-[...186 lines deleted...]
-      </w:r>
+                                              наименование горрайоргана </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                      ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-                         (число) (месяц)      (год)  </w:t>
-[...571 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="2"/>
+                                            внутренних дел, звание,     </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                      ____________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 2          </w:t>
-[...17 lines deleted...]
-      </w:r>
+                                        подпись, фамилия и инициалы    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-О внесении изменений в приказ </w:t>
-[...463 lines deleted...]
-                                   "_____" ______________ 20____г.   </w:t>
+                                         "_____" ______________ 20____г.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4177,35 +5070,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>