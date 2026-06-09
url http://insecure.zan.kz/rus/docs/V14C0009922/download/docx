--- v0 (2025-10-14)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d61316a" w14:textId="d61316a">
+    <w:p w14:paraId="a4c4028" w14:textId="a4c4028">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2637,50 +2637,74 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Защитные сооружения гражданской обороны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2838,50 +2862,156 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра по чрезвычайным ситуациям РК от 18.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      19-1. Размеры зон радиоактивного загрязнения при запроектной аварии на атомной станции определяются в соответствии с требованиями национального стандарта Республики Казахстан 4017-2025 "Безопасность в чрезвычайных ситуациях. Методика оценки радиационной обстановки при запроектной аварии на атомной стации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Инструкция дополнена пунктом 19-1 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 196 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6432,482 +6562,582 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. При электрификации железнодорожных линий предусматривают сохранение обустройств тепловозного хозяйства, создание баз стоянок для запаса тепловозов, а также емкостей для горюче-смазочных материалов в целях обеспечения, при необходимости, перехода на тепловозную тягу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z108" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      81. Вновь строящиеся тяговые подстанции располагаются за пределами зон возможных сильных разрушений и зон возможного катастрофического затопления. На тяговых подстанциях, оборудуемых устройствами автоматики и телемеханики, предусматривают возможность перевода их на местное управление с обеспечением связью с загородными пунктами управления отделений дорог.</w:t>
+      81. Вновь строящиеся тяговые подстанции располагаются за пределами зон возможных сильных разрушений и зон возможного катастрофического затопления. На тяговых подстанциях, оборудуемых устройствами автоматики и телемеханики, предусматривают возможность перевода их на местное управление с обеспечением связью с запасными пунктами управления регионального центра управления движением поездов и инфраструктурой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 81 - в редакции приказа Министра по чрезвычайным ситуациям РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 196 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z109" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. При проектировании новых и реконструкции действующих устройств сигнализации, централизации, блокировки и связи железнодорожных узлов и станций, расположенных в городах, отнесенных к группам по гражданской обороне (или являющиеся организациями, отнесенными к категориям по гражданской обороне), а также железнодорожных линий, примыкающих к этим узлам и станциям, предусматривают в пределах зон возможных сильных разрушений прокладку подземных (подводных) кабельных высоковольтных линий питания этих устройств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z110" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> по гражданской обороне, обеспечиваются запасными пунктами управления, размещаемые вне зон возможного катастрофического затопления.</w:t>
+        <w:t>
+      83.Акционерное общество "Национальная компания "Қазақстан темір жолы" и его региональные центры управления движением поездов и инфраструктурой обеспечиваются запасными пунктами управления, размещаемые вне зон возможного катастрофического затопления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="121"/>
+    <w:bookmarkStart w:name="z13" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для оперативного состава работников Акционерного общества "Национальная компания "Қазақстан темір жолы" и его филиалов, а также дежурного персонала железнодорожных станций, отнесенных к особо важной категории по гражданской обороне, остающегося в местах постоянной дислокации, предусматриваются защитные сооружения гражданской обороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 83 - в редакции приказа Министра по чрезвычайным ситуациям РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 196 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Инженерно-технические мероприятия гражданской</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>обороны в метрополитенах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z112" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z112" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. При проектировании новых и реконструкции существующих подземных линий или участков метрополитенов предусматривают приспособление их под убежища для защиты населения в мирное и военное время.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z113" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z113" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Размещение укрываемого населения в метрополитене предусматривают на платформах станций, в тупиках, соединительных ветках между линиями и в ветках в электродепо.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На участках тоннелей метрополитена, расположенных под реками, каналами и водоемами, а также в отдельных случаях, в неустойчивых водонасыщенных грунтах, размещение укрываемого населения не предусматривают.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="124"/>
+    <w:bookmarkStart w:name="z114" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Расчетное количество населения, укрываемого в метрополитенах, определяют по нормам площади на одного укрываемого человека.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z115" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z115" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Количество и пропускную способность входов на станции метрополитена определяют из расчета ожидаемых пассажирских потоков мирного времени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительные входы на перегонах предусматриваются в соответствии с заданиями исходя из расчетного количества укрываемых и времени заполнения ими этих перегонов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все входы в метрополитены оборудуются устройствами с местным и дистанционным управлением, регулирующими поток укрываемых.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="126"/>
+    <w:bookmarkStart w:name="z116" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. На два-три отсека предусматривается один защищенный эвакуационный выход, приспосабливая для этой цели подземные сооружения метрополитенов, сообщающиеся с поверхностью земли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z117" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z117" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Для жизнеобеспечения укрываемого населения предусматриваются защищенные системы резервного электроснабжения, воздухоснабжения, канализации и водоотлива, а также средства управления, сигнализации, связи оповещения и противопожарные системы. Для хранения продовольствия, медицинского имущества, а также для медицинского обслуживания укрываемых людей предусматриваются приспособленные отдельные служебные помещения на станциях и в вестибюлях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сооружения и устройства метрополитенов, эксплуатируемые в мирное время, используются для жизнеобеспечения укрываемого населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="128"/>
+    <w:bookmarkStart w:name="z118" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Инженерно-технические мероприятия гражданской</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>обороны на автомобильных дорогах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z119" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z119" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90. Автомобильные дороги международного и республиканского значения общей сети Республики Казахстан прокладываются с учетом расстояний до границ проектной застройки городов, отнесенных к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> группам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по гражданской обороне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В тех случаях, когда указанные дороги проходят через города, отнесенные к группам по гражданской обороне, предусматривается строительство обходных автомобильных дорог.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="130"/>
+    <w:bookmarkStart w:name="z169" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90-1. При строительстве обходных автомобильных дорог на отдельных участках находящихся за пределами зон возможных разрушений и зон возможного катастрофического затопления предусматривают возможность его использования под аэродромы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6926,604 +7156,604 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="131"/>
+    <w:bookmarkStart w:name="z120" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. При развитии сети автомобильных дорог предусматривают стыковку городских магистралей с загородными магистральными дорогами, а также строительство автомобильных подъездных путей к железнодорожным станциям и портам – пунктам посадки (высадки) эвакуируемого населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z121" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z121" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Автодорожные и железнодорожные мосты через судоходные реки, в городах, отнесенных к группам по гражданской обороне, располагаются на расстояниях, исключающих их одновременное разрушение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z122" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z122" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Инженерно-технические мероприятия гражданской</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>обороны на магистральных трубопроводах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z123" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z123" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Трассы магистральных трубопроводов (газопроводов, нефтепроводов, нефтепродуктопроводов) при наземной прокладке труб планируют за пределами зон возможных разрушений, а при заглубленном их размещении – вне зон сильных разрушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В зонах возможных слабых разрушений допускается открытая (незаглубленная) прокладка магистральных трубопроводов только через препятствия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Минимальное удаление трубопроводов, перекачивающих насосных и компрессорных станций от зданий и сооружений необходимо принимать в соответствии с требованиями норм проектирования магистральных трубопроводов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="135"/>
+    <w:bookmarkStart w:name="z124" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Инженерно-технические мероприятия гражданской</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>обороны на объектах морского и речного транспорта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z125" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z125" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Инженерно-технические мероприятия на береговых объектах морского и речного транспорта предусматривают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создание устойчивого снабжения электроэнергией за счет передачи электроэнергии на берег от судовых электростанций, водой, горюче-смазочным материалом, запасными частями, находящихся в зонах возможных сильных разрушений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разработку и осуществление комплекса мероприятий по защите объектов морского транспорта от воздействия гравитационных волн подводных ядерных взрывов, а объектов речного транспорта – от воздействия волны прорыва при разрушении напорного фронта гидроузлов с учетом возможной форсированной сработки водохранилищ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="137"/>
+    <w:bookmarkStart w:name="z126" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       95. Запасные перегрузочные пункты, судоремонтные базы, места, выбранные для производства грузовых операций на необорудованном побережье, связываются с железнодорожной или автодорожной сетью, обеспечиваются средствами связи для приема и передачи сигналов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оповещения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> гражданской обороны, осуществления руководства перегрузочными и другими работам, а также управления движением судов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z127" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z127" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       96. Причалы для погрузки-выгрузки разрядных грузов, железнодорожные пути для накопления (отстоя) вагонов (цистерн) оборудуются системой постановки водяных завес и заливки водой (дегазатором) на случай разлива сильнодействующих ядовитых веществ, также </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> локальной системой оповещения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> об аварии работающего персонала и населения, проживающего в пределах зоны поражения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z128" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z128" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. При проектировании перевалочных и бункеровочных нефтебаз предусматривают возможность беспричального слива жидкого топлива на суда из железнодорожных цистерн, а также использование танкеров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z129" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z129" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 6. Инженерно-технические мероприятия гражданской</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>обороны на объектах воздушного транспорта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z130" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z130" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. В целях повышения устойчивости функционирования гражданской авиации в военное время для организаций гражданской авиации предусматриваются аэродромы рассредоточения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z131" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z131" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. В качестве аэродромов рассредоточения предусматривается использование и заблаговременное дооборудование аэропортов, также отдельных участков автомобильных дорог, специально подготавливаемых в мирное время для возможности использования под аэродромы, в первую очередь находящихся за пределами зон возможных разрушений и зон возможного катастрофического затопления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z132" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z132" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. При проектировании новых аэропортов, а также при реконструкции существующих складов горюче-смазочных материалов аэропортов, расположенных в зонах возможных разрушений, предусматривается строительство подземных емкостей для горюче- смазочных материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При соответствующем обосновании допускается хранение горюче-смазочных материалов в наземных обвалованных емкостях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="144"/>
+    <w:bookmarkStart w:name="z133" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Аэропорты, расположенные в зонах возможных разрушений, помимо централизованного электроснабжения обеспечиваются резервным электропитанием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z134" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z134" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Для управления в военное время воздушным движением, производством, гражданской обороной и воздушным движением в районах аэродромов на территориях аэропортов гражданской авиации создаются защитные пункты управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z135" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z135" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Защита сельскохозяйственных животных, продукции животноводства и растениеводства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 8 – в редакции приказа Министра по чрезвычайным ситуациям РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 323</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="147"/>
+    <w:bookmarkStart w:name="z136" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Защита сельскохозяйственных животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z137" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z137" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. В районах, расположенных за пределами зон возможных разрушений городов, отнесенных к группам, и организаций – к категориям по гражданской обороне, предусматривают защиту сельскохозяйственных животных в военное время от заражения (загрязнения) радиоактивными, отравляющими веществами и патогенными биологическими агентами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7542,296 +7772,296 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="149"/>
+    <w:bookmarkStart w:name="z138" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Для обеспечения животных водой на фермах и комплексах оборудуются защищенные водозаборные скважины. В качестве резервного водоснабжения предусматривают использование существующих и вновь устраиваемых шахтных колодцев, а также защищенных резервуаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z139" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z139" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Для проведения ветеринарной обработки зараженных (загрязненных) животных на фермах и комплексах предусматривают оборудование специальных площадок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z140" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z140" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Защита продукции животноводства, растениеводства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и продовольственных товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z141" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z141" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. При проектировании новых и реконструкции действующих организаций по переработке продукции животноводства и растениеводства, а также баз, холодильников и складов для хранения продовольственных товаров предусматривается защита этой продукции от заражения (загрязнения) аэрозолями радиоактивных и отравляющих веществ, биологических средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z142" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z142" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Ограждающие строительные конструкции производственных зданий и сооружений организаций по переработке продукции животноводства и растениеводства, а также склады для их хранения обеспечиваются необходимой непроницаемостью от аэрозолей радиоактивных и отравляющих веществ, биологических средств, обеспечиваемую за счет герметизации этих конструкций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z143" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z143" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. Световая маскировка городских, сельских поселений и объектов хозяйствования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 9 – в редакции приказа Министра по чрезвычайным ситуациям РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 323</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="155"/>
+    <w:bookmarkStart w:name="z144" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Световая маскировка проводится для создания в темное время суток условий, затрудняющих обнаружение городских, сельских поселений и организаций с воздуха путем визуального наблюдения или с помощью оптических приборов, рассчитанных на видимую область излучения (0,40 – 0,76 микрометров).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z145" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z145" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Световая маскировка городских, сельских населенных пунктов и объектов, входящих в зону светомаскировки предусматривается в двух режимах: частичного и полного затемнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z170" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z170" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зоны светомаскировки определяются в соответствующих Планах гражданской обороны административно-территориальных единиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z171" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z171" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подготовительные мероприятия, обеспечивающие осуществление светомаскировки в этих режимах, проводятся заблаговременно, в мирное время.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7850,300 +8080,300 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="159"/>
+    <w:bookmarkStart w:name="z146" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. В режиме частичного затемнения предусматривается завершение подготовки к введению режима полного затемнения. Режим частичного затемнения не должен препятствовать производственной деятельности объектов хозяйствования, после его введения действует постоянно, кроме времени действия режима полного затемнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z147" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z147" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Режим полного затемнения вводится по сигналу "Воздушная тревога" и отменяется с объявлением сигнала "Отбой воздушной тревоги".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z148" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z148" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Городской транспорт, а также средства регулирования его движения, в режиме частичного затемнения, светомаскировке не подлежат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В режиме полного затемнения городской наземный транспорт останавливается, его осветительные огни, а также средства регулирования движения должны выключаться.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="162"/>
+    <w:bookmarkStart w:name="z149" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Световая маскировка железнодорожного, воздушного, автомобильного, морского и речного транспорта производится в соответствии с требованиями норм проектирования световой маскировки городских, сельских поселений и объектов, а также ведомственных инструкций по световой маскировке, разрабатываемых с учетом особенностей работы соответствующих видов транспорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z150" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z150" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 10. Объекты коммунально-бытового назначения, приспосабливаемые для санитарной обработки людей, специальной обработки одежды и автотранспорта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 10 – в редакции приказа Министра по чрезвычайным ситуациям РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 323</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="164"/>
+    <w:bookmarkStart w:name="z151" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Вновь строящиеся, реконструируемые и действующие общественные бани, предприятия стирки белья и химической чистки, а также посты мойки автотранспорта в случае необходимости приспосабливаются соответственно для санитарной обработки людей, специальной обработки одежды и автотранспорта в военное время, а также при производственных авариях, катастрофах или стихийных бедствиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z152" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z152" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. На такие объекты разрабатываются проекты их приспособления под выполнение в случае необходимости работ по санитарной и специальной обработке, которые включают два этапа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подготовительные мероприятия, подлежащие выполнению заблаговременно, в ходе строительства новых и реконструкции существующих объектов, в этот этап необходимо включать наиболее трудоемкие строительно-монтажные работы, обеспечивающие перевод объектов в течение 24 ч. на режим санитарной и специальной обработки, но не затрудняющие их работу в режиме мирного времени;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мероприятия по переводу объектов на режим санитарной и специальной обработки, осуществляемые в военное время. В этот этап включают мероприятия, выполнения которых на 1-м этапе нецелесообразно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="166"/>
+    <w:bookmarkStart w:name="z153" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Пропускную способность бани или душевой в режиме санитарной обработки людей, производственную мощность прачечной или предприятий химической чистки в режиме специальной обработки одежды, а также пропускную способность участка по специальной обработке автотранспорта определяют в соответствии с требованиями Норм проектирования объектов коммунально-бытового назначения для санитарной обработки людей, специальной обработки одежды и автотранспорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8273,92 +8503,92 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол приложения - в редакции приказа Министра по чрезвычайным ситуациям РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 323</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="167"/>
+    <w:bookmarkStart w:name="z155" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Основные группы сильнодействующих ядовитых веществ и</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>веществ, образующих при авариях</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(разрушениях, пожарах) зоны опасного химического заражения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9114,55 +9344,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>