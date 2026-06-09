--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9084d6a" w14:textId="9084d6a">
+    <w:p w14:paraId="c231121" w14:textId="c231121">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1429,519 +1429,434 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для подвида деятельности по производству (формуляции) пестицидов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...125 lines deleted...]
-          <w:bookmarkEnd w:id="7"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
-[...56 lines deleted...]
-В случае наличия помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 1 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Наличие аккредитованной лаборатории для проведения контроля качества производимых (формулируемых) пестицидов на соответствие техническим регламентам, стандартам и нормативам, либо договора с аккредитованной лабораторией</w:t>
+          <w:bookmarkStart w:name="z23" w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие производственно-технической базы, находящейся на праве собственности или ином законном основании, и состоящей из:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+производственных и складских помещений для хранения пестицидов; оборудования для производства (формуляции) пестицидов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям </w:t>
+          <w:bookmarkStart w:name="z24" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Правоустанавливающие документы на производственные помещения или копия договора аренды или безвозмездного пользования, или доверительного управления в случае заключения данных договоров на срок менее одного года;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>эксплуатационные паспорта заводов-изготовителей на оборудования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копия санитарно-эпидемиологического заключения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае наличия помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О стандартизации" </w:t>
+              <w:t>
+Наличие аккредитованной лаборатории для проведения контроля качества производимых (формулируемых) пестицидов на соответствие техническим регламентам, стандартам и нормативам, либо договора с аккредитованной лабораторией</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2026,87 +1941,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наличие технологического (промышленного) регламента на производство (формуляцию) пестицидов, утвержденного заявителем в соответствии со стандартом организации</w:t>
+              <w:t xml:space="preserve">
+Наличие стандарта организации на производство (формуляцию) каждого пестицида, утвержденного организацией самостоятельно в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О стандартизации" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2118,51 +2053,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сведения о соответствии квалификационным требованиям для осуществления деятельности по производству (формуляции) пестицидов по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям</w:t>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2191,163 +2126,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z26" w:id="8"/>
-[...90 lines deleted...]
-имеющих соответствующее высшее химическое или технологическое образование, или среднее специальное химическое или технологическое образование с опытом практической работы по специальности не менее 3 (трех) лет</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие технологического (промышленного) регламента на производство (формуляцию) пестицидов, утвержденного заявителем в соответствии со стандартом организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2359,686 +2218,1027 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сведения о соответствии квалификационным требованиям для осуществления деятельности по производству (формуляции) пестицидов по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям </w:t>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z26" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие квалификационного состава руководителей и специалистов: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в подразделениях непосредственно занятых производством (формуляцией) пестицидов руководителей (не менее 2 (двух) человек), имеющих соответствующее высшее техническое, технологическое или агрономическое образование с опытом практической работы по специальности не менее 5 (пяти) лет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и специалистов (не менее 3 (трех) человек),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+имеющих соответствующее высшее химическое или технологическое образование, или среднее специальное химическое или технологическое образование с опытом практической работы по специальности не менее 3 (трех) лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о соответствии квалификационным требованиям для осуществления деятельности по производству (формуляции) пестицидов по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-В случае наличия помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для подвида деятельности по реализации пестицидов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 6 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Для подвида деятельности по применению пестицидов аэрозольным и фумигационным способами</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие складских помещений для хранения пестицидов на праве собственности или ином законном основании </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Правоустанавливающие документы на помещения или копия договора аренды или безвозмездного пользования, или доверительного управления в случае заключения данных договоров на срок менее одного года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае наличия помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z29" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие специальной техники для применения пестицидов аэрозольным и фумигационным способами на праве собственности или ином законном основании </w:t>
+Наличие квалификационного состава руководителей и специалистов: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в подразделениях непосредственно занятых реализацией пестицидов руководителей, имеющих соответствующее высшее техническое, технологическое или агрономическое образование с опытом практической работы по специальности не менее 2 (двух) лет и специалистов, имеющих соответствующее высшее техническое, технологическое или агрономическое образование, или среднее специальное техническое, технологическое или агрономическое образование с опытом практической работы по специальности не менее 1 (одного) года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Сведения о соответствии квалификационным требованиям для осуществления деятельности по применению пестицидов аэрозольным и фумигационным способами по форме согласно приложению 3 к настоящим квалификационным требованиям</w:t>
+              <w:t xml:space="preserve">
+Сведения о соответствии квалификационным требованиям для осуществления деятельности по реализации пестицидов по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для подвида деятельности по применению пестицидов аэрозольным и фумигационным способами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие специальной техники для применения пестицидов аэрозольным и фумигационным способами на праве собственности или ином законном основании </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о соответствии квалификационным требованиям для осуществления деятельности по применению пестицидов аэрозольным и фумигационным способами по форме согласно приложению 3 к настоящим квалификационным требованиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3101,50 +3301,150 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 10 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -14470,51 +14770,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Номер и дата выдачи диплома по специальности, наименование учебного заведения, специальность и квалификация (в случае выдачи диплома зарубежным учебным заведением – сведения о признании/</w:t>
+              <w:t xml:space="preserve">Номер и дата выдачи диплома по специальности, наименование учебного заведения, специальность и квалификация (в случае выдачи диплома зарубежным учебным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заведением – сведения о признании/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нострификации</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>