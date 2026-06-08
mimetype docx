--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="25648ac" w14:textId="25648ac">
+    <w:p w14:paraId="e8fe07e" w14:textId="e8fe07e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,790 +100,852 @@
         </w:rPr>
         <w:t>Об утверждении Правил обслуживания организаций, владеющих и (или) эксплуатирующих опасные производственные объекты, профессиональными аварийно-спасательными службами в области промышленной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2014 года № 347. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 февраля 2015 года № 10252.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...96 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции приказа Министра по чрезвычайным ситуациям РК от 08.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 109)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра по чрезвычайным ситуациям РК от 14.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 382</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обслуживания организаций, владеющих и (или) эксплуатирующих опасные производственные объекты, профессиональными аварийно-спасательными службами в области промышленной безопасности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 08.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету индустриального развития и промышленной безопасности Министерства по инвестициям и развитию Республики Казахстан (Ержанову А.К.) обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Утвердить прилагаемые Правила обслуживания организаций, владеющих и (или) эксплуатирующих опасные производственные объекты, профессиональными аварийно-спасательными службами в области промышленной безопасности.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+      1) в установленном законодательством порядке государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан, направление копии на официальное опубликование в средствах массовой информации и информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан и на интранет-портале государственных органов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего приказа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Контроль за исполнением настоящего приказа возложить на </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-министра по инвестициям и развитию Республики Казахстан Рау А.П.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...168 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Министр</w:t>
+              <w:t>Министр</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-по инвестициям и развитию</w:t>
+              <w:t>по инвестициям и развитию</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Республики Казахстан</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-А. Исекешев</w:t>
+              <w:t>А. Исекешев</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      "СОГЛАСОВАН":   </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр национальной экономики   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Республики Казахстан   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________ Е. Досаев   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14 января 2015 года</w:t>
       </w:r>
-    </w:p>
-[...29 lines deleted...]
-</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -978,1892 +1040,1999 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 декабря 2014 года № 347</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила обслуживания организаций, владеющих и (или) эксплуатирующих опасные производственные объекты, профессиональными аварийно-спасательными службами в области промышленной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила - в редакции приказа Министра по чрезвычайным ситуациям РК от 08.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...127 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила обслуживания организаций, владеющих и (или) эксплуатирующих опасные производственные объекты, профессиональными аварийно-спасательными службами в области промышленной безопасности (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 109)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 и определяют порядок обслуживания организаций, владеющих и (или) эксплуатирующих опасные производственные объекты, профессиональными аварийно-спасательными службами в области промышленной безопасности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 14.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 14.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 382</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Действие настоящих Правил распространяется на профессиональные аварийно-спасательные службы в области промышленной безопасности.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции приказа Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. К обслуживанию организаций допускаются профессиональные аварийно-спасательные службы в области промышленной безопасности, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аттестованные</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на вид производственной деятельности, осуществляемой обслуживающей организацией.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. В своей деятельности по обслуживанию организаций, владеющих и (или) эксплуатирующих опасные производственные объекты, профессиональные аварийно-спасательные службы в области промышленной безопасности руководствуются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О гражданской защите" (далее – Закон), иными нормативными правовыми актами Республики Казахстан по вопросам аварийно-спасательной деятельности и настоящими Правилами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 14.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 382</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>план</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ликвидации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аварий – документ, предусматривающий мероприятия по спасению людей, действия руководителей и работников, аварийных спасательных служб в области промышленной безопасности, который утверждается руководителем организации владеющий и (или) эксплуатирующий опасные производственные объекты, и согласовывается с профессиональными аварийно-спасательными службами в области промышленной безопасности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) сигнал "Тревога" – единый сигнал оповещения, передаваемый посредством сирен или других сигнальных средств, для привлечения к готовности оперативного подразделения профессиональной аварийно-спасательной службы в области промышленной безопасности к выезду на ликвидацию аварий и проведение аварийно-спасательных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в обслуживаемых организациях, владеющих и (или) эксплуатирующих опасные производственные объекты;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) профессиональная аварийно-спасательная служба в области промышленной безопасности – аварийно-спасательная служба, предназначенная для проведения горноспасательных, газоспасательных, противофонтанных работ на опасных производственных объектах с постоянным ведением профилактических работ;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен приказом Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями приказом Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...83 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок обслуживания организаций, владеющих и (или) эксплуатирующих опасные производственные объекты, профессиональными аварийно-спасательными службами в области промышленной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Обслуживание организаций, владеющих и (или) эксплуатирующих опасные производственные объекты, осуществляется профессиональными аварийно-спасательными службами в области промышленной безопасности на основании заключенного договора. В исключительных случаях, при возникновении аварии допускается заключение договора после проведения аварийно-спасательных работ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Организации, владеющие и (или) эксплуатирующие опасные производственные объекты, ежегодно, не позднее 1 декабря, представляют на согласование в профессиональную аварийно-спасательную службу в области промышленной безопасности план ликвидации аварий (далее - ПЛА). При внесении изменений и дополнений в ПЛА, он подлежит пересогласованию. В случае если в течение действия ПЛА организация, владеющая и (или) эксплуатирующая опасные производственные объекты, заключают договор с иной профессиональной аварийно-спасательной службой в области промышленной безопасности, то ПЛА в течение десяти календарных дней направляется на согласование данной профессиональной аварийно-спасательной службе в области промышленной безопасности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Профессиональная аварийно-спасательная служба в области промышленной безопасности рассматривает представленный ПЛА в течение десяти календарных дней с момента его получения.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 4) предусматривается исключить приказом Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 434</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. В случае несоответствия ПЛА требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, профессиональная аварийно-спасательная служба в области промышленной безопасности не позднее срока, установленного пунктом 8 настоящих Правил, в письменной форме направляет организации, владеющей и (или) эксплуатирующей опасные производственные объекты мотивированный документ, обосновывающий несогласие с ПЛА и устанавливает срок не более десяти календарных дней, в течение которого устраняются выявленные несоответствия. После устранения несоответствий организация, владеющая и (или) эксплуатирующая опасные производственные объекты, повторно представляет на согласование в профессиональную аварийно-спасательную службу в области промышленной безопасности ПЛА.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Договор на аварийно-спасательное обслуживание с организациями, владеющими и (или) эксплуатирующими опасные производственные объекты, при согласовании ПЛА заключается на срок не менее чем один календарный год с возможностью его пролонгации. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. В договоре предусматриваются порядок выполнения ПЛА, количественный состав оперативных подразделений.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. При обслуживании организаций, владеющих и (или) эксплуатирующих опасные производственные объекты, профессиональные аварийно-спасательные службы в области промышленной безопасности обеспечивают:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) постоянную круглосуточную готовность оперативного подразделения профессиональной аварийно-спасательной службы в области промышленной безопасности к выезду по сигналу "Тревога" на ликвидацию аварий и проведение аварийно-спасательных работ;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) выполнение аварийно-спасательных работ личным составом с беспрекословным его подчинением руководителю оперативного подразделения профессиональной аварийно-спасательной службы в области промышленной безопасности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) проведение аварийно-спасательных работ до полного их завершения за исключением случаев, когда техническим руководителем опасного производственного объекта принято решение о приостановке или прекращении указанных работ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Обслуживание организаций, владеющих и (или) эксплуатирующих опасные производственные объекты, осуществляется оперативными подразделениями профессиональной аварийно-спасательной службы в области промышленной безопасности, состоящими из:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) профессионального аварийно-спасательного отделения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) профессионального аварийно-спасательного взвода;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) профессионального аварийно-спасательного отряда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Профессиональное аварийно-спасательное отделение состоит из спасателей в количестве от семи и более человек, включая командира отделения и водителя оперативного транспорта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Профессиональный аварийно-спасательный взвод состоит из двух и более аварийно-спасательных отделений.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Профессиональный аварийно-спасательный отряд состоит из двух и более взводов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Оперативные подразделения профессиональной аварийно-спасательной службы в области промышленной безопасности оснащаются аппаратурой, оборудованием, штатным запасом материалов и автотранспортом в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра по чрезвычайным ситуациям Республики Казахстан от 27 июля 2021 года № 360 "Об утверждении Требований и нормативов расчета штатной численности личного состава, норм оснащения профессиональных аварийно-спасательных служб в области промышленной безопасности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 23812) (далее – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. При обслуживании организаций, владеющих и (или) эксплуатирующих опасные производственные объекты, оперативные подразделения профессиональной аварийно-спасательной службы в области промышленной безопасности выполняют следующие разнородные виды работ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) аварийно-спасательные работы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) профилактические работы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) технические работы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Аварийно-спасательные работы проводятся при возникновении чрезвычайных ситуаций техногенного и природного характера на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>опасных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> производственных объектах с целью проведения действий по поиску и спасению людей, находящихся в зоне аварий, оказанию им первой и психологической помощи, локализации и подавлению или доведению до минимального возможного уровня воздействия опасных факторов. Аварийно-спасательные работы осуществляются по отдельному договору или дополнительному соглашению либо согласно акту выполненных работ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Аварийно-спасательными работами при ликвидации аварий на опасном производственном объекте руководит технический руководитель опасного производственного объекта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Технический руководитель опасного производственного объекта отдает распоряжения спасателям, связанным с ликвидацией аварий, только через руководителя оперативного подразделения профессиональной аварийно-спасательной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>службы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в области промышленной безопасности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Решения технического руководителя опасного производственного объекта, направленные на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>спасение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> людей и ликвидацию аварий, подлежат исполнению руководителем оперативного подразделения профессиональной аварийно-спасательной службы в области промышленной безопасности, организациями и гражданами, находящимися в зоне аварии. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Руководитель аварийно-спасательных работ оперативного подразделения профессиональной аварийно-спасательной службы в области промышленной безопасности получает полную и достоверную информацию, необходимую для ведения аварийно-спасательных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24. В случае невозможности проведения аварийно-спасательных и неотложных работ, технический руководитель опасного производственного объекта принимает решение о приостановке указанных работ в целом или их части, предприняв в первоочередном порядке все возможные меры по спасению находящихся в зоне чрезвычайной ситуации людей.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25. Аварийно-спасательные работы проводятся строго в соответствии с утвержденным оперативным планом работ по ликвидации аварии.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26. Порядок выезда на аварию по сигналу "Тревога", количество оперативных отделений, участвующих в ликвидации аварий, и перечень необходимого оснащения для выполнения аварийно-спасательных работ определяются на основании ПЛА обслуживаемой организации, владеющей и (или) эксплуатирующей опасные производственные объекты.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) профессиональная объектовая аварийно-спасательная служба в области промышленной безопасности – аварийно-спасательная служба, являющаяся структурным подразделением организации, имеющей опасные производственные объекты.</w:t>
-[...65 lines deleted...]
-      </w:pPr>
+      Нормативное время прибытия по сигналу "Тревога", оперативной готовности личного состава к действиям на аварийном объекте, применения аварийно-спасательного оснащения разрабатываются применительно к специфике и отдаленности каждого объекта от места дислокации профессиональной аварийно-спасательной службы в области промышленной безопасности на территории обслуживаемой организации, владеющей и (или) эксплуатирующей опасные производственные объекты, и утверждаются руководителем профессиональной аварийно-спасательной службы в области промышленной безопасности и руководителем обслуживаемой организации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.07.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27. Для своевременного реагирования профессиональной аварийно-спасательной службе в области промышленной безопасности необходимо организовать немедленный выезд и оперативное прибытие к месту вызова, где произошла авария за максимально короткое время.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28. Профилактическая работа, проводимая оперативным подразделением профессиональной аварийно-спасательной службы в области промышленной безопасности, направлена на определение готовности обслуживаемых организаций, владеющих и (или) эксплуатирующих опасные производственные объекты, к спасению людей и ликвидации аварий природного и техногенного характера, противопожарной защите, содержанию запасных выходов, соответствию ПЛА действительному положению на обслуживаемом опасном производственном объекте.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29. По обнаруженным при проведении профилактических работ нарушениям требований законодательства Республики Казахстан в области промышленной безопасности, в том числе противопожарной защиты при проведении горноспасательных работ, отличиям ПЛА действительному положению на обслуживаемом опасном производственном объекте руководитель оперативного подразделения профессиональной аварийно-спасательной службы в области промышленной безопасности в письменной форме информирует руководство организации, владеющей и (или) эксплуатирующей опасные производственные объекты, о необходимости устранения выявленных нарушений в срок не позднее трех рабочих дней. В случае не устранения нарушений в установленные сроки руководитель подразделения профессиональной аварийно-спасательной службы в области промышленной безопасности уведомляет об этом территориальное подразделение ведомства уполномоченного органа в области промышленной безопасности.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30. Технические работы являются одним из видов ремонтно-восстановительных работ с применением специального аварийно-спасательного оборудования и предусматривают обеспечение безопасной и бесперебойной работы опасного производственного объекта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31. Технические работы, несвязанные с ликвидацией, локализацией аварий и их последствий, проводятся оперативными подразделениями профессиональных аварийно-спасательных служб в области промышленной безопасности с применением специальных средств защиты и (или) без применения их, как на территории опасного производственного объекта, так и за его пределами, в том числе на транспорте.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...902 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>