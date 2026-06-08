--- v0 (2025-11-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f3a78fc" w14:textId="f3a78fc">
+    <w:p w14:paraId="8f688ac" w14:textId="8f688ac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1616,2762 +1616,6087 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аттестация юридических лиц на проведение работ в области промышленной безопасности проводится с целью официального признания уполномоченным органом в области промышленной безопасности правомочий юридического лица выполнять следующие виды работ в области промышленной безопасности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z9" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведение экспертизы промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z10" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовка, переподготовка руководителей, специалистов и работников в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z11" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проведение экспертизы в области взрывных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z12" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведение технического обслуживания газопотребляющих систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z13" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проведение технического обслуживания газораспределительных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z14" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проведение технического обслуживания объектов систем снабжения сжиженным нефтяным газом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z15" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) проведение монтажа, технического обслуживания, технического диагностирования, технического освидетельствования и ремонта лифтов, эскалаторов, траволаторов, а также подъемников для лиц с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...181 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Требования к юридическим лицам, аттестуемым на право проведения экспертизы промышленной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Юридическое лицо, претендующее на право проведения экспертизы промышленной безопасности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...154 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      опасных технических устройств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технологий, технических устройств, материалов, применяемых на опасных производственных объектах (за исключением строительных материалов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проектных документов, подлежащих экспертизе в области промышленной безопасности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании", имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нормативные технические документы, учебно-методические материалы для проведения экспертизы промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) материально-техническое оснащение (сертифицированные приборы, средства измерения и контроля) на праве собственности или ином законном основании для проведения экспертизы опасных технических устройств, технологий, технических устройств, материалов на их соответствие требованиям промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оформленных на постоянную работу не менее трех специалистов, имеющих высшее техническое образование и практический опыт работы на опасных производственных объектах более пяти лет и прошедших подготовку и проверку знаний в области промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) специалистов и лабораторию неразрушающего контроля на праве собственности или ином законном основании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 01.07.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказом Министра по чрезвычайным ситуациям РК от 01.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 414</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Исключен приказом Министра по чрезвычайным ситуациям РК от 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Требования к юридическим лицам, аттестуемым на право подготовки, переподготовки руководителей, специалистов и работников в области промышленной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 3 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 22.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Исключен приказом Министра по чрезвычайным ситуациям РК от 01.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 254</w:t>
+        <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Юридическое лицо, претендующее на право подготовки, переподготовки руководителей, специалистов и работников в области промышленной безопасности, имеет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z22" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нормативные технические документы, учебно-методические материалы, пособия для подготовки, переподготовки руководителей, специалистов и работников в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z23" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) учебные планы и программы обучения по требованиям промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z24" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) систему организации контроля качества обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z25" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) учебные классы (аудитории), оснащенные компьютерной техникой, наглядными пособиями, базу для производственной практики обучаемых, на праве собственности или ином законном основании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z26" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) профессиональных преподавателей (специалистов), имеющих высшее техническое образование и прошедших подготовку и проверку знаний в области промышленной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции - приказа и.о. Министра по чрезвычайным ситуациям РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 414</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Требования к юридическим лицам, аттестуемым на право проведения экспертизы в области взрывных работ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Юридическое лицо, претендующее на право проведения экспертизы в области взрывных работ, имеет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оформленных на постоянную работу не менее трех специалистов, имеющих высшее техническое образование и практический опыт работы на взрывных работах более пяти лет и прошедших подготовку и проверку знаний в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) материальную базу, оснащенную сертифицированными приборами, средствами измерения и контроля на праве собственности или ином законном основании для проведения экспертизы в области взрывных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) полигон для проведения испытаний взрывчатых веществ на праве собственности или ином законном основании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Требования к юридическим лицам, аттестуемым на право проведения технического обслуживания газопотребляющих систем</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Юридическое лицо, претендующее на право производство работ по техническому обслуживанию газопотребляющих систем, имеет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оформленных на постоянную работу не менее пяти специалистов, имеющих техническое образование и практический опыт работы на объектах газоснабжения более трех лет и прошедших подготовку и проверку знаний в области промышленной безопасности при эксплуатации систем газоснабжения и оборудования, работающего под давлением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) методики проведения обследований систем газоснабжения, расчетов по определению остаточного срока эксплуатации технических устройств, материалов и проведения экспертизы промышленной безопасности систем газоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производственные здания и оборудования (цех, мастерская), станочный парк, механизмы, инструменты, контрольно-измерительные приборы на праве собственности или ином законном основании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) службу, обеспечивающую:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производственный контроль качества оказываемых услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      метрологический контроль (специалисты по ремонту и обслуживанию контрольно-измерительных приборов, специалисты и приборы неразрушающих методов контроля).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5-1. Требования к юридическим лицам, аттестуемым на право проведения технического обслуживания газораспределительных систем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Требования дополнены главой 5-1 в соответствии с приказом и.о. Министра по чрезвычайным ситуациям РК от 22.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Заголовок главы 3 предусматривается в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 22.09.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7-1. Юридическое лицо, претендующее на право проведения работ по техническому обслуживанию газораспределительных систем, имеет: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z30" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) оформленных на постоянную работу не менее двух специалистов с высшим техническим образованием со стажем работы в данной отрасли не менее трех лет и прошедших подготовку, переподготовку в области промышленной безопасности при эксплуатации систем газоснабжения и оборудования, работающего под давлением; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z31" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) оформленных на постоянную работу не менее пяти специалистов (не менее двух обходчиков и/или слесарей по эксплуатации и ремонту газопроводов, не менее двух слесарей по эксплуатации и ремонту газового оборудования, не менее одного сварщика), имеющих техническое образование и практический опыт работы на объектах газоснабжения в соответствии с требованиями профессионального стандарта "Эксплуатация и ремонт распределительного газопровода", утвержденного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 23 декабря 2024 года № 479 и прошедших подготовку, переподготовку в области промышленной безопасности при эксплуатации систем газоснабжения и оборудования, работающего под давлением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z32" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие специалистов и лаборатории неразрушающего контроля на праве собственности или ином законном основании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z33" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) технологических регламентов по видам работ и инструкций по безопасным методам работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z34" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производственные здания и оборудования (цех, мастерская), станочный парк, механизмы, инструменты, контрольно-измерительные приборы на праве собственности или ином законном основании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z35" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наличие служб производственного контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z36" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наличие служб защиты от коррозии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z37" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) инструкцию по извещению потребителя при наличии газа о принятии необходимых мер безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z38" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) наличие у юридического лица договора со специализированной организацией по подготовке, переподготовке руководителей, специалистов и работников в области промышленной безопасности либо наличие собственного учебного центра, аттестованного в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z39" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) наличие аварийно-диспетчерской службы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z40" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трудовые договора и приказы на специалистов (не менее одного диспетчера, двух слесарей аварийно-восстановительных работ и одного мастера);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z41" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транспортное средство, оборудованное радиостанцией, сиреной, проблесковым маячком синего цвета и материально-техническими средствами на праве собственности согласно приложению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z42" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт диспетчерского контроля на праве собственности или ином законном основании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z43" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) наличие газораспределительной системы на праве собственности или ином законном основании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z44" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) наличие специальной одежды для производственного персонала в соответствии с Нормами выдачи специальной одежды и других средств индивидуальной защиты работникам организаций различных видов экономической деятельности, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 8 декабря 2015 года № 943 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12627).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z45" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5-2. Требования к юридическим лицам, аттестуемым на право проведения технического обслуживания объектов систем снабжения сжиженным нефтяным газом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Требования дополнены главой 5-2 в соответствии с приказом и.о. Министра по чрезвычайным ситуациям РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7-2. Юридическое лицо, претендующее на право проведения работ по техническому обслуживанию объектов систем снабжения сжиженным нефтяным газом, имеет: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z47" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оформленное на постоянную работу не менее одного специалиста, имеющего техническое образование и практический опыт работы на объектах газоснабжения более трех лет и прошедшего подготовку, переподготовку в области промышленной безопасности при эксплуатации систем газоснабжения и оборудования, работающего под давлением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z48" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) технологических регламентов по видам работ и инструкций по безопасным методам работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z49" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производственные здания и оборудования (цех, мастерская), станочный парк, механизмы, инструменты, контрольно-измерительные приборы на праве собственности или ином законном основании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие служб производственного контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие служб о метрологическом контроле;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z52" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наличие у юридического лица договора со специализированной организацией по подготовке, переподготовке руководителей, специалистов и работников в области промышленной безопасности либо собственной учебный центр, аттестованный в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z53" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наличие испытательного стенда бытовых баллонов для газонаполнительных станций и газонаполнительных пунктов на праве собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z54" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) наличие аварийно-диспетчерской службы для обслуживания групповых резервуарных установок:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z55" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трудовые договора и приказы на специалистов (не менее одного диспетчера, двух слесарей аварийно-восстановительных работ и одного мастера);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z56" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транспортное средство, оборудованное радиостанцией, сиреной, проблесковым маячком синего цвета и материально-техническими средствами на праве собственности согласно приложению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z57" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт диспетчерского контроля на праве собственности или ином законном основании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z58" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) наличие специальной одежды для производственного персонала в соответствии с Нормами выдачи специальной одежды и других средств индивидуальной защиты работникам организаций различных видов экономической деятельности, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 8 декабря 2015 года № 943 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12627).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z51" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Требования к юридическим лицам, аттестуемым на право подготовки, переподготовки специалистов, работников в области промышленной безопасности</w:t>
-[...663 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Требования к юридическим лицам, аттестуемым на право проведения монтажа, технического обслуживания, технического диагностирования, технического освидетельствования и ремонта лифтов, эскалаторов, траволаторов, а также подъемников для лиц с инвалидностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 6 - в редакции приказа Министра по чрезвычайным ситуациям РК от 16.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Юридическое лицо, претендующее на право проведения работ по монтажу одного или нескольких видов опасных технических устройств (лифтов, эскалаторов, траволаторов, а также подъемников для лиц с инвалидностью) имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z53" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не менее одного специалиста с высшим техническим образованием (либо одного специалиста с высшим образованием и со стажем работы в данной отрасти не менее пяти лет) и двух специалистов со средним техническим образованием или двух специалистов с высшим техническим образованием (либо двух специалистов с высшим образованием и со стажем не менее пяти лет в данной отрасли), прошедших подготовку и проверку знаний в области промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z54" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) стаж работы для работников с высшим техническим образованием не менее двух лет; для работников со средним техническим образованием – не менее трех лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z55" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принадлежащие на праве собственности или ином законном основании производственные помещения, здания и сооружения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z56" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) строительные механизмы, транспортные средства, средства технологического оснащения, средства обеспечения безопасности, средства контроля и измерений, необходимые для производства монтажных работ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z57" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инструменты, механизмы и приспособления для выполнения работ (сварочный аппарат, монтажная лебедка, грузозахватные приспособления, слесарный инструмент, средства индивидуальной защиты для производства работ на высоте);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z58" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наличие у юридического лица внутренних документов, для обеспечения качества выполняемых монтажных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z59" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наличие у юридического лица договора со специализированной организацией по подготовке, переподготовке руководителей, специалистов и работников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 16.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 414</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Юридическое лицо, претендующее на право проведения работ по ремонту и (или) техническому обслуживанию одного или нескольких видов опасных технических устройств (лифтов, эскалаторов, траволаторов, а также подъемников для лиц с инвалидностью) имеет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z61" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не менее одного специалиста с высшим техническим образованием, либо одного специалиста с высшим образованием и стажем работы в данной отрасли не менее пяти лет, прошедшего подготовку и проверку знаний в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z62" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не менее одного специалиста со средним техническим образованием, прошедшего подготовку и проверку знаний в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z63" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) стаж работы для работников с высшим техническим образованием не менее двух лет непрерывного стажа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z64" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) стаж работы для работников со средним техническим профессиональным образованием - не менее трех лет непрерывного стажа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z65" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принадлежащие на праве собственности или ином законном основании производственные помещения, здания и сооружения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z66" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) механизмы, транспортные средства, средства технологического оснащения, средства обеспечения безопасности, средства контроля и измерений, необходимые для производства работ по техническому обслуживанию и ремонту:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z67" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инструменты, механизмы и приспособления для выполнения соответствующих видов работ (монтажная лебедка, слесарный инструмент, комплект контрольно-измерительных приборов, средства индивидуальной защиты для производства работ на высоте);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z68" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наличие аварийно-диспетчерской службы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z69" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трудовые договора и приказы на специалистов (не менее двух электромехаников);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z70" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транспортное средство на праве собственности, либо по договору аренды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z71" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт диспетчерского контроля на праве собственности, либо по договору аренды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z72" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) наличие у юридического лица технической документации для производства работ по техническому обслуживанию и (или) ремонту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z73" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) наличие у юридического лица договора со специализированной организацией по подготовке, переподготовке руководителей, специалистов и работников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 6) пункта 8 предусматривается в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 22.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными приказом Министра по чрезвычайным ситуациям РК от 16.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Юридическое лицо, претендующее на право проведения работ по техническому диагностированию, техническому освидетельствованию одного или нескольких видов опасных технических устройств (лифтов, эскалаторов, траволаторов, а также подъемников для лиц с инвалидностью) имеет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z76" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не менее одного специалиста с высшим техническим образованием и не менее одного специалиста со средним техническим образованием, прошедших подготовку и проверку знаний в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z77" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заявленные специалисты с высшим техническим образованием имеют опыт работы в должности руководителей структурных подразделений в области строительства, выполняющих работы, связанные с монтажом и эксплуатацией грузоподъемных механизмов, эскалаторов, траволаторов, подъемников для лиц с инвалидностью и стаж работы в данной должности не менее трех лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z78" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявленные специалисты со средним техническим образованием осуществляют свою трудовую деятельность, связанную с грузоподъемными механизмами, эскалаторами, траволаторами, подъемниками для лиц с инвалидностью и имеют стаж работы в данной должности не менее одного года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z79" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принадлежащие на праве собственности или ином законном основании производственные помещения, здания и сооружения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z80" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) средства технологического оснащения, средства обеспечения безопасности, средства необходимые для производства работ по проведению технического освидетельствования лифтов, эскалаторов, траволаторов и подъемников для лиц с инвалидностью:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z81" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контрольные испытательные грузы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z82" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приспособление для контроля направляющих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z83" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      динамометрический ключ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z84" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комплект контрольно-измерительных приборов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z85" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      средства индивидуальной защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z86" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие комплекта технической документации завода-изготовителя, в зависимости от вида и типа технического устройства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра по чрезвычайным ситуациям РК от 16.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Требованиям, предъявляемые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к юридическим лицам,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестуемым на проведение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работ в области промышленной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Требования дополнены приложением в соответствии с приказом и.о. Министра по чрезвычайным ситуациям РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 414</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...311 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Минимальный перечень оснащения аварийно-ремонтных машин газовой службы материально-техническими средствами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальный аварийный автомобиль типа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АГМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АРГМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Оборудование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Передвижная компрессорная станция</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальная техника для земляных работ (для бурения)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Установка-приспособление для ликвидации снежно-ледяных и кристаллогидратных пробок</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Генератор ацетиленовой переносной среднего давления АСВ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баллоны кислородные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Приборы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Газоанализатор </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Высокочувствительный трассоискатель</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Высокочувствительный газоиндикатор</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электромегафон переносной</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Манометры:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пружинные, комплект</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жидкостные У – образные на 500 и 2000 миллиметров водяного столба</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+или дифференциальные манометры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Инструмент</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключи гаечные (двухсторонние, торцовые, разводные), комплект</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключи трубчатые рычажные, комплект</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Молотки слесарные, в том числе из цветного металла или омедненные, набор</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лопаты, кирки, топор, пила по дереву, набор</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиски слесарные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Труборез</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резьбонарезной инструмент, комплект</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крючки для открывания крышек колодцев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Напильники, зубила, отвертки, пассатижи, рулетка, щетки стальные и другие, набор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Инвентарь, спецодежда, средства защиты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвентарные щиты ограждения, комплект</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Знаки сигнальные, таблички предупредительные и подставки для них, комплект</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Веревки из лубяных волокон с флажками, 100 метров, комплект</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переносные светильники (лампы) во взрывозащищенном исполнении (на каждого члена бригады)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прожектор заливающего света</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фонарь карманный светосигнальный (на каждого члена бригады)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лестница металлическая раздвижная (4-6 метров)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бандажи для труб диаметром 50-700 миллиметров, комплект</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Домкрат</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Противогазы шланговые (на каждого члена бригады)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства и медикаменты первой доврачебной помощи (носилки медицинские, брезент, простыни, перевязочные средства, йод, винный и нашатырный спирт, кислород медицинский, капли Зеленина и валериановая настойка, натрия гидрокарбонат, борная кислота), набор</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Противопожарные средства (углекислородные огнетушители (ОУ-1, ОУ-3), набор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Материалы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Запас труб, запорной арматуры, компенсаторов разных диаметров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фитинги, сгоны, заглушки, болты, гайки, шпильки, пробки металлические с резьбой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Пробки конические деревянные и резиновые </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прокладки уплотнительные (резиновые, паранитовые, фторопластовые толщиной 3-5 миллиметров)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Набивки сальниковые</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Смазка льняная</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лен трепанный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Брезент, марля</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полихлорвиниловая изоляционная лента</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бензин, битум, мыло</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Запасные части к бытовым газовым приборам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шунтирующие перемычки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инертный газ (баллонный)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в необходимом количестве для одной рабочей смены</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в необходимом количестве для одной рабочей смены</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...563 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -4392,55 +7717,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>