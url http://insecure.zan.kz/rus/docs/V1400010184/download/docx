--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="24ca9ad" w14:textId="24ca9ad">
+    <w:p w14:paraId="92a62b7" w14:textId="92a62b7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -802,140 +802,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила проведения религиоведческой экспертизы (далее – Правила) разработаны в соответствии с </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок проведения религиоведческой экспертизы (далее – государственная услуга).</w:t>
+      1.Настоящие Правила проведения религиоведческой экспертизы (далее – Правила) разработаны в соответствии с подпунктом 10-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О религиозной деятельности и религиозных объединениях" (далее – Закон) и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных и социально ответственных услугах) и определяют порядок проведения религиоведческой экспертизы (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра информации и общественного развития РК от 10.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 70</w:t>
+        <w:t xml:space="preserve">            Сноска. Пункт 1 - в редакции приказа и.о.Министра культуры и информации РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 230-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1506,94 +1506,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обращение физических лиц за регистрацией в качестве миссионеров и регистрацией религиозных объединений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ввоз информационных материалов религиозного содержания, за исключением материалов, предназначенных для личного пользования;</w:t>
+      4) ввоз религиозной литературы, информационных материалов религиозного содержания, за исключением литературы и материалов, предназначенных для личного пользования в одном экземпляре каждого наименования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) приказ руководителя услугодателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) изготовление, выпуск и распространение религиозной литературы и иных информационных материалов религиозного содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            Сноска. Пункт 6 с изменением, внесенным приказом и.о.Министра культуры и информации РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 230-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения религиоведческой экспертизы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1648,1314 +1710,1578 @@
         <w:t>
       2) рассмотрение объектов экспертизы с учетом вопросов, поставленных услугодателем. При рассмотрении учредительных документов религиозных объединений проводится изучение деятельности религиозных объединений, в том числе форм и методов их фактической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) изучение объекта экспертизы на предмет выявления противоречий нормам Конституции и законодательства Республики Казахстан, также нарушений прав и свобод граждан Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 пункта 8 вводится в действие с 12.07.2026 приказом и.о. Министра культуры и информации РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 230-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя через Портал, заявление с приложением электронных копий документов обрабатываются услугодателем на Портале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель в день поступления заявления осуществляет их прием, регистрацию (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений осуществляется следующим рабочим днем).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z97" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждением принятия пакета документов при обращении через канцелярию услугодателя, является копия заявления услугополучателя со штампом услугодателя, содержащая дату, время приема и номер входящих документов, с указанием фамилии, имени, отчества (при его наличии) лица, принявшего документы.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z98" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении услугополучателем неполного пакета документов, предусмотренных перечнем основных требований к оказанию государственной услуги, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 6 пункта 8 вводится в действие с 12.07.2026 приказом и.о. Министра культуры и информации РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 230-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче услугополучателем заявления через Портал в "личный кабинет" направляется информация о статусе рассмотрения запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 8 пункта 8 вводится в действие с 12.07.2026 приказом и.о. Министра культуры и информации РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 230-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При направлении услугополучателем через Портал без прикрепления электронных форм объектов экспертизы, услугодатель в течение 1 (одного) рабочего дня направляет уведомление согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам услугополучателю о необходимости направления оригиналов объекта экспертизы на адрес услугополучателя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z103" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объекты экспертизы направляются услугополучателем посредством почтовой связи либо нарочно в адрес услугодателя в течение 30 (тридцати) календарных дней со дня получения уведомления.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z104" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок проведения экспертизы приостанавливается до получения объектов экспертизы услугодателем.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z105" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель не позднее 1 (одного) рабочего дня с момента регистрации заявления направляет объект экспертизы сопроводительным письмом на экспертизу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра информации и общественного развития РК от 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 557</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа и.о. Министра культуры и информации РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 230-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра культуры и информации РК от 31.03.2025 </w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2. В случае поступления на экспертизу объекта, содержащего более 300 (трехсот) печатных страниц или аудио, видео записи длительностью более 2 (двух) часов, производство экспертизы поручается 2 (двум) или более экспертам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспертное заключение составляется после совместного анализа полученных выводов каждого эксперта и представляет собой единое заключение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 8-2 в соответствии с приказом и.о. Министра информации и общественного развития РК от 10.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При поступлении объекта экспертизы эксперт (эксперты) в течение 17 (семнадцати) рабочих дней проводит экспертизу объекта и направляет услугодателю экспертное заключение, а также возвращает объект экспертизы услугодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа и.о. Министра информации и общественного развития РК от 10.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Срок проведения экспертизы продлевается на 15 (пятнадцать) рабочих дней в случае направления запросов в заинтересованные религиозные объединения, государственные органы Республики Казахстан, организации и общественные объединения, в международные организации (через Министерство иностранных дел Республики Казахстан) о предоставлении дополнительных материалов и информации при недостаточности материалов по объекту, имеющихся у эксперта (экспертов). При продлении срока проведения экспертизы услугодатель в течение 3 (трех) рабочих дней со дня направления запросов письменно извещает об этом услугополучателя, в случае обращения через Портал уведомляет в форме электронного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Для проведения религиоведческой экспертизы уполномоченный орган определяет экспертов, соответствующих требованиям пункта 5 настоящих Правил. При привлечении представителей государственных органов и иных специалистов, а также при определении более 3 (трех) экспертов по одному объекту уполномоченным органом формируется экспертная группа. Экспертное заключение составляется совместно на основе полученных выводов каждого эксперта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа и.о. Министра информации и общественного развития РК от 10.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Услугодатель предоставляет эксперту (экспертам, членам экспертной группы) перечень вопросов для проведения экспертизы по объекту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При недостаточности материалов по объекту, имеющихся у эксперта (экспертов), услугодатель направляет запросы в заинтересованные религиозные объединения, государственные органы Республики Казахстан, организации и общественные объединения, в международные организации (через Министерство иностранных дел Республики Казахстан) о предоставлении дополнительных материалов и информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В ходе проведения экспертизы эксперт (эксперты, члены экспертной группы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) составляет мотивированное, научно обоснованное, объективное и полное экспертное заключение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не разглашает, а также воздерживается от публичной оценки сведений об объекте экспертизы, материалах и информации, представленных для проведения экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. По итогам экспертизы составляется экспертное заключение, имеющее рекомендательный характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В экспертном заключении указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) номер заключения экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицо (лица), проводившее экспертизу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) данные, указывающие компетентность эксперта (эксперты): специальность, научная степень (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) основание (я) для проведения экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) полное наименование объекта экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) религиозная принадлежность объекта экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выходные данные объекта экспертизы. Если объектом экспертизы является информационный материал религиозного содержания или религиозная литература, то указываются автор и/или переводчик (и), составитель (и), издательство, год издания, количество страниц, ISBN (Международный стандартный книжный номер) при наличии, язык содержания объекта, если объектом экспертизы являются учредительные документы юридического лица (религиозного объединения) - юридический адрес, дата принятия учредительного документа, количество страниц, язык содержания объекта, если объектом экспертизы являются духовные (религиозные) образовательные программы духовных учебных заведений - количество страниц объекта, язык содержания объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мотивированные, научно обоснованные, объективные и полные ответы на поставленные услугодателем вопросы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) вывод эксперта, в котором указывается, рекомендован или не рекомендован объект экспертизы к использованию и распространению на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16.Экспертное заключение подписывается, и каждая страница заключения экспертизы заверяется подписью эксперта (экспертов, членов экспертной группы). После получения экспертного заключения услугодатель в течение 2 (двух) рабочих дней подготавливает письмо в бумажной форме, либо в форме электронного документа посредством Портала, подписанного электронной цифровой подписью услугодателя о результатах экспертного заключения подписанным руководством услугодателя, либо мотивированный ответ об отказе в предоставлении государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа и.о.Министра культуры и информации РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 230-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. При выявлении оснований для отказа в оказании государственной услуги, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также о времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель уведомляет услугополучателя о заслушивании не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Услугополучатель предоставляет или высказывает возражение к предварительному решению об отказе в оказании государственной услуги в срок не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z93" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устного выражения услугополучателем своего возражения услугодатель ведет протокол заслушивания в устной форме в соответствии со статьей 74 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z94" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения возражения, в случае поступления от услугополучателя, услугодатель выдает письмо в бумажной форме, либо в форме электронного документа, подписанного электронной цифровой подписью услугодателя о результатах экспертного заключения подписанным руководством услугодателя, либо мотивированный ответ об отказе в предоставлении государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 16-1 в соответствии с приказом и.о. Министра информации и общественного развития РК от 10.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра культуры и информации РК от 31.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 125-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о.Министра культуры и информации РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 230-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="32"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случае, если на объекты ранее проводилась экспертиза, услугодатель выдает письмо о результатах экспертизы в течение 2 (двух) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Результаты экспертизы, получившие положительные экспертные заключения, подлежат опубликованию на официальном сайте услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Финансирование проведения экспертизы осуществляется в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...827 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Рассмотрение жалобы на решение, действие (бездействие) услугодателя по вопросам оказания государственной услуги производится должностным лицом, вышестоящим уполномоченным органом, осуществляющим государственное регулирование в сфере религиозной деятельности, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу) в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2965,69 +3291,69 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
-[...17 lines deleted...]
-      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу и уведомляет об этом услугополучателя.</w:t>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных и социально ответственных услугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу и уведомляет об этом услугополучателя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3067,297 +3393,397 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра информации и общественного развития РК от 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 557</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о.Министра культуры и информации РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 230-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Исключен приказом Министра информации и общественного развития РК от 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 557</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с пунктом 4 статьи 25 Закона о государственных и социально ответственных услугах продлевается не более чем на десять рабочих дней при необходимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получения дополнительной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При продлении срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение трех рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несогласии с результатами рассмотрения жалобы услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра информации и общественного развития РК от 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 557</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о.Министра культуры и информации РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 230-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21. Исключен приказом Министра информации и общественного развития РК от 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 557</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...161 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра информации и общественного развития РК от 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 557</w:t>
+        <w:t xml:space="preserve">№ 230-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3751,394 +4177,462 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>почтовый адрес и телефон</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для юридических лиц)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра культуры и информации РК от 31.03.2025 </w:t>
+      Сноска. Приложение 1 - в редакции приказа и.о.Министра культуры и информации РК от 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 125-НҚ</w:t>
+        <w:t xml:space="preserve">№ 230-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...289 lines deleted...]
-        <w:t>Печать (при наличии).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             Прошу Вас провести религиоведческую экспертизу на следующие религиозные</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       материалы: _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(перечислить объекты экспертизы с указанием автора (и (или) переводчика,  составителя), </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выходные данные (город, издательство, год изданий, количество страниц).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Проведение религиоведческой экспертизы необходимо в связи с</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(указывается причина, при этом в случае поступления в библиотечные фонды организаций </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">необходимо указать наименование организации и дату поступления, в случае обращения за </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">регистрацией миссионеров либо религиозного объединения – дату и орган, принявший такое </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обращение, в случае ввоза на территорию Республики Казахстан –дата ввоза).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Даю согласие на использование сведений, составляющих охраняемую законом тайну, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">содержащихся в информационных системах, при оказании государственных услуг, если иное </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Подпись заявителя, дата подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Печать (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 230-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4221,1751 +4715,2026 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>религиоведческой экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра культуры и информации РК от 31.03.2025 </w:t>
+      Сноска. Приложение 2 - в редакции приказа и.о.Министра культуры и информации РК от 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 125-НҚ</w:t>
+        <w:t xml:space="preserve">№ 230-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z86" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Перечень основных требований к оказанию государственной услуги </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги "Проведение религиоведческой экспертизы"</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение религиоведческой экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет по делам религий Министерства культуры и информации Республики Казахстан</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Комитет по делам религий Министерства культуры и информации Республики Казахстан;</w:t>
-[...16 lines deleted...]
-              <w:t>2) веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее - портал).</w:t>
+Комитет по делам религий Министерства культуры и информации Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Двадцать два (22) рабочих дня</w:t>
+1) Комитет по делам религий Министерства культуры и информации Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) веб-портал "электронного правительства", Государственная база данных "Е-лицензирование" (далее – Портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Электронная (частично автоматизированная) и (или) бумажная </w:t>
+              <w:t>
+Двадцать два (22) рабочих дня</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Письмо о заключении экспертизы, либо мотивированный ответ об отказе в оказании государственной услуги</w:t>
+Электронная (частично автоматизированная) и (или) бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Письмо о заключении экспертизы, либо мотивированный ответ об отказе в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодателя – с понедельника по пятницу, с 09.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан с перерывом на обед с 13.00 до 14.30 часов;</w:t>
-[...101 lines deleted...]
-              <w:t>2) порталах: www.egov.kz, www.elicense.kz.</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При обращении:</w:t>
+1) услугодателя – с понедельника по пятницу, с 09.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан с перерывом на обед с 13.00 до 14.30 часов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к услугодателю:</w:t>
+              <w:t>
+Прием заявления и выдача результата оказания государственной услуги осуществляется с 09.00 часов до 17.30 часов с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) заявление по форме согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим Правилам проведения религиоведческой экспертизы;</w:t>
+              <w:t>
+Прием заявления осуществляется в порядке очереди, без предварительной записи и ускоренного обслуживания;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов – для физических лиц, или свидетельства либо справка о государственной регистрации (перерегистрации) религиозного объединения – для юридических лиц (требуется для идентификации).</w:t>
+              <w:t>
+2) портала – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сведения о документах, удостоверяющих личность, свидетельствах либо справках о государственной регистрации (перерегистрации) религиозного объединения услугодатель получают из соответствующих государственных информационных систем через шлюз "электронного правительства";</w:t>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) электронная копия документа, подтверждающего поступление объекта экспертизы в библиотечные фонды организаций Республики Казахстан, либо копия заявления обращения за регистрацией миссионеров или религиозного объединения, либо копия документа от руководителя религиозного объединения или лица исполняющего его обязанности, подтверждающего ввоз на территорию Республики Казахстан;</w:t>
+              <w:t>
+1) интернет-ресурсе услугодателя - www.mam.gov.kz, раздел "Государственные услуги";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) объекты экспертизы.</w:t>
-[...104 lines deleted...]
-              <w:t>2) электронная копия документа, подтверждающего поступление объекта экспертизы в библиотечные фонды организаций Республики Казахстан, либо электронная копия заявления обращения за регистрацией миссионеров или религиозного объединения, либо электронная копия документа от руководителя религиозного объединения или лица исполняющего его обязанности, подтверждающего ввоз на территорию Республики Казахстан.</w:t>
+              <w:t>
+2) порталах: www.egov.kz, www.elicense.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+При обращении:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+              <w:t>
+к услугодателю:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги;</w:t>
+              <w:t xml:space="preserve">
+1) заявление по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам проведения религиоведческой экспертизы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+              <w:t>
+2) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов – для физических лиц, или свидетельства либо справка о государственной регистрации (перерегистрации) религиозного объединения – для юридических лиц (требуется для идентификации).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t>
+Сведения о документах, удостоверяющих личность, свидетельствах либо справках о государственной регистрации (перерегистрации) религиозного объединения услугодатель получают из соответствующих государственных информационных систем через шлюз "электронного правительства";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия документа, подтверждающего поступление объекта религиоведческой экспертизы в библиотечные фонды организаций Республики Казахстан, либо копия заявления обращения за регистрацией миссионеров или религиозного объединения, либо копия документа от руководителя религиозного объединения или лица исполняющего его обязанности, подтверждающего ввоз на территорию Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) объекты религиоведческой экспертизы. В случае, если представленный материал на иностранном языке, то предоставляется нотариально засвидетельствованный перевод на казахском либо русском языке в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объект предоставляется комплектным, без дефектов и повреждений.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление в форме электронного документа, подписанный электронной цифровой подписью (далее - ЭЦП) услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия документа, подтверждающего поступление объекта экспертизы в библиотечные фонды организаций Республики Казахстан, либо электронная копия заявления обращения за регистрацией миссионеров или религиозного объединения, либо электронная копия документа от руководителя религиозного объединения или лица исполняющего его обязанности, подтверждающего ввоз на территорию Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме </w:t>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении.</w:t>
+              <w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием электронно-цифровой подписи или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z73" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием электронно-цифровой подписи или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6031,68 +6800,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>религиоведческой экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="64"/>
+    <w:bookmarkStart w:name="z90" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                Уведомление</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+        <w:t xml:space="preserve"> Уведомление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра информации и общественного развития РК от 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6258,50 +7027,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>экспертизы по следующему адресу г. Астана, 010000, ул. Мәңгілік ел, 8, Дом министерств,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14 подъезд не позднее 30 (тридцати) календарных дней со дня выдачи уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6309,55 +7124,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>