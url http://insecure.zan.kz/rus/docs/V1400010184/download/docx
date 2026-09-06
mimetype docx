--- v1 (2026-06-08)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="92a62b7" w14:textId="92a62b7">
+    <w:p w14:paraId="7116b25" w14:textId="7116b25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7124,55 +7124,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7498,31 +7498,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>