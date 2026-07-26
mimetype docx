--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2b9c5c6" w14:textId="2b9c5c6">
+    <w:p w14:paraId="c4c8448" w14:textId="c4c8448">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -841,51 +841,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ключевой участок – типичный участок местности, с необходимой достоверностью отражающий состав и характер растительности и почв, их связь с природными условиями определенного ландшафта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z38" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) полигон – территория различной конфигурации, характеризующая определенные виды ландшафтов (пески, предгорные равнины, горы);</w:t>
+      4) полигон - пространственный (векторный) геообъект в виде замкнутой области с заданными координатами, используемый для определения границ исследуемой территории и проведения пространственного анализа, мониторинга и оценки состояния земель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z39" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) стационарный пункт – земельный участок, который организуется с  целью постоянных долговременных (на срок более 10 (десяти) лет) наблюдений за состоянием растительного и почвенного покрова в различных природно-климатических зонах, провинциях, высотных поясах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
@@ -910,50 +910,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра сельского хозяйства РК от 21.02.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра сельского хозяйства РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
@@ -1371,142 +1391,312 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       периодические (через год и более).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мониторинг земель включает работы по:</w:t>
+      7. Мониторинг земель включает следующие виды работ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      выполнению систематических наблюдений, изысканий, съемок, обследований (переобследований и корректировок);</w:t>
-[...71 lines deleted...]
-      организации банка данных о земле.</w:t>
+      1) установление базовой (исходной) линии и целевых показателей состояния земель, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценку текущего состояния земельных ресурсов (растительный покров, продуктивность, деградация, опустынивание и иные показатели);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование базовых карт и данных для отслеживания изменений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мониторинг изменения состояния растительного покрова природных кормовых угодий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использование данных дистанционного зондирования земель для отслеживания изменений землепользования и растительного покрова;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мониторинг показателей продуктивности земель (в том числе, растительного покрова и биомассы), состояния почв (состояние органического углерода) и деградации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      формирование временных рядов данных, для оценки тенденций изменения состояния земель (улучшение, ухудшение, стабильное состояние); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сбор и анализ полевых данных и наземных наблюдений о состоянии земель, деградации, состоянии почв и растительности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анализ видов деградации земель и изменений землепользования включая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявление и анализ факторов, приводящих к деградации земель (засуха, опустынивание, эрозия почв, нерациональное землепользование и иные факторы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геопространственный анализ зон риска, выявление очагов деградации и участков, требующих принятие приоритетных мер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра сельского хозяйства РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Оценка состояния земель выполняется путем анализа проводимых наблюдений (периодических, сезонных, суточных), изучения направленности и интенсивности изменений в сравнении полученных показателей с нормативными.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
@@ -1520,443 +1710,875 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. По результатам оценки состояния земель составляются оперативные сводки, доклады, рекомендации и научные прогнозы с приложением к ним тематических карт, диаграмм, таблиц, характеризующих динамику, направленность и интенсивность развития изменений, в особенности имеющих негативный характер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. Мониторинг земель ведется по единой системе на всей территории Республики Казахстан Государственной корпорацией "Правительство для граждан".</w:t>
+        <w:t xml:space="preserve">
+      10. Республиканским государственным предприятием, действующим на праве хозяйственного ведения, созданным по решению Правительства Республики Казахстан мониторинг земель осуществляется по единой системе на территории Республики Казахстан в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 152 Земельного кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра сельского хозяйства РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мониторинг земель в приоритетном порядке осуществляется на землях сельскохозяйственного назначения, где проявлены процессы, связанные с: </w:t>
-[...55 lines deleted...]
-    </w:p>
+       11. Ведение мониторинга земель, проводимые по решению Правительства Республики Казахстан и местных исполнительных органов, осуществляются за счет бюджетных средств в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Земельного кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра сельского хозяйства РК от 21.02.2020 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра сельского хозяйства РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Для проведения мониторинга земель определяется территориально-зональная сеть пунктов наблюдений за состоянием земель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 12 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра сельского хозяйства РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Территориально-зональная сеть мониторинга включает стационарные и полустационарные пункты наблюдения за состоянием земель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стационарные пункты наблюдений создаются для систематического получения информации о состоянии земель с заданной полнотой и точностью. К таким пунктам относятся стационарные площадки, ключевые участки и полигоны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полустационарные пункты наблюдений (полустационарные площадки, профиль) организуются в зависимости от конкретных условий и целей работы. Наблюдения на них проводятся периодически с интервалами в 3, 5, 10 и более лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 13 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра сельского хозяйства РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Уровень мониторинга определяется программой проводимых наблюдений за состоянием земель на наблюдательных пунктах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 14 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра сельского хозяйства РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мониторинг земель ведется с соблюдением принципа совместимости разнородных данных, основанных на применении единых классификаторов, кодов, системы единиц, стандартных форматов данных и нормативно-технической базы, государственной системы координат и высот.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 15 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра сельского хозяйства РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>            Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции Министра сельского хозяйства РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Источниками информации для мониторинга земель служат результаты систематических наблюдений, наземных съемок, обследований, инвентаризаций, материалы государственного контроля за использованием и охраной земель, архивные данные, данные дистанционного зондирования земель, сведения, полученные из государственных информационных систем и электронных информационных ресурсов, а также другие сведения о качественном состоянии земель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра сельского хозяйства РК от 21.02.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...154 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Съемки и наблюдения с космических носителей выполняются для получения характеристик состояния земель на республиканском и региональном уровнях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наземные наблюдения, изыскания, обследования и съемки проводятся по всем категориям земель с использованием стационарных и полустационарных площадок, ключевых участков, полигонов и профилей.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра сельского хозяйства РК от 21.02.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>            Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-      Наземные наблюдения, изыскания, обследования и съемки проводятся по всем категориям земель с использованием стационарных и полустационарных площадок, ключевых участков, полигонов и профилей.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции Министра сельского хозяйства РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Результаты мониторинга земель оформляются в виде отчетов, таблиц, карт и картограмм как на бумажных носителях, так и с использованием электронных систем сбора, обработки и хранения информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
@@ -2128,127 +2750,149 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Пользователями данных по мониторингу земель являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      центральный исполнительный орган в области охраны окружающей среды для ведения сводного банка данных - по вопросам ведения Единой государственной системы мониторинга окружающей среды и природных ресурсов, проведения контроля за использованием природных ресурсов и состоянием окружающей среды, разработке природоохранных мероприятий между государственными органами;</w:t>
-[...57 lines deleted...]
-        <w:t>, другим вопросам, связанным с управлением земельными ресурсами;</w:t>
+      центральный уполномоченный орган по управлению земельными ресурсами и другие центральные исполнительные органы по согласованию с ведомством центрального уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местные исполнительные органы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иные физические и юридические лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра сельского хозяйства РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Пользование данными мониторинга земель осуществляется в форме ознакомления и (или) получения стандартно оформленных на бумажных или магнитных носителях документов, а также непосредственно санкционированного доступа к банку данных с применением технических телекоммуникационных средств связи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
@@ -2314,55 +2958,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>