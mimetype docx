--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="94c30cc" w14:textId="94c30cc">
+    <w:p w14:paraId="e85b46e" w14:textId="e85b46e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,3010 +85,3087 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил аттестации государственных строительных инспекторов, осуществляющих архитектурно-строительный контроль и надзор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 16 июля 2001 года «Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан» </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра национальной экономики Республики Казахстан от 27 ноября 2014 года № 113. Зарегистрирован в Министерстве юстиции Республики Казахстан 06 января 2015 года № 10057. Утратил силу приказом Министра промышленности и строительства Республики Казахстан от 29 мая 2026 года № 275</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с подпунктом 23-3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аттестации государственных строительных инспекторов, осуществляющих архитектурно-строительный контроль и надзор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету по делам строительства, жилищно-коммунального хозяйства и управления земельными ресурсами Министерства национальной экономики Республики Казахстан (Смагулов Б.А.) обеспечить в установленном законодательством порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) официальное опубликование в информационно-правовой системе "Әділет" и в средствах массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства национальной экономики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на вице-министра национальной экономики Республики Казахстан Ускенбаева К.А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Е. Досаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> аттестации государственных строительных инспекторов, осуществляющих архитектурно-строительный контроль и надзор.</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждены</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом Министра национальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономики Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 ноября 2014 года № 113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      2. Комитету по делам строительства, жилищно-коммунального хозяйства и управления земельными ресурсами Министерства национальной экономики Республики Казахстан (Смагулов Б.А.) обеспечить в установленном законодательством порядке:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>аттестации государственных строительных инспекторов,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>осуществляющих архитектурно-строительный контроль и надзор</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...112 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Утверждены            </w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. Настоящие Правила аттестации государственных строительных инспекторов, осуществляющих архитектурно-строительный контроль и надзор (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" и определяют порядок проведения аттестации государственных строительных инспекторов, осуществляющих государственный архитектурно-строительный контроль и надзор (далее -инспекторы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Аттестации подлежат государственные строительные инспекторы уполномоченного органа по делам архитектуры, градостроительства и строительства (далее - уполномоченный орган), главные государственные строительные инспекторы, заместители главного государственного строительного инспектора и государственные строительные инспекторы областей, города республиканского значения, столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В настоящих Правилах применяются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уполномоченный орган по делам архитектуры, градостроительства и строительства - центральный государственный орган, осуществляющий руководство в сфере государственного управления архитектурной, градостроительной и строительной деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) главный государственный строительный инспектор Республики Казахстан - руководитель ведомства уполномоченного органа (далее - руководитель ведомства), осуществляющего государственный архитектурно-строительный контроль за деятельностью местных исполнительных органов по делам архитектуры, градостроительства, строительства и государственный архитектурно-строительный контроль;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заместители Главного государственного строительного инспектора Республики Казахстан - заместители руководителя ведомства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственные строительные инспекторы - штатные работники уполномоченного органа, в должностные обязанности которых входит контроль за деятельностью местных исполнительных органов по делам архитектуры, градостроительства, строительства и государственный архитектурно-строительный контроль;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) главные государственные строительные инспекторы областей, города республиканского значения, столицы - руководители местных областных (города республиканского значения, столицы) органов, осуществляющих государственный архитектурно-строительный контроль;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заместители главного государственного строительного инспектора областей, города республиканского значения, столицы - заместители руководителей местных областных (города республиканского значения, столицы) органов, осуществляющих государственный архитектурно-строительный контроль;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) государственные строительные инспекторы областей, города республиканского значения, столицы - штатные работники местных областных (города республиканского значения, столицы) органов, в должностные обязанности которых входит оперативное инспектирование строек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Аттестация проводится в целях определения уровня компетентности, знаний государственных нормативов в области архитектуры, градостроительства и строительства, улучшения качества осуществляемых ими работ, изучения новых требований, с учетом изменений, происходящих в строительной отрасли, и состоит из трех этапов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рассмотрение представленных документов аттестационной комиссией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тестирование (в целях определения теоретических знаний);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) собеседование (в целях определения уровня практического применения теоретических знаний в ежедневной работе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Инспекторы проходят аттестацию по истечении каждых последующих трех лет пребывания на должности инспектора, но не ранее трех месяцев со дня занятия данной должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом аттестация должна быть проведена не позднее трех месяцев со дня наступления указанного срока.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Аттестация проводится на государственном или русском языке по желанию аттестуемого инспектора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Аттестационная комиссия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для проведения аттестации решением руководителя ведомства образуется аттестационная комиссия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестационная комиссия состоит из председателя, заместителя председателя, членов и секретаря комиссии. Количество членов комиссии должно составлять не менее пяти человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия на заседании председателя аттестационной комиссии, им выступает заместитель председателя аттестационной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь комиссии не является членом комиссии и не имеет права голоса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Рабочим органом аттестационной комиссии является структурное подразделение уполномоченного органа, определяемое руководителем ведомства (далее - рабочий орган).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Руководитель ведомства по представлению рабочего органа издает приказ, которым утверждается список инспекторов, подлежащих аттестации, устанавливаются сроки и графики проведения аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочий орган осуществляет подготовку необходимых документов по аттестуемым лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В состав аттестационной комиссии входят заместители руководителя ведомства и руководители структурных подразделений уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Аттестацию государственных строительных инспекторов на подведомственной территории проводят региональные аттестационные комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Региональные аттестационные комиссии проводят аттестацию с выездом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав региональных аттестационных комиссий определяется приказом руководителя ведомства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Заседание аттестационной комиссии правомочно при наличии кворума, составляющего не менее двух третей состава комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Решение принимается большинством голосов членов аттестационной комиссии. При равенстве голосов решающим является голос председателя аттестационной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае прохождения аттестации одним из членов аттестационной комиссии, данное лицо не может участвовать в голосовании относительно себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Организация проведения аттестации главного государственного строительного инспектора Республики Казахстан, его заместителей, главных государственных строительных инспекторов областей (города республиканского значения, столицы), их заместителей и государственных строительных инспекторов областей (города республиканского значения, столицы) и уполномоченного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-приказом Министра национальной  </w:t>
-[...3 lines deleted...]
-      </w:r>
+      15. Рабочий орган определяет инспекторов, подлежащих аттестации в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, и представляет список инспекторов, подлежащих аттестации, на утверждение руководителю ведомства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Рабочий орган письменно, не позднее, чем за один месяц до начала проведения аттестации, уведомляет лиц, подлежащих аттестации о сроках ее проведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Кадровая служба уполномоченного органа и местных областных (города республиканского значения, столицы) органов, осуществляющих государственный архитектурно-строительный контроль за две недели до проведения аттестации готовят и направляют в рабочий орган следующие документы на инспекторов, подлежащих аттестации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) служебную характеристику;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заполненный личный листок по учету кадров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) автобиографию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копию диплома об образовании в сфере строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копии удостоверений о наличии ученой степени, званий, повышении квалификации, сертификатов и свидетельств (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Служебная характеристика должна содержать оценку профессиональных, личностных качеств и результатов служебной деятельности аттестуемого лица и подписывается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на заместителей главного государственного строительного инспектора Республики Казахстан - руководителем ведомства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на главных государственных строительных инспекторов областей, города республиканского значения, столицы - руководителем либо заместителем руководителя местного исполнительного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на заместителей главных государственных строительных инспекторов и государственных строительных инспекторов областей, города республиканского значения, столицы - руководителями местных областных (города республиканского значения, столицы) органов, осуществляющих государственный архитектурно-строительный контроль;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на государственных строительных инспекторов уполномоченного органа - заместителями руководителей местных областных (города республиканского значения, столицы) органов, осуществляющих государственный архитектурно-строительный контроль;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) на государственных строительных инспекторов областей, города республиканского значения, столицы - руководителями местных областных (города республиканского значения, столицы) органов, осуществляющих государственный архитектурно-строительный контроль либо их заместителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Проведение аттестации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Аттестация проводится в присутствии аттестуемого лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-экономики Республики Казахстан  </w:t>
-[...3 lines deleted...]
-      </w:r>
+      20. На аттестуемое лицо аттестационной комиссией оформляется аттестационный лист по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Лица, подлежащие аттестации, но отсутствовавшие по уважительным причинам, проходят процедуру аттестации в сроки, определяемые аттестационной комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Аттестационная комиссия, изучив представленные материалы, принимает одно из двух решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) допустить к тестированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не допускать к тестированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-от 27 ноября 2014 года № 113   </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+      Решение о не допуске к тестированию принимается в случае неполного предоставления документов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункте 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, отсутствия профессионального образования в сфере строительства, предоставления отрицательной характеристики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. По итогам тестирования к собеседованию допускаются лица, набравшие баллы в соответствии пороговым значением, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункте 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Аттестационная комиссия по итогам собеседования с аттестуемым лицом, принимает одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аттестован;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не аттестован, подлежит повторной аттестации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не аттестован.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Решение аттестационной комиссии оформляется протоколом заседания, который подписывается председателем, заместителем председателя, членами аттестационной комиссии и ее секретарем, присутствовавшими на ее заседании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Аттестуемое лицо проходит ознакомление с решением аттестационной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Решение аттестационной комиссии в месячный срок со дня проведения аттестации утверждается приказом руководителя ведомства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Утвержденное решение аттестационной комиссии заносится в аттестационный лист аттестуемого лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Аттестационный лист прошедшего аттестацию аттестуемого лица хранится в личном деле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...4 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> 5. Проведение тестирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Формирование тестовых вопросов осуществляется рабочим органом и утверждается руководителем ведомства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестовые вопросы используются при оценке уровня знаний аттестуемых лиц в виде заполнения листов ответов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Тестирование состоит из двух этапов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прохождение тестов участниками тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подсчет результатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестирование проводится на государственном или русском языках по выбору участника тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Во время тестирования участникам не допускается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) покидать помещение до окончания тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разговаривать и другими действиями отвлекать участников тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) использовать персональные электронные устройства (в том числе компьютеры, мобильные телефоны).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае нарушения вышеуказанных требований, участник тестирования удаляется из помещения для проведения тестирования. Аттестация для данного лица считается не пройденной, аттестационная комиссия выносит в отношении данного лица следующее решение: не аттестован, подлежит повторной аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данное лицо проходит повторное тестирование в сроки, устанавливаемые аттестационной комиссией, но не ранее чем через три месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Общее время, предоставленное на выполнение тестовых заданий, составляет 90 минут. Тестовый вопросник включает 100 (сто) вопросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По истечении времени, отведенного на выполнение теста, материалы предоставляются в аттестационную комиссию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Подсчет результатов тестирования проводится аттестационной комиссией с использованием кодов правильных ответов в течение 3 (трех) часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Пороговым значением для главных государственных строительных инспекторов областей, города республиканского значения, столицы, их заместителей, а также заместителей главного государственного инспектора Республики Казахстан, считается результат тестирования 70 и более правильных ответов, для остальной категории лиц, подлежащих аттестации - 60 и более правильных ответов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Участник тестирования, получивший при прохождении тестирования результат ниже пороговых значений, к собеседованию не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данное лицо может пройти повторное тестирование в сроки, устанавливаемые аттестационной комиссией, но не ранее чем через три месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Если при повторном прохождении тестирования участником тестирования вновь получен результат ниже пороговых значений, аттестационная комиссия принимает решение о несоответствии участника тестирования занимаемой должности инспектора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам аттестации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных строительных инспекторов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществляющих архитектурно-строительный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контроль и надзор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Форма            </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">  Аттестационный лист</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация об аттестуемом инспекторе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии): __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и место рождения: _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Образование: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должность и дата назначения: _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общий трудовой стаж: ______________ (в органах государственного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архитектурно-строительного контроля ___________), в том числе на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данной должности _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительные сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество участвовавших членов комиссии: _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты голосования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "За": ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Против": ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принятое решение: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аттестован; не аттестован, подлежит повторной аттестации; неаттестован)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2043 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="12"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Председатель</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               /______________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель председателя    /______________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь                   /______________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены                       /______________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                   /______________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                   /______________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ознакомлен с принятым решением ___________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение                   </w:t>
-[...456 lines deleted...]
-                                (дата и подпись аттестуемого лица) </w:t>
+                                       (дата и подпись аттестуемого лица) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3408,35 +3487,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>