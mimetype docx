--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a00266b" w14:textId="a00266b">
+    <w:p w14:paraId="7c84143" w14:textId="7c84143">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,84 +151,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 6) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 9 января 2012 года "О газе и газоснабжении", </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О газе и газоснабжении" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра энергетики РК от 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1544,974 +1616,642 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Определение цены сырого газа, приобретаемого национальным оператором в рамках преимущественного права государства</w:t>
+        <w:t xml:space="preserve"> Определение предельной цены сырого газа, приобретаемого национальным оператором в рамках преимущественного права государства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...15 lines deleted...]
-      В случае реализации сырого газа национальному оператору в рамках преимущественного права государства, его цена рассчитывается недропользователем по формуле:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра энергетики РК от 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае реализации сырого газа национальному оператору в рамках преимущественного права государства, его предельная цена рассчитывается недропользователем по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkStart w:name="z106" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pc = Cp + TC + R где,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z107" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РС – предельная цена сырого газа, приобретаемого национальным оператором в рамках преимущественного права государства, в теңге за тысячу метров кубических;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z108" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ср – производственная себестоимость добычи сырого газа в рамках контракта на недропользование, в теңге за тысячу метров кубических, которая рассчитывается за предыдущий календарный год по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z109" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1790700" cy="292100"/>
+            <wp:extent cx="2768600" cy="736600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1790700" cy="292100"/>
+                      <a:ext cx="2768600" cy="736600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> где,</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkStart w:name="z110" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СF – производственная себестоимость добычи сырой нефти и сырого газа в рамках контракта на недропользование в предыдущем календарном году, определяемая на основе годовой финансовой отчетности недропользователя за завершенный финансовый год, подтвержденной аудиторскими отчетами, в соответствии с международными стандартами финансовой отчетности и требованиями законодательства Республики Казахстан о бухгалтерском учете и финансовой отчетности, непосредственно связанная с извлечением полезных ископаемых из недр на поверхность и их первичной переработкой (обогащением), теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z111" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Gp – объем добычи сырого газа в рамках контракта на недропользование в предыдущем календарном году, тысяч метров кубических;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z112" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Op – объем добычи сырой нефти в рамках контракта на недропользование в предыдущем календарном году, тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z113" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      0,857 – коэффициент перевода тысячи кубических метров сырого газа в тонны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z114" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r – стоимостной коэффициент в диапазоне от 0 до 1, определяемый по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z115" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3187700" cy="850900"/>
+            <wp:extent cx="1320800" cy="546100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3187700" cy="850900"/>
+                      <a:ext cx="1320800" cy="546100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> где,</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
-[...175 lines deleted...]
-      r – стоимостной коэффициент в диапазоне от 0 до 1, определяемый по формуле:</w:t>
+    <w:bookmarkStart w:name="z116" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Gp – объем добычи сырого газа в рамках контракта на недропользование в предыдущем календарном году, тысяч метров кубических;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkStart w:name="z117" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Op – объем добычи сырой нефти в рамках контракта на недропользование в предыдущем календарном году, тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z118" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...84 lines deleted...]
-      где,</w:t>
+      AEPG – средневзвешенная экспортная цена товарного газа на границе Республики Казахстан в предыдущем календарном году, рассчитываемая по данным таможенной статистики, публикуемым Комитетом по статистике Министерства национальной экономики Республики Казахстан, за вычетом расходов по транспортировке товарного газа от недропользователя до границы Республики Казахстан, определяемых на основании тарифов, в теңге за тысячу метров кубических; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – объем добычи сырого газа в рамках контракта на недропользование в предыдущем календарном году, тысяч метров кубических;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      AEPо – средневзвешенная экспортная цена сырой нефти на границе Республики Казахстан в предыдущем календарном году, рассчитываемая по данным таможенной статистики, публикуемым Комитетом по статистике Министерства национальной экономики Республики Казахстан, за вычетом расходов по транспортировке сырой нефти от недропользователя до границы Республики Казахстан, определяемых на основании тарифов, в теңге за тонну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – объем добычи сырой нефти в рамках контракта на недропользование в предыдущем календарном году, тонн;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Примечание: в случае отсутствия добычи сырой нефти, стоимостной коэффициент r равен 1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – средневзвешенная экспортная цена товарного газа на границе Республики Казахстан в предыдущем календарном году, рассчитываемая по данным таможенной статистики, публикуемым Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан, за вычетом расходов по транспортировке товарного газа от недропользователя до границы Республики Казахстан, определяемых на основании тарифов, в тенге за тысячу метров кубических;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ТС – расходы на транспортировку сырого газа до планируемого места его реализации национальному оператору, определяемые на основании тарифов, в теңге за тысячу метров кубических; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – средневзвешенная экспортная цена сырой нефти на границе Республики Казахстан в предыдущем календарном году, рассчитываемая по данным таможенной статистики, публикуемым Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан, за вычетом расходов по транспортировке сырой нефти от недропользователя до границы Республики Казахстан, определяемых на основании тарифов, в тенге за тонну;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R – рентабельность недропользователя при реализации сырого газа национальному оператору в размере N %, которая рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
-[...15 lines deleted...]
-      *Примечание: в случае отсутствия добычи сырой нефти, стоимостной коэффициент r равен 1;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R = Cp x N где,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
-[...15 lines deleted...]
-      ТС – расходы на транспортировку сырого газа до планируемого места его реализации национальному оператору, определяемые на основании тарифов, в тенге за тысячу метров кубических;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N – значение, устанавливаемое недропользователем, но не более 10 процентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
-[...143 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2629,2383 +2369,1551 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>преимущественного права</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Определение цены товарного газа, приобретаемого национальным оператором в рамках преимущественного права государства</w:t>
+        <w:t xml:space="preserve"> Определение предельной цены товарного газа, приобретаемого национальным оператором в рамках преимущественного права</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра энергетики РК от 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае реализации товарного газа национальному оператору в рамках преимущественного права государства, его предельная цена рассчитывается недропользователем по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z131" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pc = Cp * r1 + [CRE + TC] x r2 + R где,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z132" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рс – предельная цена товарного газа, приобретаемого национальным оператором в рамках преимущественного права государства, в теңге за тысячу метров кубических;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z133" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ср – производственная себестоимость добычи сырого газа в рамках контракта на недропользование, в теңге за тысячу метров кубических, которая рассчитывается за предыдущий календарный год по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:bookmarkStart w:name="z134" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3429000" cy="317500"/>
+            <wp:extent cx="2692400" cy="901700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2692400" cy="901700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> где,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СF – производственная себестоимость добычи сырой нефти и сырого газа в рамках контракта на недропользование в предыдущем календарном году, определяемая на основе годовой финансовой отчетности недропользователя за завершенный финансовый год, подтвержденной аудиторскими отчетами, в соответствии с международными стандартами финансовой отчетности и требованиями законодательства Республики Казахстан о бухгалтерском учете и финансовой отчетности, непосредственно связанная с извлечением полезных ископаемых из недр на поверхность и их первичной переработкой (обогащением), теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z136" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Gp – объем добычи сырого газа в рамках контракта на недропользование в предыдущем календарном году, тысяч метров кубических;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z137" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Op – объем добычи сырой нефти в рамках контракта на недропользование в предыдущем календарном году, тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z138" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      0,857 – коэффициент перевода тысячи кубических метров сырого газа в тонны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z139" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      r1 – стоимостной коэффициент в диапазоне от 0 до 1, определяемый по формуле: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z140" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1358900" cy="546100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1358900" cy="546100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> где,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Gp – объем добычи сырого газа в рамках контракта на недропользование в предыдущем календарном году, тысяч метров кубических; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z142" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Op – объем добычи сырой нефти в рамках контракта на недропользование в предыдущем календарном году, тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z143" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      AEPG – средневзвешенная экспортная цена товарного газа на границе Республики Казахстан в предыдущем календарном году, рассчитываемая по данным таможенной статистики, публикуемым Комитетом по статистике Министерства национальной экономики Республики Казахстан, за вычетом расходов по транспортировке товарного газа от недропользователя до границы Республики Казахстан, определяемых на основании тарифов, теңге за тысячу метров кубических;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z144" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      AEPo – средневзвешенная экспортная цена сырой нефти на границе Республики Казахстан в предыдущем календарном году, рассчитываемая по данным таможенной статистики, публикуемым Комитетом по статистике Министерства национальной экономики Республики Казахстан, за вычетом расходов по транспортировке сырой нефти от недропользователя до границы Республики Казахстан, определяемых на основании тарифов, теңге за тонну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z145" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Примечание: в случае отсутствия добычи сырой нефти, стоимостной коэффициент r1равен 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z146" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      CRE – себестоимость производства товарного газа из добытого сырого газа в предыдущем календарном году, определяемая по следующей формуле: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z147" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1689100" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3429000" cy="317500"/>
+                      <a:ext cx="1689100" cy="520700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> где,</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:bookmarkStart w:name="z148" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СFG – общая себестоимость переработки сырого газа в предыдущем календарном году, определяемая на основе годовой финансовой отчетности недропользователя за завершенный финансовый год, подтвержденной аудиторскими отчетами, в соответствии с международными стандартами финансовой отчетности и требованиями законодательства Республики Казахстан о бухгалтерском учете и финансовой отчетности, непосредственно связанная с переработкой сырого газа и не входящая в состав себестоимости добычи нефти и сырого газа, теңге за тысячу метров кубических;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z149" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      QG – объем производства товарного газа, тысяч метров кубических;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z150" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...268 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="66"/>
+      QCG – объем сырого газа, направленного на переработку, тысяч метров кубических; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z151" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТС – расходы на транспортировку товарного газа до планируемого места его реализации национальному оператору, определяемые на основании тарифов, утвержденных уполномоченным органом, осуществляющим руководство в сферах естественных монополий и на регулируемых рынках, теңге за тысячу метров кубических;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z152" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...264 lines deleted...]
-      *Примечание: в случае отсутствия добычи сырой нефти, стоимостной коэффициент r1 равен 1;</w:t>
+      r2 – коэффициент, отражающий несколько показателей; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z77" w:id="73"/>
-[...15 lines deleted...]
-      CRE – себестоимость производства товарного газа из добытого сырого газа в предыдущем календарном году, определяемая по следующей формуле:</w:t>
+    <w:bookmarkStart w:name="z153" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объем добычи газа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:bookmarkStart w:name="z154" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      качество товарного газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z155" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объем производства дополнительной продукции (сжиженного нефтяного газа) к объему добычи газа, который рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z156" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r2 = r2.1*r2.2* r2.3 где,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z157" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...184 lines deleted...]
-        <w:t xml:space="preserve"> – объем производства товарного газа, тысяч метров кубических;</w:t>
+      r2.1 – коэффициент объема добычи газа в предыдущем календарном году, рассчитываемый в следующих диапазонах: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z82" w:id="78"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – объем сырого газа, направленного на переработку, тысяч метров кубических;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при объеме добычи газа до 1000 млн. м3 коэффициент равен 0,7;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
-[...15 lines deleted...]
-      ТС – расходы на транспортировку товарного газа до планируемого места его реализации национальному оператору, определяемые на основании тарифов, утвержденных уполномоченным органом, осуществляющим руководство в сферах естественных монополий и на регулируемых рынках, тенге за тысячу метров кубических;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при объеме добычи газа от 1000 млн. м3 до 2000 млн. м3 коэффициент равен 1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z84" w:id="80"/>
-[...15 lines deleted...]
-      r2 – коэффициент, отражающий несколько показателей:</w:t>
+    <w:bookmarkStart w:name="z160" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при объеме добычи газа от 2000 млн. м3 до 3000 млн. м3 коэффициент равен 2;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z85" w:id="81"/>
-[...15 lines deleted...]
-      объем добычи газа;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при объеме добычи газа от 3000 млн. м3 до 4000 млн. м3 коэффициент равен 4,5;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z86" w:id="82"/>
-[...15 lines deleted...]
-      качество товарного газа;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при объеме добычи газа от 4000 млн. м3 коэффициент равен 5,7;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z87" w:id="83"/>
-[...15 lines deleted...]
-      объем производства дополнительной продукции (сжиженного нефтяного газа) к объему добычи газа, который рассчитывается по формуле:</w:t>
+    <w:bookmarkStart w:name="z163" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r2.2 – коэффициент качества товарного газа, который рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:bookmarkStart w:name="z164" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
+      r2.2 = r2.2.1*r2.2.2*r2.2.3* r2.2.4*r2.2.5*r2.2.6*r2.2.7*r2.2.8 где, </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:p>
-[...80 lines deleted...]
-      где,</w:t>
+    <w:bookmarkStart w:name="z165" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основные показатели (нормируются СТ РК 1666 "Газы горючие природные, поставляемые и транспортируемые по магистральным газопроводам. Технические условия"):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z90" w:id="86"/>
-[...15 lines deleted...]
-      r2.1 – коэффициент объема добычи газа в предыдущем календарном году, рассчитываемый в следующих диапазонах:</w:t>
+    <w:bookmarkStart w:name="z166" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r2.2.1 – коэффициент массы сероводорода, г/ м3, рассчитываемый в следующих диапазонах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z91" w:id="87"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> коэффициент равен 0,7;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при превышении нормы 0,007 коэффициент равен 0,7, в пределах нормы 0,007 коэффициент равен 1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z92" w:id="88"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> коэффициент равен 1;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      r2.2.2 – коэффициент массы меркаптановой серы, г/ м3, рассчитываемый в следующих диапазонах: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z93" w:id="89"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> коэффициент равен 2;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      при превышении нормы 0,016 коэффициент равен 0,7, в пределах нормы 0,016 коэффициент равен 1; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z94" w:id="90"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> коэффициент равен 4,5;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      r2.2.3 – коэффициент точки росы по влаге, С, рассчитываемый в следующих диапазонах: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z95" w:id="91"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> коэффициент равен 5,7;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для умеренного макроклиматического района в период с 1 мая по 30 сентября при превышении нормы минус 3 коэффициент равен 0,7, в пределах нормы минус 3 коэффициент равен 1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z96" w:id="92"/>
-[...15 lines deleted...]
-      r2.2 – коэффициент качества товарного газа, который рассчитывается по формуле:</w:t>
+    <w:bookmarkStart w:name="z172" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для умеренного макроклиматического района в период с 1 октября по 30 апреля при превышении нормы минус 5 коэффициент равен 0,7, в пределах нормы минус 5 коэффициент равен 1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:bookmarkStart w:name="z173" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для холодного макроклиматического района в период с 1 мая по 30 сентября при превышении нормы минус 10 коэффициент равен 0,7, в пределах нормы минус 10 коэффициент равен 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z174" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для холодного макроклиматического района в период с 1 октября по 30 апреля при превышении нормы минус 20 коэффициент равен 0,7, в пределах нормы минус 20 коэффициент равен 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z175" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...104 lines deleted...]
-      Основные показатели (нормируются СТ РК 1666 "Газы горючие природные, поставляемые и транспортируемые по магистральным газопроводам. Технические условия"):</w:t>
+      r2.2.4 – коэффициент теплоты сгорания низшей, МДж/м3, рассчитываемый в следующих диапазонах: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z100" w:id="96"/>
-[...35 lines deleted...]
-        <w:t>, рассчитываемый в следующих диапазонах:</w:t>
+    <w:bookmarkStart w:name="z176" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      при значении не менее 32,5 коэффициент равен 1, при значении менее 32,5 коэффициент равен 0,7; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z101" w:id="97"/>
-[...15 lines deleted...]
-      при превышении нормы 0,007 коэффициент равен 0,7, в пределах нормы 0,007 коэффициент равен 1;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вспомогательные показатели:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z102" w:id="98"/>
-[...35 lines deleted...]
-        <w:t>, рассчитываемый в следующих диапазонах:</w:t>
+    <w:bookmarkStart w:name="z178" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r2.2.5 – коэффициент содержания метана, моль %, рассчитываемый в следующих диапазонах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z103" w:id="99"/>
-[...15 lines deleted...]
-      при превышении нормы 0,016 коэффициент равен 0,7, в пределах нормы 0,016 коэффициент равен 1;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      при менее 92 коэффициент равен 0,85, при выше 92 коэффициент равен 1; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z104" w:id="100"/>
-[...15 lines deleted...]
-      r2.2.3 – коэффициент точки росы по влаге, С, рассчитываемый в следующих диапазонах:</w:t>
+    <w:bookmarkStart w:name="z180" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      r2.2.6 – коэффициент содержания этана, моль %, рассчитываемый в следующих диапазонах: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z105" w:id="101"/>
-[...15 lines deleted...]
-      - для умеренного макроклиматического района в период с 1 мая по 30 сентября при превышении нормы минус 3 коэффициент равен 0,7, в пределах нормы минус 3 коэффициент равен 1;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      при превышении нормы 6 коэффициент равен 0,85, в пределах нормы 6 коэффициент равен 1; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z106" w:id="102"/>
-[...15 lines deleted...]
-      - для умеренного макроклиматического района в период с 1 октября по 30 апреля при превышении нормы минус 5 коэффициент равен 0,7, в пределах нормы минус 5 коэффициент равен 1;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      r2.2.7 – коэффициент содержания пропана, моль %, рассчитываемый в следующих диапазонах: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z107" w:id="103"/>
-[...15 lines deleted...]
-      - для холодного макроклиматического района в период с 1 мая по 30 сентября при превышении нормы минус 10 коэффициент равен 0,7, в пределах нормы минус 10 коэффициент равен 1;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при превышении нормы 3 коэффициент равен 0,85, в пределах нормы 3 коэффициент равен 1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z108" w:id="104"/>
-[...15 lines deleted...]
-      - для холодного макроклиматического района в период с 1 октября по 30 апреля при превышении нормы минус 20 коэффициент равен 0,7, в пределах нормы минус 20 коэффициент равен 1;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      r2.2.8 – коэффициент содержания азота, моль %, рассчитываемый в следующих диапазонах; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z109" w:id="105"/>
-[...35 lines deleted...]
-        <w:t>., рассчитываемый в следующих диапазонах:</w:t>
+    <w:bookmarkStart w:name="z185" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      при превышении нормы 2 коэффициент равен 0,85, в пределах нормы 2 коэффициент равен 1; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z110" w:id="106"/>
-[...15 lines deleted...]
-      при значении не менее 32,5 коэффициент равен 1, при значении менее 32,5 коэффициент равен 0,7;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      r2.3 – коэффициент по дополнительной продукции в предыдущем календарном году (соотношение дохода от реализации сжиженного газа к объему добычи газа), теңге за тысячу метров кубических, рассчитываемый в следующих диапазонах: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z111" w:id="107"/>
-[...15 lines deleted...]
-      Вспомогательные показатели:</w:t>
+    <w:bookmarkStart w:name="z187" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при значении больше 5000 коэффициент равен 0,7, при значении меньше 5 000 коэффициент равен 1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z112" w:id="108"/>
-[...15 lines deleted...]
-      r2.2.5 – коэффициент содержания метана, моль %, рассчитываемый в следующих диапазонах:</w:t>
+    <w:bookmarkStart w:name="z188" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      R – рентабельность недропользователя при реализации товарного газа национальному оператору в размере N %, которая рассчитывается по формуле: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z113" w:id="109"/>
-[...15 lines deleted...]
-      при менее 92 коэффициент равен 0,85, при выше 92 коэффициент равен 1;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R=(Cp+CRE)хr1хN где,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z114" w:id="110"/>
-[...15 lines deleted...]
-      r2.2.6 – коэффициент содержания этана, моль %, рассчитываемый в следующих диапазонах:</w:t>
+    <w:bookmarkStart w:name="z190" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N – значение, устанавливаемое недропользователем, но не более 10 процентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z115" w:id="111"/>
-[...283 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5123,1005 +4031,305 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>преимущественного права</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="122"/>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Определение цены товарного газа, производимого недропользователями,</w:t>
-[...110 lines deleted...]
-    <w:bookmarkEnd w:id="122"/>
+        <w:t xml:space="preserve"> Определение цены товарного газа, производимого недропользователями, осуществляющими свою деятельность по контракту на недропользование, заключенному после 1 января 2023 года, в отношении участка (участков) недр, на котором (которых) до указанной даты не осуществлялась добыча сырого газа в рамках иных контрактов (лицензий) на недропользование, а также объемов товарного газа, производимого недропользователями, осуществляющими свою деятельность по контракту (лицензии) на недропользование, заключенному (выданной) до 1 января 2023 года, превышающих среднеарифметическое значение годового объема реализации товарного газа таким недропользователем национальному оператору за пять последовательных календарных лет, предшествующих 2023 году</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3 в соответствии с приказом Министра энергетики РК от 12.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); – в редакции приказа Министра энергетики РК от 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае реализации товарного газа национальному оператору в рамках преимущественного права государства, его цена рассчитывается недропользователем по формуле по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...770 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="133"/>
+    <w:bookmarkStart w:name="z197" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pc = [70%] * (Pэкспорт – MHO – Tэкспорт – Tinvest) * Cij + [30%] * Pвнутр где,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z198" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pc – цена товарного газа, приобретаемого национальным оператором в рамках преимущественного права государства, производимого недропользователями, осуществляющими свою деятельность по контракту на недропользование, заключенному после 1 января 2023 года, в отношении участка (участков) недр, на котором (которых) до указанной даты не осуществлялась добыча сырого газа в рамках иных контрактов (лицензий) на недропользование, а также объемов товарного газа, производимого недропользователями, осуществляющими свою деятельность по контракту (лицензии) на недропользование, заключенному (выданной) до 1 января 2023 года, превышающих среднеарифметическое значение годового объема реализации товарного газа таким недропользователем национальному оператору за пять последовательных календарных лет, предшествующих 2023 году в теңге за тысячу кубических метров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z199" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pэкспорт – текущая экспортная цена товарного газа на границе Республики Казахстан с Китайской Народной Республикой, определяемая исходя из сведений, получаемых от национального оператора, в теңге за тысячу кубических метров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z200" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pвнутр – среднеарифметическое значение предельных цен оптовой реализации товарного газа на внутреннем рынке, утвержденных на текущий календарный год, в теңге за тысячу кубических метров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z201" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      MHO – рентабельность национального оператора до 10% от текущей экспортной цены товарного газа на границе Республики Казахстан с Китайской Народной Республикой за вычетом расходов на транспортировку товарного газа по системе магистральных газопроводов от недропользователя до границы с Китайской Народной Республикой, в теңге за тысячу кубических метров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z202" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Tэкспорт – расходы на транспортировку товарного газа по системе магистральных газопроводов от недропользователя до границы с Китайской Народной Республикой, в теңге за тысячу кубических метров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z203" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Tinvest – расходы на транспортировку товарного газа до планируемого места его реализации национальному оператору, определяемые на основании тарифов, утвержденных уполномоченным органом, осуществляющим руководство в сферах естественных монополий и на регулируемых рынках, теңге за тысячу метров кубических;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z204" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Cij – коэффициент сложности разработки месторождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z205" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       если месторождение не соответствует параметрам, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6136,185 +4344,185 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1-2 статьи 36 Кодекса Республики Казахстан "О недрах и недропользовании", то коэффициент сложности разработки месторождения равен 0,8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z139" w:id="134"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z206" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      если месторождение соответствует одному из параметров, указанных в </w:t>
-[...9 lines deleted...]
-        <w:t>подпунктах 1)</w:t>
+      если месторождение соответствует одному из параметров, указанных в подпунктах </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2)</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="135"/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) пункта 1-2 статьи 36 Кодекса Республики Казахстан "О недрах и недропользовании", то коэффициент сложности разработки месторождения равен 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z207" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если по контракту на недропользование, заключенному до 1 января 2023 года, реализация товарного газа национальному оператору осуществлялась менее чем пять последовательных календарных лет, то применяется среднеарифметическое значение годового объема только за период такой реализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6636,35 +4844,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>