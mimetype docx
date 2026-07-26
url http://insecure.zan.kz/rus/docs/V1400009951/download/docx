--- v0 (2025-11-23)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="245341e" w14:textId="245341e">
+    <w:p w14:paraId="2d2b24f" w14:textId="2d2b24f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра национальной экономики Республики Казахстан от 5 ноября 2014 года № 68. Зарегистрирован в Министерстве юстиции Республики Казахстан 10 декабря 2014 года № 9951.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок приказа предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -217,282 +293,359 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 приказа предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. Утвердить прилагаемую </w:t>
+      1. Утвердить прилагаемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Структуру</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, состав и содержание земельно-кадастровой документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту развития инфраструктуры экономики (Жазылбек У. Е.) обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан и его официальное опубликование;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства национальной экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по управлению земельными ресурсами от 19 июня 2009 года № 103-П "Об утверждении Инструкции по структуре, составу и содержанию земельно-кадастрового дела" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 46981, опубликован в Собрании актов центральных исполнительных и иных центральных государственных органов Республики Казахстан 2009 года, № 8).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на вице-министра национальной экономики Республики Казахстан Ускенбаева К. А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней со дня первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3590"/>
-        <w:gridCol w:w="8710"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3590" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8710" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Е. Досаев</w:t>
@@ -635,112 +788,198 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 5 ноября 2014 года № 68</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок структуры предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура, состав и содержание земельно-кадастровой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>документации</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Структура земельно-кадастрового дела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Земельно-кадастровое дело имеет следующую структуру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) титульный лист на земельно-кадастровое дело;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -809,110 +1048,196 @@
         </w:rPr>
         <w:t xml:space="preserve">
       4) документы, помещаемые в земельно-кадастровое дело о земельном участке, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>части 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Структуры, состава и содержания земельно-кадастровой документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Состав и содержание земельно-кадастрового дела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При предоставлении земельного участка из земель, находящихся в государственной собственности в состав земельно-кадастрового дела земельного участка включаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление на изготовление и выдачу идентификационного документа на земельный участок по форме согласно приложению 2 к настоящей Структуре, составу и содержанию земельно-кадастровой документации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копия документа, удостоверяющего личность собственника земельного участка или землепользователя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1331,51 +1656,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        3. При предоставлении сельскохозяйственных угодий для использования их в целях, не связанных с ведением сельского и лесного хозяйства, в состав земельно-кадастрового дела, состоящего из документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1390,131 +1715,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Структуры, состава и содержания земельно-кадастровой документации, также включается копия акта определения потерь сельскохозяйственного (лесохозяйственного) производства по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Структуре, составу и содержанию земельно-кадастровой документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. При предоставлении лесных угодий для использования их в целях, не связанных с ведением лесного хозяйства, в состав земельно-кадастрового дела, состоящего из документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Структуры, состава и содержания земельно-кадастровой документации, также включается копия акта определения потерь лесохозяйственного и (или) сельскохозяйственного производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При предоставлении земельного участка в частную собственность на платной основе в состав земельно-кадастрового дела, состоящего из документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Структуры, состава и содержания земельно-кадастрового дела, также включаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) копия акта определения кадастровой (оценочной) стоимости земельного участка по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1565,91 +1890,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> купли-продажи земельного участка (при продаже земельного участка);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копия документа об оплате выкупной цены земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. При продаже права временного возмездного землепользования (аренды) на земельный участок в состав земельно-кадастрового дела, состоящего из документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Структуры, состава и содержания земельно-кадастровой документации, также включается копия договора выкупа право временного возмездного землепользования (аренды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. При выкупе в частную собственность земельного участка, сформированного за счет передачи земельных участков, земельных долей в уставные капиталы хозяйственных товариществ или в качестве взноса в производственные кооперативы, а также земельных участков, находящихся в общем землепользовании, земельно-кадастровое дело, состоящее из документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1664,91 +1989,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Структуры, состава и содержания земельно-кадастровой документации, дополняется копией протокола общего собрания участников о выкупе земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z41" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z41" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. При предоставлении земельного участка для ведения крестьянского или фермерского хозяйства в состав земельно-кадастрового дела, состоящего из документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Структуры, состава и содержания земельно-кадастровой документации, также включаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) справка о составе членов крестьянского или фермерского хозяйства с указанием размеров их земельных долей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1777,110 +2102,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копия протокола общего собрания участников сельскохозяйственной организации о размере и местоположении выделяемого земельного участка;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) схема местоположения выделяемого земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="16"/>
+    <w:bookmarkStart w:name="z42" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. При создании резервных территорий на землях, находящихся в государственной собственности, в ранее сформированное земельно-кадастровое дело, состоящее из документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Структуры, состава и содержания земельно-кадастровой документации включается копия решения местного исполнительного органа о резервировании земель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При переходе прав на земельный участок в ранее сформированное земельно-кадастровое дело, также включаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление на изготовление и выдачу идентификационного документа на земельный участок;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1945,70 +2270,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копия землеустроительного проекта о формировании новых земельных участков, связанный с разделом ранее предоставленного земельного участка;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копия идентификационного документа на образованный земельный участок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При изменении целевого назначения земельного участка в состав ранее сформированного земельно-кадастрового дела, также включаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление на изготовление и выдачу идентификационного документа на земельный участок;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2019,70 +2344,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копия акта государственного исполнительного органа об изменении целевого назначения земельного участка;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копия землеустроительного проекта (при изменении целевого назначения части или доли земельного участка).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При принудительном отчуждении земельного участка для государственных нужд из земель, находящихся в собственности или землепользовании граждан и юридических лиц, в ранее сформированное земельно-кадастровое дело, также включаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) копия постановления Правительства Республики Казахстан либо решения местного исполнительного органа о начале </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2151,70 +2476,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) план (чертеж границ) земельного участка, подлежащего принудительному отчуждению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копия землеустроительного проекта о формировании новых земельных участков, связанный с разделом в случае принудительного отчуждения части земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. При принудительном изъятии либо конфискации земельного участка, находящегося в собственности или землепользовании граждан и юридических лиц, в ранее сформированное земельно-кадастровое дело, включается копия решения суда об изъятии земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2280,138 +2605,215 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Структуре, составу и содержанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>земельно-кадастрового дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Текст в правом верхнем углу Приложении 1 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма            </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Пояснительная записка к земельно-кадастровому делу</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>№ ___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(кадастровый номер земельного участка)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...40 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2233"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="725"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2421,51 +2823,51 @@
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2475,1358 +2877,1281 @@
               <w:t>
 Перечень сведений, которые должны быть отражены</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в земельно-кадастровом деле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о земельном участке:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 местоположение земельного участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 собственник (землепользователь) земельного участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 площадь земельного участка (гектар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 целевое назначение земельного участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 основание предоставления земельного участка (номер и дата выдачи правоустанавливающего документа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о посторонних собственниках (землепользователях) в границах земельного участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кадастровые номера земельных участков или при их отсутствии фамилия, имя, отчество физического лица или полное наименование юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 площадь земельного участка (гектар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения об утверждении землеустроительной документации (дата и номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения об исполнителе землеустроительных работ (наименование юридического лица или фамилия, имя, отчество физического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="725" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4022,97 +4347,183 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>земельно-кадастрового дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 2 в редакции приказа Министра национальной экономики РК от 22.12.2015 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Приложении 2 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 2 в редакции приказа Министра национальной экономики РК от 22.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 782</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        форма            </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководителю                 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4321,80 +4732,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                 личность физического или юридического лица,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       контактный телефон, адрес)            </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:bookmarkStart w:name="z43" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на изготовление и выдачу идентификационного документа</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на земельный участок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу изготовить и выдать идентификационный документ на</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4784,70 +5195,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Структуре, составу и содержанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>земельно-кадастрового дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Текст в правом верхнем углу Приложении 3 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма            </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тапсырыс бланкі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5595,70 +6082,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Структуре, составу и содержанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>земельно-кадастрового дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Текст в правом верхнем углу Приложении 4 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма            </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадастровый номер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5728,440 +6291,406 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Информация о земельном участке</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2461"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3886"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2461" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кадастровый номер земельного участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1926" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предыдущий кадастровый №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2637" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № земельно-кадастрового дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номенклатура карты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3886" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Статус (действующий, аннулированный)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2461" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -6204,176 +6733,170 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Идентификационные характеристики земельного участка</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8713"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="736"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8713" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2116" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Площадь, кв.м</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Делимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="736" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6383,173 +6906,152 @@
               <w:t>
 Кондоминиум</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8713" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6559,78 +7061,71 @@
               <w:t>
 Регистрационный код адреса (РКА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8713" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6640,78 +7135,71 @@
               <w:t>
 Адрес (область, район, населенный пункт, сельский округ, улица, № дома, участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8713" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6721,78 +7209,71 @@
               <w:t>
 Категория земель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8713" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6802,78 +7283,71 @@
               <w:t>
 Целевое назначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8713" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6883,68 +7357,61 @@
               <w:t>
 Вид права</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -6995,172 +7462,173 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>земельного участка</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
-        <w:gridCol w:w="5443"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1891"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер части</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5443" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Площадь, кв.м</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Делимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7174,185 +7642,157 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...133 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -7372,68 +7812,61 @@
               <w:t>
 Правоустанавливающий документ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -7453,68 +7886,61 @@
               <w:t>
 Установленный режим</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -7534,68 +7960,61 @@
               <w:t>
 Целевое назначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -7615,68 +8034,61 @@
               <w:t>
 Вид права</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -7719,69 +8131,70 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1013"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1015"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1013" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7811,88 +8224,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1649" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие угодья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1015" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7903,231 +8316,231 @@
               <w:t>
 Год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1014" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пашни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 многолетние насаждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1014" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 залежи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1014" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сенокосы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1014" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пастбища</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2919" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8150,397 +8563,334 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1013" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -8563,62 +8913,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 4. Собственники (землепользователи)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3444"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="2615"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -8637,150 +8988,143 @@
               <w:t>
 Вид права</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1536" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гражданство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2615" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок/часть</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3444" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8790,222 +9134,194 @@
               <w:t>
 Срок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата окончания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9026,68 +9342,61 @@
               <w:t>
 Субъект (ФИО/наименование)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9108,68 +9417,61 @@
               <w:t>
 Дата рождения/регистрации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9190,68 +9492,61 @@
               <w:t>
 ИИН/БИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9272,68 +9567,61 @@
               <w:t>
 Правоустанавливающий документ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9354,68 +9642,61 @@
               <w:t>
 Идентификационный документ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -9438,61 +9719,62 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 4а. Информация о прекращенных правах</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3655"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="2531"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -9511,150 +9793,143 @@
               <w:t>
 Вид права</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1488" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гражданство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок/часть</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9664,222 +9939,194 @@
               <w:t>
 Срок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата окончания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="736" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9900,68 +10147,61 @@
               <w:t>
 Субъект (ФИО/наименование)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9982,68 +10222,61 @@
               <w:t>
 Дата рождения/регистрации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10064,68 +10297,61 @@
               <w:t>
 ИИН/БИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10146,68 +10372,61 @@
               <w:t>
 Правоустанавливающий документ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10228,68 +10447,61 @@
               <w:t>
 Идентификационный документ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10310,68 +10522,61 @@
               <w:t>
 Документ ликвидации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -10394,138 +10599,139 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 5. Обременения (ограничения)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3203"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1331"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3203" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование обременения (ограничения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3203" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание обременения (ограничения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10535,393 +10741,351 @@
               <w:t>
 Участок/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 часть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата внесения записи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата прекращения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3203" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -10944,64 +11108,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 6. Экономические характеристики</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2616"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2617"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2616" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11011,123 +11176,123 @@
               <w:t>
 Вид</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2616" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4451" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок/часть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2617" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11142,202 +11307,174 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2616" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -11360,212 +11497,199 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Запись о продолжении (закрытии) листа</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8222"/>
-        <w:gridCol w:w="4078"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание для продолжения (закрытия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4078" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата внесения записи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8222" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -11728,88 +11852,164 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Структуре, составу и содержанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>земельно-кадастрового дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Текст в правом верхнем углу Приложении 5 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма            </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  КОРРЕКТУРНЫЙ ЛИСТ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вид работ ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11851,6840 +12051,5686 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Ф.И.О.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="983"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="984"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Замечания, Ф.И.О., должность проверяющего лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отметка об исправлении замечания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="984" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -18754,112 +17800,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Структуре, составу и содержанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>земельно-кадастрового дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Текст в правом верхнем углу Приложении 6 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма            </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  АКТ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>определения потерь сельскохозяйственного</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(лесохозяйственного) производства</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...40 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18937,1353 +18059,1172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (местоположение)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="800"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3134"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование угодий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование почв</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3132" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Базовый норматив (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Площадь (га)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3134" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого потерь (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2632" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -20619,139 +19560,225 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>земельно-кадастрового дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 7 в редакции приказа Министра национальной экономики РК от 22.12.2015 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Текст в правом верхнем углу Приложении 7 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 7 в редакции приказа Министра национальной экономики РК от 22.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 782</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        форма            </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z27" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>определения кадастровой (оценочной) стоимости</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>земельного участка</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z27" w:id="32"/>
-[...40 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Акт составлен в соответствии с заявлением гражданина(ки)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20973,994 +20000,869 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       землепользования)____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5644"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="204"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5644" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер зоны (для земель населенных пунктов), виды угодий, типы почв (для земель сельскохозяйственного использования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Площадь гектар, квадратный метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Базовая ставка платы за землю, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поправочный коэффициент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кадастровая (оценочная) стоимость, тысячи тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="204" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5644" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5644" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5644" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1441" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Кадастровая (оценочная) стоимость земельного участка (права</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -22240,55 +21142,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22614,31 +21516,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>