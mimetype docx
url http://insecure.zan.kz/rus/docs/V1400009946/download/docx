--- v0 (2025-11-15)
+++ v1 (2026-09-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="15b8316" w14:textId="15b8316">
+    <w:p w14:paraId="d13dde2" w14:textId="d13dde2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -190,110 +190,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 6 Закона Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра национальной экономики РК от 12.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 105</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра национальной экономики РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1019,120 +1009,140 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила предоставления мер социальной поддержки специалистам в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, государственным служащим аппаратов акимов сел, поселков, сельских округов, прибывшим для работы и проживания в сельские населенные пункты (далее – Правила), разработаны в соответствии с законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>О государственном регулировании развития агропромышленного комплекса и сельских территорий</w:t>
-[...29 lines deleted...]
-        <w:t>" (далее – Закон о госуслугах) и Бюджетным кодексом Республики Казахстан, и определяют порядок предоставления специалистам в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, государственным служащим аппаратов акимов сел, поселков, сельских округов, прибывшим для работы и проживания в сельские населенные пункты (далее – услугополучатели), по решению местных представительных органов (маслихатов) подъемного пособия и бюджетного кредита на приобретение или строительство жилья за счет бюджетных средств.</w:t>
+        <w:t>О государственном регулировании</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> развития агропромышленного комплекса и сельских территорий" (далее – Закон), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О государственных и социально ответственных услугах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" (далее – Закон о госуслугах) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бюджетным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан, и определяют порядок предоставления специалистам в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, государственным служащим аппаратов акимов сел, поселков, сельских округов, прибывшим для работы и проживания в сельские населенные пункты (далее – услугополучатели), по решению местных представительных органов (маслихатов) подъемного пособия и бюджетного кредита на приобретение или строительство жилья за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра национальной экономики РК от 12.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 105</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра национальной экономики РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1433,1846 +1443,2206 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Получателями мер социальной поддержки, предусмотренных настоящими Правилами, являются граждане Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 3-1 в соответствии с приказом и.о. Министра национальной экономики РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Меры социальной поддержки в виде подъемного пособия и бюджетного кредита на приобретение или строительство жилья предоставляются по перечню востребованных специальностей в области здравоохранения, образования, социального обеспечения, культуры, спорта, агропромышленного комплекса и государственных служащих аппаратов акимов сел, поселков, сельских округов (далее – Перечень).</w:t>
+        <w:t xml:space="preserve">
+      4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Меры социальной поддержки в виде подъемного пособия и бюджетного кредита на приобретение или строительство жилья предоставляются по перечню востребованных специальностей в области здравоохранения, образования, социального обеспечения, культуры, спорта, агропромышленного комплекса и государственных служащих аппаратов акимов сел, поселков, сельских округов (далее – Перечень).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z169" w:id="20"/>
-[...15 lines deleted...]
-      Меры социальной поддержки в виде бюджетного кредита на приобретение жилья не могут быть использованы на приобретение жилого помещения у близких родственников (супруга (супруги), дедушки (бабушки), родителей (в том числе усыновителей), детей (в том числе усыновленных), полнородных и неполнородных братьев и сестер), а также на приобретение жилого помещения, в котором гражданин постоянно проживает.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меры социальной поддержки в виде бюджетного кредита на приобретение жилья не могут быть использованы на приобретение жилого помещения у супруга (супруги) и их близких родственников (родители, дети, усыновители (удочерители), усыновленные (удочеренные), полнородные и неполнородные братья и сестры, дедушка, бабушка, внуки), а также на приобретение жилого помещения, в котором гражданин постоянно проживает.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z17" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меры социальной поддержки в виде бюджетного кредита на приобретение или строительство жилья в соответствующей местности предоставляются только одному из супругов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра национальной экономики РК от 12.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 105</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа и.о. Министра национальной экономики РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бюджетные кредиты предоставляются местным исполнительным органам областей посредством заключения кредитных договоров на следующих условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с последующим предоставлением специалистам в области здравоохранения, образования, социального обеспечения, культуры, спорта, агропромышленного комплекса и государственным служащим аппаратов акимов сел, поселков, сельских округов, прибывшим для работы и проживания в сельские населенные пункты, для приобретения или строительства ими жилья в тенге сроком до пятнадцати лет по ставке вознаграждения в размере 1 % годовых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      период освоения кредитов исчисляется с момента перечисления кредитов со счета кредитора и составляет 22 (двадцать два) месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра национальной экономики РК от 30.09.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="21"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Местный исполнительный орган района (города областного значения) на предстоящий период формирует Перечень, который в течение одного рабочего дня размещается на интернет-ресурсе акимата района (города областного значения) и предоставляет в акционерное общество "Жилищный строительный сберегательный банк "Отбасы банк" (далее – поверенный (агент) для сведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z302" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местный исполнительный орган района (города областного значения) утверждает перечень востребованных специалистов ежеквартально до 10 числа первого месяца следующего квартала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z303" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень размещается в течение одного рабочего дня посредством цифровых объектов поверенного (агента) – Портал недвижимости Баспана Маркет otbasybank.kz/programm-bank (далее – Портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z304" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В Перечне указывается количество услугополучателей и их специальность, по которым оказываются меры социальной поддержки в виде подъемного пособия и бюджетного кредита на приобретение или строительство жилья на предстоящий период.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z305" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местный представительный орган (маслихат) района (города областного значения) ежегодно принимает решение о предоставлении мер социальной поддержки услугополучателям в виде подъемного пособия и бюджетного кредита на приобретение или строительство жилья.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра национальной экономики РК от 30.09.2020 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 05.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра национальной экономики РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Предоставление услугополучателям подъемного пособия и бюджетного кредита на приобретение или строительство жилья осуществляется в пределах выделенных сумм, согласно планам финансирования по обязательствам и платежам на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z22" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Рабочим органом по предоставлению мер социальной поддержки является услугодатель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z23" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бюджетное кредитование на приобретение или строительство жилья для специалистов в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, государственных служащих аппаратов акимов сел, поселков, сельских округов осуществляется при условии наличия договора с поверенным (агентом).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акимат района (города областного значения) в лице акима заключает договор поручения с поверенным (агентом) по реализации бюджетной программы по кредитованию услугополучателей на приобретение или строительство жилья в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средства для возмещения затрат на операционные услуги поверенного (агента) по реализации бюджетной программы по кредитованию услугополучателей на приобретение или строительство жилья предусматриваются в рамках местного бюджета в соответствии с бюджетным законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра национальной экономики РК от 30.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 04.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 74</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра национальной экономики РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="22"/>
-[...339 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="31"/>
+    <w:bookmarkStart w:name="z26" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) при получении подъемного пособия: </w:t>
+      10. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Для получения мер социальной поддержки услугополучатель осуществляет регистрацию на Портале с помощью электронной цифровой подписи (далее – ЭЦП) или удостоверенным одноразовым паролем и предоставляет услугодателю через Портал следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z174" w:id="32"/>
+    <w:bookmarkStart w:name="z113" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при получении подъемного пособия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z114" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z175" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z115" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z176" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z116" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диплом об образовании либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z178" w:id="36"/>
+    <w:bookmarkStart w:name="z117" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электронная копия документа, подтверждающего трудовую деятельность услугополучателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z118" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справка о лицевом счете открытом в другом банке второго уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z119" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при получении бюджетного кредита на приобретение жилья:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z179" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z120" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z180" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z121" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z181" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z122" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диплом об образовании либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z123" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электронная копия документа, подтверждающего трудовую деятельность услугополучателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z124" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свидетельство о заключении брака (супружества) либо электронный документ из сервиса цифровых документов для услугополучателей, состоящих в браке (для идентификации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z184" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z125" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свидетельство о рождении ребенка/детей либо электронный документ из сервиса цифровых документов для услугополучателей, имеющих детей (для идентификации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z126" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справка об отсутствии (наличии) недвижимого имущества у услугополучателя и его (ее) супруги(-а) и детей в соответствующей местности (для идентификации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z127" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       отчет из Кредитного бюро; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z185" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z128" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при получении бюджетного кредита на строительство жилья:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z186" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z129" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z187" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z130" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z188" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z131" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диплом об образовании либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z132" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электронная копия документа, подтверждающего трудовую деятельность услугополучателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z133" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свидетельство о заключении брака (супружества) либо электронный документ из сервиса цифровых документов для услугополучателей, состоящих в браке (для идентификации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z191" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z134" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свидетельство о рождении детей либо электронный документ из сервиса цифровых документов для услугополучателей, имеющих детей (для идентификации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z135" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справка об отсутствии (наличии) недвижимого имущества у услугополучателя, и его (ее) супруги(-а) и детей в соответствующей местности (для идентификации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z136" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справка о праве пользования земельным участком, предоставленным на строительство жилья на имя услугополучателя (для идентификации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z137" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       отчет из Кредитного бюро. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z138" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения мер социальной поддержки услугополучатель дает согласие на сбор и обработку персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z139" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требование представления других документов, не предусмотренных настоящими Правилами, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z140" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается подача заявления на получение подъемного пособия и бюджетного кредита на приобретение или строительства жилья одновременно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z141" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении через Портал к заявлению прикрепляются электронные копии (сканированные) указанных документов (за исключением документов, получаемых из соответствующих цифровых систем), которые заверяются ЭЦП услугополучателя или удостоверенным одноразовым паролем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 10 - в редакции приказа Министра национальной экономики РК от 12.06.2023 </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 10 - в редакции приказа и.о. Министра национальной экономики РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сведения о документах, удостоверяющих личность, свидетельства о государственной регистрации заключения брака (супружества), сведения о зарегистрированных правах (обременениях) на недвижимость, сведения о регистрации по месту жительства, справки об отсутствии (наличии) недвижимого имущества у услугополучателя и его(ее) супруги(-а) и детей, о праве пользования земельным участком, предоставленным на строительство жилья на имя услугополучателя, сведения по трудовой деятельности, сведения о наличии диплома послесреднего, технического, профессионального и/или высшего образования услугодатель получает из Портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z195" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель проверяет полноту пакета документов, принимаемых у услугополучателя на Портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z196" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления услугополучателем неполного пакета документов согласно Перечню, предусмотренному пунктом 10 настоящих Правил, услугодатель отказывает в приеме заявления и на Портале отображается соответствующее уведомление (c указанием причины отказа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра национальной экономики РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="53"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z53" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. На Портале поверенный (агент) обеспечивает передачу полного пакета документов, а также доступ услугодателю в автоматическом режиме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра национальной экономики РК от 12.06.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 12 - в редакции приказа Министра национальной экономики РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="56"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z55" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Услугодатель в течение одного рабочего дня со дня размещения услугополучателем документов на Портале осуществляет регистрацию документов услугополучателя, претендующего на получение мер социальной поддержки, проверяет достоверность предоставленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра национальной экономики РК от 12.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Услугодатель в течение одного рабочего дня готовит проект постановления акимата района (города областного значения) о предоставлении мер социальной поддержки услугополучателям и/или постановке на учет и очередность услугополучателей на получение мер социальной поддержки, либо мотивированный отказ в предоставлении мер социальной поддержки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z197" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Постановление акимата района (города областного значения) о предоставлении мер социальной поддержки услугополучателям и/или постановке на учет и очередность услугополучателей на получение мер социальной поддержки принимается в течение четырех рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z198" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае принятия предварительного решения об отказе в оказании государственной услуги ответственное структурное подразделение уведомляет услугополучателя не позднее чем за три рабочих дня о времени и месте (способе) проведения заслушивания, с приложением предварительного решения об отказе в оказании государственной услуги, для возможности выразить услугополучателем позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z199" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процедура заслушивания проводится в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 12 - в редакции приказа Министра национальной экономики РК от 12.06.2023 </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 14 - в редакции приказа Министра национальной экономики РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="57"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z58" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Результатом оказания мер социальной поддержки является уведомление услугополучателю на Портале о необходимости заключения Соглашения о предоставлении мер социальной поддержки специалистам в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, государственным служащим аппаратов акимов сел, поселков, сельских округов, прибывшим для работы и проживания в сельские населенные пункты, по форме согласно приложению к настоящим Правилам (далее – Соглашение), о постановке на учет и очередность или мотивированный отказ в предоставлении мер социальной поддержки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра национальной экономики РК от 12.06.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра национальной экономики РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...85 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Исключен приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 05.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...190 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="63"/>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. После принятия постановления о предоставлении мер социальной поддержки услугополучателям, указанного в пункте 14 настоящих Правил:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z206" w:id="64"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z206" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) при получении подъемного пособия Соглашение подписывается в течение одного рабочего дня между услугодателем и услугополучателем на Портале с помощью ЭЦП или удостоверенным одноразовым паролем; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z207" w:id="65"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z207" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при получении бюджетного кредита на приобретение или строительство жилья Соглашение подписывается в течение пяти рабочих дней между услугодателем, поверенным (агентом) и услугополучателем на Портале с помощью ЭЦП или удостоверенным одноразовым паролем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3291,817 +3661,823 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Меры социальной поддержки предоставляются услугополучателям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z286" w:id="68"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z55" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не имеющим непогашенную просроченную задолженность по ранее выданным кредитам (на момент рассмотрения документов, указанных в пункте 10 настоящих Правил), а также при отсутствии непрерывной просрочки за последние 2 (два) года более 90 (девяносто) календарных дней по одному кредиту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z56" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по специальностям, соответствующим перечню востребованных специальностей на момент подачи заявления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z287" w:id="69"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z57" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не имеющим на праве собственности жилища за последние два года со дня подачи заявления у специалиста, его (ее) супруги(а) и детей в районе (города областного значения, города районного значения), к которому относится населенный пункт, где работает прибывший специалист.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 05.08.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа и.о. Министра национальной экономики РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. При недостатке бюджетных средств для оказания мер социальной поддержки услугополучателям, услугодатель приостанавливает сроки предоставления мер социальной поддержки, путем формирования очередности из числа претендентов на получение мер социальной поддержки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z288" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сроки повторного рассмотрения документов услугополучателей, состоящих в очереди на получение мер социальной поддержки, устанавливаются услугодателем и не превышают два года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z289" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель направляет уведомление о приостановлении сроков предоставления мер социальной поддержки поверенному (агенту).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 05.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 04.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 74</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. После принятия решения о предоставлении мер социальной поддержки в виде бюджетного кредита на приобретение или строительство жилья услугодатель уведомляет услугополучателя о необходимости предоставления на Портале заверенных ЭЦП услугополучателя или удостоверенных одноразовым паролем, следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z60" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при предоставлении бюджетного кредита на приобретение жилья:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z61" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акт оценки приобретаемого недвижимого имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z62" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      письменное согласие на софинансирование при превышении стоимости приобретаемого жилья размера выдаваемого бюджетного кредита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z63" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справка о лицевом счете продавца недвижимого имущества, открытом в другом банке второго уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при предоставлении бюджетного кредита на строительство жилья:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акт оценки залогового имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      договор страхования залогового имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      письменное согласие на софинансирование при превышении расходов при строительстве жилья размера выдаваемого бюджетного кредита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справка о лицевом счете услугополучателя, открытом в другом банке второго уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при предоставлении подъемного пособия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справка о лицевом счете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа и.о. Министра национальной экономики РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="70"/>
-[...383 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="83"/>
+    <w:bookmarkStart w:name="z82" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. После заключения Соглашения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z83" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z83" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугодатель в течение одного рабочего дня перечисляет сумму подъемного пособия на индивидуальные лицевые счета услугополучателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z84" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z84" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поверенный (агент) в течение трех рабочих дней, после регистрации договора залога, в порядке, установленном законодательством Республики Казахстан, предоставляет услугополучателю кредит на приобретение или строительство жилья с учетом акта оценки приобретаемого недвижимого или залогового имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z85" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z85" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Исполнение обязательств услугополучателя по кредиту обеспечивается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z86" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z86" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) залогом приобретенного им жилья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z87" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z87" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иной ликвидной недвижимостью с последующим залогом построенного жилья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z88" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z88" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Дополнительные условия по предоставлению, погашению и обслуживанию бюджетных кредитов на приобретение или строительство жилья устанавливаются в кредитном договоре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z89" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z89" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Подтверждением целевого использования суммы бюджетного кредита на приобретение или строительство жилья является договор купли-продажи жилья на вторичном рынке или акт ввода в эксплуатацию построенного жилья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z90" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z90" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Контроль за использованием выделенных бюджетных средств осуществляется в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z91" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z91" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Для предоставления бюджетного кредита на строительство жилья услугополучатель обращается к услугодателю о предоставлении мер социальной поддержки с заявлением и полным перечнем документов в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z92" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z92" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Порядок рассмотрения заявления услугополучателя о предоставлении бюджетного кредита на строительство жилья осуществляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4116,131 +4492,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z93" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z93" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Акимат района (города областного значения) предлагает услугополучателю варианты типовых проектов жилых домов или проекты, имеющие положительное заключение государственной экспертизы, для отбора с учетом следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z299" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z299" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стоимость одного квадратного метра жилья не превышает сорок шесть месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z300" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z300" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) общая сметная стоимость строительства жилья не превышает двукратного размера выдаваемого кредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z301" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z301" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) максимальный срок строительства жилья не превышает двенадцати месяцев с момента предоставления кредита. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4259,111 +4635,111 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="98"/>
+    <w:bookmarkStart w:name="z97" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Акимат района (города областного значения) при письменном согласии услугополучателя с предложенными вариантами типовых проектов в течение четырех рабочих дней с момента получения согласия принимает постановление о предоставлении бюджетного кредита на строительство жилья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z98" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z98" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. В течение пяти рабочих дней после принятия постановления, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, между услугодателем, услугополучателем и поверенным (агентом) заключается Соглашение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z99" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z99" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Предоставление бюджетного кредита на строительство жилья осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4378,91 +4754,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z100" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z100" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. После перечисления суммы на банковский счет услугополучатель не менее чем за десять рабочих дней уведомляет органы, осуществляющие государственный архитектурно-строительный контроль, о начале строительства жилого дома в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4481,308 +4857,308 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="102"/>
+    <w:bookmarkStart w:name="z101" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. После завершения строительства услугополучатель осуществляет ввод в эксплуатацию жилья в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z102" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z102" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. После ввода в эксплуатацию жилья, построенного услугополучателем и его регистрации в организациях, осуществляющих государственное техническое обследование зданий, сооружений и (или) их составляющих, по согласованию сторон, возможна замена ранее предоставленного залога на построенный жилой дом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z103" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z103" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц, Государственной корпорации и (или) их работников по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z104" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z104" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Результат оказания государственной услуги направляется в "личный кабинет" услугополучателя на Портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z217" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z217" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информацию о порядке обжалования можно получить по телефону – короткий номер 300.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z218" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z218" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалобы на поверенного (агента) принимаются на имя первого руководителя поверенного (агента) через официальный сайт или в отделениях поверенного (агента).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z219" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z219" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Административный орган, должностное лицо, чьи административный акт, административное действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z220" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z220" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом административный орган, должностное лицо, чьи административный акт, административное действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z221" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z221" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес услугодателя, непосредственно оказывающих государственные услуги, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z222" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z222" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z223" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z223" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z224" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z224" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если законом предусмотрена возможность обращения в суд без необходимости обжалования в вышестоящем органе, административный орган, должностное лицо, административный акт, административное действие (бездействие) которых оспариваются, наряду с отзывом представляют в суд мотивированную позицию руководителя вышестоящего административного органа, должностного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5049,115 +5425,155 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 05.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра национальной экономики РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="114"/>
+          <w:bookmarkStart w:name="z64" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень основных требований к оказанию государственной услуги "Предоставление мер социальной поддержки специалистам в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, государственным служащим аппаратов акимов сел, поселков, сельских округов, прибывшим для работы и проживания в сельские населенные пункты"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подвиды государственной услуги:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5655,51 +6071,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+Электронная (частично цифровизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5753,70 +6169,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="115"/>
+          <w:bookmarkStart w:name="z67" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уведомление услугополучателя на Портале о необходимости заключения Соглашения о предоставлении мер социальной поддержки специалистам в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, государственным служащим аппаратов акимов сел, поселков, сельских округов, прибывшим для работы и проживания в сельские населенные пункты на Портале, о постановке на учет и очередность или мотивированный отказ в предоставлении мер социальной поддержки.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма предоставления результата оказания государственной услуги: электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6152,478 +6568,578 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="116"/>
+          <w:bookmarkStart w:name="z68" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) при получении подъемного пособия:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t>заявление по форме согласно приложению 2 к настоящим Правилам;</w:t>
+              <w:t xml:space="preserve">
+заявление по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>диплом об образовании (при отсутствии сведений в информационной системе);</w:t>
+документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>электронная копия документа, подтверждающего трудовую деятельность услугополучателя;</w:t>
+диплом об образовании либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) при получении бюджетного кредита на приобретение жилья:</w:t>
+электронная копия документа, подтверждающего трудовую деятельность услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>заявление по форме согласно приложению 2 к настоящим Правилам;</w:t>
+справка о лицевом счете открытом в другом банке второго уровня;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>диплом об образовании (при отсутствии сведений в информационной системе);</w:t>
+2) при получении бюджетного кредита на приобретение жилья:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t>электронная копия документа, подтверждающего трудовую деятельность услугополучателя;</w:t>
+              <w:t xml:space="preserve">
+заявление по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>свидетельство о заключении брака (супружества) (при отсутствии сведений в информационной системе);</w:t>
+документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>электронная копия отчет из Кредитного бюро;</w:t>
+диплом об образовании либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3) при получении бюджетного кредита на строительство жилья:</w:t>
+электронная копия документа, подтверждающего трудовую деятельность услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>заявление по форме согласно приложению 2 к настоящим Правилам; диплом об образовании (при отсутствии сведений в информационной системе);</w:t>
+свидетельство о заключении брака (супружества) либо электронный документ из сервиса цифровых документов для услугополучателей, состоящих в браке (для идентификации);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Электронная копия документа, подтверждающего трудовую деятельность услугополучателя;</w:t>
+свидетельство о рождении ребенка/детей либо электронный документ из сервиса цифровых документов для услугополучателей, имеющих детей (для идентификации);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>свидетельство о заключении брака (супружества), (при отсутствии сведения в информационной системе);</w:t>
+справка об отсутствии (наличии) недвижимого имущества у услугополучателя и его (ее) супруги(-а) и детей в соответствующей местности (для идентификации);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t>электронная копия отчета из Кредитного бюро.</w:t>
+              <w:t xml:space="preserve">
+отчет из Кредитного бюро; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о документах, удостоверяющих личность, свидетельства о регистрации заключения брака (супружества), сведения о регистрации по месту жительства, справки об отсутствии (наличии) недвижимого имущества у услугополучателя и его(ее) супруги(-а) и детей, о праве пользования земельным участком, предоставленным на строительство жилья на имя услугополучателя, сведения по трудовой деятельности, сведения о наличии диплома послесреднего, технического, профессионального и/или высшего образования услугодатель получает из шлюза "электронного правительства".</w:t>
+3) при получении бюджетного кредита на строительство жилья:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+заявление по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+диплом об образовании либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия документа, подтверждающего трудовую деятельность услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+свидетельство о заключении брака (супружества) либо электронный документ из сервиса цифровых документов для услугополучателей, состоящих в браке (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+свидетельство о рождении детей либо электронный документ из сервиса цифровых документов для услугополучателей, имеющих детей (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+справка об отсутствии (наличии) недвижимого имущества у услугополучателя, и его (ее) супруги(-а) и детей в соответствующей местности (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+справка о праве пользования земельным участком, предоставленным на строительство жилья на имя услугополучателя (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+отчет из Кредитного бюро. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность, свидетельства о регистрации заключения брака (супружества), сведения о регистрации по месту жительства, справки об отсутствии (наличии) недвижимого имущества у услугополучателя и его(ее) супруги(-а) и детей, о праве пользования земельным участком, предоставленным на строительство жилья на имя услугополучателя, сведения по трудовой деятельности, сведения о наличии диплома послесреднего, технического, профессионального и/или высшего образования услугодатель получает из Портала.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6677,70 +7193,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="117"/>
+          <w:bookmarkStart w:name="z83" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отказ в оказании государственной услуги осуществляется в случаях:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6942,70 +7458,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="118"/>
+          <w:bookmarkStart w:name="z88" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Контактные телефоны справочных служб по вопросам оказания государственной услуги: короткий номер 300. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkEnd w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель получает государственную услугу в электронной форме через Портал при условии наличия электронной цифровой подписи или удостоверенного одноразового пароля.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -7060,255 +7576,767 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 </w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам предоставления</w:t>
+              <w:t>к Правилам предоставления мер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мер социальной поддержки</w:t>
+              <w:t>социальной поддержки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специалистам в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>здравоохранения, образования,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>социального обеспечения, культуры,</w:t>
+              <w:t>социального обеспечения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>спорта и агропромышленного</w:t>
+              <w:t>культуры, спорта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>комплекса, государственным служащим</w:t>
+              <w:t>и агропромышленного комплекса,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>государственным служащим</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>аппаратов акимов сел, поселков,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сельских округов, прибывшим</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для работы и проживания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сельские населенные пункты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акиму ______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>района (города областного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>значения)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________ области</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, инициалы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от ________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(далее – Ф.И.О.)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>место работы, должность</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заявителя, проживающего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по адресу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра национальной экономики РК от 12.06.2023 </w:t>
+      Сноска. Приложение 2 - в редакции приказа и.о. Министра национальной экономики РК от 25.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 105</w:t>
+        <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); вносится изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 05.08.2024 </w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 63</w:t>
+        <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z151" w:id="123"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу Вас выплатить мне подъемное пособие и/или предоставить право</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на оформление бюджетного кредита на приобретение/строительство жилья</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(нужное подчеркнуть) в размере и на условиях Соглашения (прилагается).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________ _________________ (дата) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае возникновения изменений обязуюсь в течение 15 рабочих дней сообщить</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о них. Предупрежден(-а) об ответственности за представление недостоверных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сведений и/или поддельных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен(на) на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в цифровых системах.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7344,475 +8372,235 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...64 lines deleted...]
-              <w:t>Акиму ______________________</w:t>
+              <w:t xml:space="preserve">Приложение 3 к Правилам </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>района (города областного значения)</w:t>
+              <w:t xml:space="preserve">предоставления мер социальной </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________ области</w:t>
+              <w:t xml:space="preserve">поддержки специалистам в </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t xml:space="preserve">области здравоохранения, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>фамилия, инициалы</w:t>
+              <w:t xml:space="preserve">образования, социального </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от ________________________</w:t>
+              <w:t xml:space="preserve">обеспечения, культуры, спорта и </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>фамилия, имя, отчество</w:t>
+              <w:t xml:space="preserve">агропромышленного комплекса, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(при его наличии)</w:t>
+              <w:t xml:space="preserve">государственным служащим </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(далее – Ф.И.О.)</w:t>
+              <w:t xml:space="preserve">аппаратов акимов сел, поселков, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________________</w:t>
+              <w:t xml:space="preserve">сельских округов, прибывшим </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>место работы, должность</w:t>
+              <w:t xml:space="preserve">для работы и проживания в </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
-[...38 lines deleted...]
-              <w:t>____________________________</w:t>
+              <w:t>сельские населенные пункты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="119"/>
-[...170 lines deleted...]
-        <w:t>содержащихся в информационных системах.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 исключено приказом Министра национальной экономики РК от 12.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7848,215 +8636,215 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 3 к Правилам </w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">предоставления мер социальной </w:t>
+              <w:t xml:space="preserve"> к Правилам предоставления мер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">поддержки специалистам в </w:t>
+              <w:t>социальной поддержки специалистам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">области здравоохранения, </w:t>
+              <w:t>в области здравоохранения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">образования, социального </w:t>
+              <w:t>образования, социального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">обеспечения, культуры, спорта и </w:t>
+              <w:t>обеспечения, культуры, спорта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">агропромышленного комплекса, </w:t>
+              <w:t>и агропромышленного комплекса,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">государственным служащим </w:t>
+              <w:t>государственным служащим</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аппаратов акимов сел, поселков, </w:t>
+              <w:t>аппаратов акимов сел, поселков,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сельских округов, прибывшим </w:t>
+              <w:t>сельских округов, прибывшим</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">для работы и проживания в </w:t>
+              <w:t>для работы и проживания в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сельские населенные пункты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 исключено приказом Министра национальной экономики РК от 12.06.2023 </w:t>
+      Сноска. Приложение 4 - в редакции приказа Министра национальной экономики РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -8112,1324 +8900,1256 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
-[...142 lines deleted...]
-              <w:t>сельские населенные пункты</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...4 lines deleted...]
-      </w:pPr>
+    <w:bookmarkStart w:name="z229" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соглашение о предоставлении мер социальной поддержки специалистам в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, государственным служащим аппаратов акимов сел, поселков, сельских округов, прибывшим для работы и проживания в сельские населенные пункты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z230" w:id="125"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Населенный пункт _______________________________ "___" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственное учреждение "________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице руководителя _________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемое в дальнейшем "Администратор", с одной стороны, получатель социальной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>помощи, ___________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемый в дальнейшем "Получатель", с другой стороны и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемый в дальнейшем "Поверенный (агент)", с третьей стороны заключили</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>настоящее Соглашение взаимных обязательств о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Предмет Соглашения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z232" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стороны, учитывая взаимную ответственность и согласие, без принуждения ни с чьей стороны принимают на себя обязательства, которые должны быть исполнены в полном объеме сторонами, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z233" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1 Администратор на основании решения маслихата ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z234" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (№____ от "___" _______ 20__ года) принимает на себя обязательства предоставить меры социальной поддержки в виде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z235" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подъемного пособия в размере _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z236" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________ тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z237" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бюджетного кредита на приобретение/строительство жилья в сумме _________________________________________________________ тенге сроком на ____ лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z238" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2 Получатель принимает на себя обязательства при получении вышеуказанных мер социальной поддержки не менее трех лет отработать в организации __________________ (здравоохранения, образования, социального обеспечения, культуры, спорта, агропромышленного комплекса, и агропромышленного комплекса, аппарате акима села, поселка, сельского округа), расположенной в сельском населенном пункте _____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z239" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3 Поверенный (агент) принимает на себя обязательства на основе договора поручения совершать от имени и за счет администратора, и в соответствии с его указаниями определенные поручения, связанные с бюджетным кредитованием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z240" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Права и обязанности сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z241" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1 Администратор вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z242" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) требовать от получателя, добросовестного и надлежащего исполнения обязательств, взятых на себя в соответствии с настоящим Соглашением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z243" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получать из соответствующих государственных цифровых систем через интернет-ресурс поверенного (агента) сведения о регистрации по месту жительства получателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа Министра национальной экономики РК от 12.06.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2.1 с изменениями, внесенными приказом и.о. Министра национальной экономики РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 105</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2 Администратор обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z245" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в течение одного рабочего дня после заключения настоящего Соглашения перечислить назначенную сумму подъемного пособия на индивидуальный лицевой счет получателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z246" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3 Получатель имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z247" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) добровольного выбора мер социальной поддержки при предоставлении необходимых документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z248" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сохранять право на полученные меры социальной поддержки при переводе на работу в другие сельские населенные пункты (или в пределах одного сельского населенного пункта) до истечения трехлетнего срока, связанного с производственными условиями или по инициативе администрации, принимая обязательства по дополнительному соглашению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z249" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4 Получатель обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z250" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в течение 30 рабочих дней представить Администратору подтверждающие документы о целевом использовании бюджетных средств:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z251" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      со дня получения мер социальной поддержки в виде бюджетного кредита на приобретение /строительство жилья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z252" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после завершения строительства жилья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) исключен приказом и.о. Министра национальной экономики РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z229" w:id="121"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ежеквартально представлять Администратору справку с места работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z255" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечить возврат в полном объеме полученных в качестве мер социальной поддержки бюджетных средств при неисполнении условий данного Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z256" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечить ежемесячное погашение взносов по кредиту путем вычета сумм погашения по графику из заработной платы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2.4 с изменениями, внесенными приказом и.о. Министра национальной экономики РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z257" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5 Поверенный (агент) имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z258" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводить расчеты с получателем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z259" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводить мониторинг финансового состояния получателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z260" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6 Поверенный (агент) обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z261" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обслуживать бюджетный кредит в соответствии с бюджетным законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z262" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществлять мониторинг выполнения обязательств получателя, получившего меры социальной поддержки по кредитному договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z263" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществлять взыскание при неисполнении и отказе от исполнения условий данного Соглашения с получателя в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z264" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Соглашение о предоставлении мер социальной поддержки специалистам в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, государственным служащим аппаратов акимов сел, поселков, сельских округов, прибывшим для работы и проживания в сельские населенные пункты</w:t>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z231" w:id="123"/>
+        <w:t xml:space="preserve"> 3. Разрешение споров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z265" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1 Все вопросы и разногласия, которые могут возникнуть при исполнении настоящего Соглашения, будут по возможности решаться путем переговоров между Сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z266" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2 В случае если споры и разногласия не могут быть урегулированы путем переговоров, они подлежат разрешению в судебном порядке в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z267" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Предмет Соглашения</w:t>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z240" w:id="132"/>
+        <w:t xml:space="preserve"> 4. Срок действия Соглашения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z268" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1 Настоящее Соглашение вступает в силу со дня его подписания сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z269" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начало действия Соглашения с "___" _________ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z270" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2 Соглашение составлено в трех экземплярах, имеющих одинаковую юридическую силу, для каждой из сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z271" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Права и обязанности сторон</w:t>
-[...612 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 5. Юридические адреса сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z272" w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z272" w:id="166"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Администратор      Получатель      Поверенный (агент)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________ ________________ __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9493,55 +10213,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9867,31 +10587,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>