--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7d936c7" w14:textId="7d936c7">
+    <w:p w14:paraId="7f6d7e8" w14:textId="7f6d7e8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -879,90 +879,164 @@
         <w:t>
       3) поставщик – производитель сжиженного нефтяного газа или собственник сжиженного нефтяного газа, произведенного в процессе переработки принадлежащего ему на праве собственности или иных законных основаниях углеводородного сырья, на которого Законом возложена обязанность поставки и реализации сжиженного нефтяного газа на внутренний рынок Республики Казахстан в соответствии с планом поставки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z70" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган – центральный исполнительный орган, осуществляющий государственное регулирование производства, транспортировки (перевозки), хранения и оптовой реализации газа, а также розничной реализации и потребления товарного и сжиженного нефтяного газа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z71" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Подпункт 5) предусматривается в редакции приказа и.о. Министра энергетики РК 31.03.2026 № 133-н/қ (вводится в действие с 11.07.2026, вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) информационная система уполномоченного органа – интегрированная информационная система "Единая государственная система управления недропользованием Республики Казахстан", предназначенная для сбора, хранения, анализа и обработки информации в сфере недропользования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z72" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иные понятия, используемые в настоящих Правилах, применяются в соответствии с Законом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z72" w:id="17"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -981,51 +1055,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="18"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1040,112 +1114,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27-1 Закона в плане поставки, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, указываются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование производителей сжиженного нефтяного газа и заявленные ими объемы производства сжиженного нефтяного газа;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z19" w:id="19"/>
-[...15 lines deleted...]
-      1) наименование производителей сжиженного нефтяного газа и заявленные ими объемы производства сжиженного нефтяного газа;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объемы сжиженного нефтяного газа, которые каждый производитель сжиженного нефтяного газа обязан поставить в соответствующую (соответствующие) административно-территориальную единицу (единицы) Республики Казахстан согласно распределению, утвержденному соответствующим местным исполнительным органом области, города республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z20" w:id="20"/>
-[...15 lines deleted...]
-      2) объемы сжиженного нефтяного газа, которые каждый производитель сжиженного нефтяного газа обязан поставить в соответствующую (соответствующие) административно-территориальную единицу (единицы) Республики Казахстан согласно распределению, утвержденному соответствующим местным исполнительным органом области, города республиканского значения, столицы;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объемы сжиженного нефтяного газа, обязательные к реализации на внутреннем рынке Республики Казахстан через товарные биржи в соответствии с законодательством Республики Казахстан о товарных биржах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z21" w:id="21"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="22"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1160,458 +1234,748 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27-1 Закона правом приобретения сжиженного нефтяного газа, реализуемого в рамках плана поставки вне товарных бирж лицами, указанными в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27-1 Закона, обладают включенные в реестры уполномоченного органа в области промышленной безопасности и местных исполнительных органов областей, городов республиканского значения, столицы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) владельцы газонаполнительных станций – в объемах, необходимых для последующей оптовой реализации владельцам групповых резервуарных установок, газонаполнительных пунктов и автогазозаправочных станций, а также розничной реализации промышленным потребителям для производства социально значимых продовольственных товаров, в бытовых баллонах и (или) через принадлежащие им на праве собственности и (или) иных законных основаниях групповые резервуарные установки, газонаполнительные пункты и автогазозаправочные станции;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z23" w:id="23"/>
-[...15 lines deleted...]
-      1) владельцы газонаполнительных станций – в объемах, необходимых для последующей оптовой реализации владельцам групповых резервуарных установок, газонаполнительных пунктов и автогазозаправочных станций, а также розничной реализации промышленным потребителям для производства социально значимых продовольственных товаров, в бытовых баллонах и (или) через принадлежащие им на праве собственности и (или) иных законных основаниях групповые резервуарные установки, газонаполнительные пункты и автогазозаправочные станции;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) владельцы групповых резервуарных установок, являющиеся субъектами общественно значимых рынков, – в объемах, необходимых для последующей розничной реализации бытовым и коммунально-бытовым потребителям через такие групповые резервуарные установки в соответствии с их технологическими циклами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z24" w:id="24"/>
-[...15 lines deleted...]
-      2) владельцы групповых резервуарных установок, являющиеся субъектами общественно значимых рынков, – в объемах, необходимых для последующей розничной реализации бытовым и коммунально-бытовым потребителям через такие групповые резервуарные установки в соответствии с их технологическими циклами;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) владельцы газонаполнительных пунктов – в объемах, необходимых для последующей розничной реализации в бытовых баллонах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z25" w:id="25"/>
-[...15 lines deleted...]
-      3) владельцы газонаполнительных пунктов – в объемах, необходимых для последующей розничной реализации в бытовых баллонах;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) владельцы автогазозаправочных станций – в объемах, необходимых для последующей розничной реализации через такие автогазозаправочные станции потребителям посредством заправки транспортных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z26" w:id="26"/>
-[...15 lines deleted...]
-      4) владельцы автогазозаправочных станций – в объемах, необходимых для последующей розничной реализации через такие автогазозаправочные станции потребителям посредством заправки транспортных средств;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) промышленные потребители, использующие сжиженный нефтяной газ в качестве сырья для производства нефтегазохимической продукции, включенные в перечень, утверждаемый уполномоченным органом (далее - Перечень), в объемах, необходимых для использования в качестве сырья при производстве нефтегазохимической продукции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z27" w:id="27"/>
-[...15 lines deleted...]
-      5) промышленные потребители, использующие сжиженный нефтяной газ в качестве сырья для производства нефтегазохимической продукции, включенные в перечень, утверждаемый уполномоченным органом (далее - Перечень), в объемах, необходимых для использования в качестве сырья при производстве нефтегазохимической продукции.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4-1 предусматривается в редакции приказа и.о. Министра энергетики РК 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Плана поставки формируется посредством информационной системы уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z73" w:id="28"/>
-[...15 lines deleted...]
-      4-1. Плана поставки формируется посредством информационной системы уполномоченного органа.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 4-1 в соответствии с приказом Министра энергетики РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 341</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4-2 предусматривается в редакции приказа и.о. Министра энергетики РК 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2. При утрате работоспособности информационной системы (далее – техническая неисправность), препятствующей продолжению формирования плана поставки посредством информационной системы, уполномоченный орган фиксирует факт и время технической неисправности в журнале технических неисправностей, приостанавливает оказание услуг и принимает меры, направленные на:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z75" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявление и устранение причин, повлекших техническую неисправность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z76" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) устранение технических последствий неисправности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z77" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение сохранности информации, находящейся в информационной системе, и восстановление информации, утраченной в результате технической неисправности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 4-1 в соответствии с приказом Министра энергетики РК от 26.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 4-2 в соответствии с приказом Министра энергетики РК от 26.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 341</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...76 lines deleted...]
-      3) обеспечение сохранности информации, находящейся в информационной системе, и восстановление информации, утраченной в результате технической неисправности.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4-3 предусматривается в редакции приказа и.о. Министра энергетики РК 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-3. При обнаружении технической неисправности в информационной системе уполномоченный орган принимает решение о временном приостановлении формирования плана поставки. После восстановления работоспособности информационной системы формирование плана поставки в информационной системе возобновляется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 4-2 в соответствии с приказом Министра энергетики РК от 26.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 4-3 в соответствии с приказом Министра энергетики РК от 26.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 341</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 4-3 в соответствии с приказом Министра энергетики РК от 26.09.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Пункт 4-4 предусматривается в редакции приказа и.о. Министра энергетики РК 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="34"/>
+    <w:bookmarkStart w:name="z79" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-4. При не устранении технической неисправности информационной системы с учетом сроков, указанных в пунктах 9-2 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1626,475 +1990,713 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, план поставки формируется в бумажном виде в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 4-4 в соответствии с приказом Министра энергетики РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 341</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок формирования плана поставки</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа и.о. Министра энергетики РК 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Поставщики, ежегодно не позднее чем за три месяца до начала планируемого периода, представляют посредством информационной системы в уполномоченный орган прогнозный объем производства сжиженного нефтяного газа на предстоящие пять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 4-4 в соответствии с приказом Министра энергетики РК от 26.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра энергетики РК от 26.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 341</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z28" w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа и.о. Министра энергетики РК 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Местные исполнительные органы областей, городов республиканского значения, столицы, ежегодно не позднее чем за три месяца до начала планируемого периода, представляют посредством информационной системы в уполномоченный орган прогноз потребления сжиженного нефтяного газа на предстоящий календарный год на территории соответствующей административно-территориальной единицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      5. Поставщики, ежегодно не позднее чем за три месяца до начала планируемого периода, представляют посредством информационной системы в уполномоченный орган прогнозный объем производства сжиженного нефтяного газа на предстоящие пять лет.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра энергетики РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 341</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При подготовке прогноза потребления местным исполнительным органом области, города республиканского значения, столицы учитываются следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...77 lines deleted...]
-      6. Местные исполнительные органы областей, городов республиканского значения, столицы, ежегодно не позднее чем за три месяца до начала планируемого периода, представляют посредством информационной системы в уполномоченный орган прогноз потребления сжиженного нефтяного газа на предстоящий календарный год на территории соответствующей административно-территориальной единицы.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объемы фактического потребления сжиженного нефтяного газа за прошедшие двенадцать календарных месяцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...77 lines deleted...]
-      7. При подготовке прогноза потребления местным исполнительным органом области, города республиканского значения, столицы учитываются следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z33" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) количество зарегистрированного в административно-территориальной единице легкового, грузового и пассажирского транспорта, использующего сжиженный нефтяной газ в качестве моторного топлива, и расчетные объемы потребления таким транспортом сжиженного нефтяного газа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z32" w:id="39"/>
-[...15 lines deleted...]
-      1) объемы фактического потребления сжиженного нефтяного газа за прошедшие двенадцать календарных месяцев;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) количество абонентов административно-территориальной единицы, потребляющих сжиженный нефтяной газ через групповые резервуарные установки и в бытовых баллонах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z33" w:id="40"/>
-[...15 lines deleted...]
-      2) количество зарегистрированного в административно-территориальной единице легкового, грузового и пассажирского транспорта, использующего сжиженный нефтяной газ в качестве моторного топлива, и расчетные объемы потребления таким транспортом сжиженного нефтяного газа;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объемы потребления сжиженного нефтяного газа промышленными потребителями для производства социально значимых продовольственных товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z34" w:id="41"/>
-[...15 lines deleted...]
-      3) количество абонентов административно-территориальной единицы, потребляющих сжиженный нефтяной газ через групповые резервуарные установки и в бытовых баллонах;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) объемы потребления сжиженного нефтяного газа промышленными потребителями, использующими сжиженный нефтяной газ в качестве сырья для производства нефтегазохимической продукции, включенными в Перечень и расположенными на территории соответствующей административно-территориальной единицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z35" w:id="42"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="44"/>
+    <w:bookmarkStart w:name="z37" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Местные исполнительные органы подтверждают прогнозные потребности соответствующей административно-территориальной единицы в сжиженном нефтяном газе посредством представления в уполномоченный орган сведений, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z38" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа и.о. Министра энергетики РК 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. План поставки сжиженного нефтяного газа на внутренний рынок Республики Казахстан формируется уполномоченным органом посредством информационной системы на планируемый квартал на основании представленных прогнозов поставщиков и местных исполнительных органов областей, городов республиканского значения, столицы, а также данных мониторинга фактического производства и потребления сжиженного нефтяного газа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2113,950 +2715,950 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="46"/>
+    <w:bookmarkStart w:name="z80" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-1. Уполномоченный орган формирует план поставки на основании проекта плана поставки, одобренного решением Комиссии по формированию плана поставки сжиженного нефтяного газа на внутренний рынок Республики Казахстан (далее – Комиссия) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о комиссии по формированию плана поставки сжиженного нефтяного газа на внутренний рынок Республики Казахстан, утвержденным приказом Министра энергетики Республики Казахстан от 20 сентября 2018 года № 384 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17494) (далее – Положение).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 9-1 в соответствии с приказом Министра энергетики РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 341</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-2. Решение Комиссии выносится в срок не позднее чем за 20 (двадцать) календарных дней до начала планируемого квартала, за исключением решения об одобрении проекта изменения или дополнения плана поставки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 9-2 в соответствии с приказом Министра энергетики РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 341</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Объем сжиженного нефтяного газа, обязательного для реализации на внутреннем рынке Республики Казахстан, устанавливается в плане поставки для каждого поставщика в процентном соотношении к общему объему производства сжиженного нефтяного газа поставщиком. Процентное соотношение устанавливается единое для всех поставщиков, с учетом вагононормы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:p>
-[...77 lines deleted...]
-      9-2. Решение Комиссии выносится в срок не позднее чем за 20 (двадцать) календарных дней до начала планируемого квартала, за исключением решения об одобрении проекта изменения или дополнения плана поставки.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом в случае, если фактический объем производства сжиженного нефтяного газа производителем в отчетном месяце составил более 120 (сто двадцать) процентов от планируемого объема, то объем поставки сжиженного нефтяного газа таким производителем на месяц, следующим за отчетным, подлежит увеличению на разницу между фактическим и планируемым объемом выработки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="50"/>
+    <w:bookmarkStart w:name="z41" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. В плане поставки указываются все производители сжиженного нефтяного газа, включенные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> производителей сжиженного нефтяного газа, утвержденный приказом Министра энергетики Республики Казахстан от 19 марта 2018 года № 106 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16713).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z42" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При формировании плана поставки сжиженного нефтяного газа на внутренний рынок через товарные биржи административно-территориальной единицей поставки определяется соответствующая область, город республиканского значения, столица, либо группа административно-территориальных единиц, либо вся территория Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z43" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Определение административно-территориальной единицы для поставки сжиженного нефтяного газа вне товарных бирж осуществляется исходя из географического расположения производственных мощностей поставщиков.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z42" w:id="51"/>
-[...15 lines deleted...]
-      12. При формировании плана поставки сжиженного нефтяного газа на внутренний рынок через товарные биржи административно-территориальной единицей поставки определяется соответствующая область, город республиканского значения, столица, либо группа административно-территориальных единиц, либо вся территория Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае, если услугами производителя по производству сжиженного нефтяного газа пользуются два и более собственника сжиженного нефтяного газа, произведенного в процессе переработки принадлежащего им на праве собственности или иных законных основаниях углеводородного сырья, производитель осуществляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z43" w:id="52"/>
-[...15 lines deleted...]
-      13. Определение административно-территориальной единицы для поставки сжиженного нефтяного газа вне товарных бирж осуществляется исходя из географического расположения производственных мощностей поставщиков.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) распределение обязательного к поставке общего объема сжиженного нефтяного газа между собственниками сжиженного нефтяного газа, произведенного в процессе переработки принадлежащего им на праве собственности или иных законных основаниях углеводородного сырья, пропорционально их доле в общем объеме производства сжиженного нефтяного газа, с учетом вагононормы и в течение 1 (один) рабочего дня опубликовывает его на своем интернет-ресурсе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z44" w:id="53"/>
-[...15 lines deleted...]
-      14. В случае, если услугами производителя по производству сжиженного нефтяного газа пользуются два и более собственника сжиженного нефтяного газа, произведенного в процессе переработки принадлежащего им на праве собственности или иных законных основаниях углеводородного сырья, производитель осуществляет:</w:t>
+    <w:bookmarkStart w:name="z46" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определение для каждого собственника сжиженного нефтяного газа, произведенного в процессе переработки, принадлежащего им на праве собственности или иных законных основаниях углеводородного сырья, административно-территориальной единицы для поставки его объемов сжиженного нефтяного газа в соответствии с планом поставки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z45" w:id="54"/>
-[...15 lines deleted...]
-      1) распределение обязательного к поставке общего объема сжиженного нефтяного газа между собственниками сжиженного нефтяного газа, произведенного в процессе переработки принадлежащего им на праве собственности или иных законных основаниях углеводородного сырья, пропорционально их доле в общем объеме производства сжиженного нефтяного газа, с учетом вагононормы и в течение 1 (один) рабочего дня опубликовывает его на своем интернет-ресурсе;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отгрузку сжиженного нефтяного газа с учетом приоритетности обеспечения внутренних потребностей Республики Казахстан сжиженным нефтяным газом, согласно плану поставки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z46" w:id="55"/>
-[...15 lines deleted...]
-      2) определение для каждого собственника сжиженного нефтяного газа, произведенного в процессе переработки, принадлежащего им на праве собственности или иных законных основаниях углеводородного сырья, административно-территориальной единицы для поставки его объемов сжиженного нефтяного газа в соответствии с планом поставки;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если производитель осуществляет производство двух и более марок сжиженного нефтяного газа (из углеводородного сырья собственника производится две и более марки сжиженного нефтяного газа), то таким производителем осуществляется поставка всех произведенных марок сжиженного нефтяного газа пропорционально объемам их производства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z47" w:id="56"/>
-[...15 lines deleted...]
-      3) отгрузку сжиженного нефтяного газа с учетом приоритетности обеспечения внутренних потребностей Республики Казахстан сжиженным нефтяным газом, согласно плану поставки.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Определение поставщиков для поставки сжиженного нефтяного газа промышленным потребителям, использующим сжиженный нефтяной газ в качестве сырья для производства нефтегазохимической продукции, осуществляется с учетом географического расположения производственных мощностей поставщиков, а также (при необходимости) с учетом наличия требуемых фракций в составе сжиженного нефтяного газа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z48" w:id="57"/>
-[...15 lines deleted...]
-      В случае если производитель осуществляет производство двух и более марок сжиженного нефтяного газа (из углеводородного сырья собственника производится две и более марки сжиженного нефтяного газа), то таким производителем осуществляется поставка всех произведенных марок сжиженного нефтяного газа пропорционально объемам их производства.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В случае если промышленным потребителем, использующим сжиженный нефтяной газ в качестве сырья для производства нефтегазохимической продукции, потребляется только часть фракций, поступающих на его производственные мощности, то остальные фракции подлежат:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z49" w:id="58"/>
-[...15 lines deleted...]
-      15. Определение поставщиков для поставки сжиженного нефтяного газа промышленным потребителям, использующим сжиженный нефтяной газ в качестве сырья для производства нефтегазохимической продукции, осуществляется с учетом географического расположения производственных мощностей поставщиков, а также (при необходимости) с учетом наличия требуемых фракций в составе сжиженного нефтяного газа.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отгрузке с производственных объектов такого промышленного потребителя на производственные объекты производителя сжиженного нефтяного газа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z50" w:id="59"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="61"/>
+    <w:bookmarkStart w:name="z52" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) поставке лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, согласно плану поставки и распределению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z53" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом сроки такой поставки устанавливаются с учетом периода времени, необходимого для извлечения фракций промышленным потребителем и переработки оставшихся фракций в сжиженный нефтяной газ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z54" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Для производителей, имеющих производственные мощности по отгрузке сжиженного нефтяного газа, как на автомобильный, так и на железнодорожный транспорт, отгрузка сжиженного нефтяного газа на автомобильный транспорт осуществляется в приоритетном порядке получателям региона местонахождения производителя.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z53" w:id="62"/>
-[...15 lines deleted...]
-      При этом сроки такой поставки устанавливаются с учетом периода времени, необходимого для извлечения фракций промышленным потребителем и переработки оставшихся фракций в сжиженный нефтяной газ.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. План поставки в срок не позднее чем за 20 (двадцать) календарных дней до начала планируемого квартала, публикуется уполномоченным органом на его официальном интернет-ресурсе и направляется производителям, собственникам сжиженного нефтяного газа, произведенного в процессе переработки принадлежащего им на праве собственности или иных законных основаниях углеводородного сырья и местным исполнительным органам областей, городов республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z54" w:id="63"/>
-[...15 lines deleted...]
-      17. Для производителей, имеющих производственные мощности по отгрузке сжиженного нефтяного газа, как на автомобильный, так и на железнодорожный транспорт, отгрузка сжиженного нефтяного газа на автомобильный транспорт осуществляется в приоритетном порядке получателям региона местонахождения производителя.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Исключен приказом Министра энергетики РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 341</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При снижении объема производства сжиженного нефтяного газа до уровня, не позволяющего соответствующему поставщику исполнить план поставки, уполномоченный орган производит изменение утвержденного плана поставки на основании проекта изменения плана поставки, одобренного решением Комиссии в соответствии с Положением и уведомляет местные исполнительные органы областей, городов республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z55" w:id="64"/>
-[...15 lines deleted...]
-      18. План поставки в срок не позднее чем за 20 (двадцать) календарных дней до начала планируемого квартала, публикуется уполномоченным органом на его официальном интернет-ресурсе и направляется производителям, собственникам сжиженного нефтяного газа, произведенного в процессе переработки принадлежащего им на праве собственности или иных законных основаниях углеводородного сырья и местным исполнительным органам областей, городов республиканского значения, столицы.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом производится пропорциональное увеличение объемов поставки сжиженного нефтяного газа на внутренний рынок Республики Казахстан остальными поставщиками и (или) пропорциональное сокращение объемов, получаемых для соответствующих административно-территориальных единиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">19. Исключен приказом Министра энергетики РК от 26.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра энергетики РК от 26.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 341</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="65"/>
-[...15 lines deleted...]
-      20. При снижении объема производства сжиженного нефтяного газа до уровня, не позволяющего соответствующему поставщику исполнить план поставки, уполномоченный орган производит изменение утвержденного плана поставки на основании проекта изменения плана поставки, одобренного решением Комиссии в соответствии с Положением и уведомляет местные исполнительные органы областей, городов республиканского значения, столицы.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При превышении поставщиком фактического объема производства сжиженного нефтяного газа в отчетном месяце от планируемого объема, а также при возникновении у поставщика неотгруженных объемов сжиженного нефтяного газа, обязательного для реализации на внутреннем рынке Республики Казахстан вне товарных бирж, предусмотренных в рамках плана поставки, в связи с отказом лиц, указанных в пункте 4 настоящих Правил, от приобретения сжиженного нефтяного газа, такой поставщик в течение 2 (два) рабочих дней уведомляет уполномоченный орган о появлении дополнительного объема сжиженного нефтяного газа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z83" w:id="66"/>
-[...15 lines deleted...]
-      При этом производится пропорциональное увеличение объемов поставки сжиженного нефтяного газа на внутренний рынок Республики Казахстан остальными поставщиками и (или) пропорциональное сокращение объемов, получаемых для соответствующих административно-территориальных единиц.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган с учетом положений настоящих Правил, а также исходя из географического расположения производственных мощностей поставщиков, формирует дополнение к плану поставки в соответствии с проектом, одобренным решением Комиссии, и перераспределяет дополнительный объем сжиженного нефтяного газа среди соответствующих административно-территориальных единиц на основе запросов местных исполнительных органов областей, городов республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра энергетики РК от 26.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра энергетики РК от 26.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 341</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="67"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="69"/>
+    <w:bookmarkStart w:name="z61" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27-1 Закона производители, собственники сжиженного нефтяного газа, произведенного в процессе переработки принадлежащего им на праве собственности или иных законных основаниях углеводородного сырья, обязаны выполнять план поставки и распределение выделенных объемов сжиженного нефтяного газа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z62" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z62" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае невыполнения плана поставки в текущем месяце, недопоставленные объемы сжиженного нефтяного газа подлежат поставке в следующем месяце дополнительно к объемам сжиженного нефтяного газа, предусмотренных планом поставки на такой месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3161,80 +3763,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>газа на внутренний рынок</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="71"/>
+    <w:bookmarkStart w:name="z64" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План поставки сжиженного нефтяного газа на внутренний рынок</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан на ________(квартал) ________(года)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3755,64 +4357,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z65" w:id="72"/>
+      <w:bookmarkStart w:name="z65" w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В случае если производитель оказывает услуги по производству сжиженного нефтяного газа из углеводородного сырья, принадлежащего на праве собственности или иных законных основаниях другим лицам, то в плане поставки указывается совокупный объем сжиженного нефтяного газа, обязательный для реализации на внутреннем рынке Республики Казахстан всеми собственниками сжиженного нефтяного газа, произведенного в процессе переработки принадлежащего им на праве собственности или иных законных основаниях углеводородного сырья, пользующимися услугами такого производителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3852,55 +4454,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>