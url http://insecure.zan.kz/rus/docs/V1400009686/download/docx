--- v0 (2025-11-26)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f753146" w14:textId="f753146">
+    <w:p w14:paraId="b133c97" w14:textId="b133c97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,94 +132,146 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 12 Конституционного закона Республики Казахстан от 28 сентября 1995 года "О выборах в Республике Казахстан", </w:t>
-[...9 lines deleted...]
-        <w:t>подпунктом 5)</w:t>
+        <w:t xml:space="preserve"> статьи 12 Конституционного закона Республики Казахстан "О выборах в Республике Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 37)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Центральной избирательной комиссии Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 11 ноября 1996 года № 3205, Центральная избирательная комиссия Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЯЕТ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -750,87 +802,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       решения лингвистической комиссии по установлению свободного владения кандидатом в Президенты Республики Казахстан государственным языком;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      выписки из протоколов высших органов политических партий о выдвижении партийного списка кандидатов в депутаты Мажилиса Парламента Республики Казахстан;</w:t>
-[...35 lines deleted...]
-      протоколы областных (городов республиканского значения и столицы), окружных избирательных комиссий о подсчете голосов по выборам депутатов Мажилиса Парламента Республики Казахстан и приложения к ним; </w:t>
+      выписки из протоколов высших органов политических партий о выдвижении партийного списка кандидатов в депутаты Курултая Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протоколы избирательных комиссий столицы, областей, городов республиканского значения о подсчете голосов по выборам Президента Республики Казахстан, депутатов Курултая Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обращения физических и юридических лиц, поступившие в Центральную избирательную комиссию Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -852,701 +886,693 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Центральной избирательной комиссии РК от 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132/627</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.01.2023); с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z256" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Территориальные и окружные избирательные комиссии после опубликования в средствах массовой информации сообщения об итогах выборов, передают на хранение в государственные архивы столицы, соответствующих областей, городов республиканского значения, городов и районов следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z291" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протоколы территориальных и окружных избирательных комиссий, и приложения к ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z292" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выписки из протокола высшего руководящего органа соответствующего филиала (представительства) политической партии о выдвижении партийного списка кандидатов в депутаты маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z293" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протоколы территориальных избирательных комиссий о результатах выборов депутатов маслихатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z294" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выписки из протокола высшего руководящего органа соответствующего филиала (представительства) политической партии о выдвижении кандидата в акимы города районного значения, села, поселка, сельского округа (далее – кандидат в акимы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z295" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акты о выделении к уничтожению избирательных документов, не подлежащих хранению (далее – акт) по выборам депутатов Курултая, маслихатов, акимов города районного значения, села, поселка, сельского округа (далее – акимы) по форме согласно приложению к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z296" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представление вышестоящего акима о выдвижении гражданина кандидатом в акимы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z297" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протоколы территориальных избирательных комиссий о результатах выборов акимов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z298" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      решения районной (городской) избирательной комиссии о регистрации избранного акима;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z299" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращения физических и юридических лиц, поступившие в территориальные избирательные комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z300" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документы окружных избирательных комиссий передаются в соответствующие территориальные избирательные комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Документы участковых избирательных комиссий, образованных в воинских частях, хранятся в делах воинских частей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z267" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Видео - и аудиозаписи теле - и радиопрограмм (передач), содержащие предвыборную агитацию, хранятся в редакциях соответствующих средств массовой информации на правах конфиденциальной информации и после опубликования Центральной избирательной комиссией Республики Казахстан либо соответствующими территориальными комиссиями Республики Казахстан в средствах массовой информации итогов выборов передаются на хранение в государственные архивы соответствующих областей (городов республиканского значения, столицы), городов, районов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z268" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Документы, не подлежащие хранению по истечении установленного срока уничтожаются по форме согласно приложению к настоящим Правилам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z269" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бюллетени для тайного голосования по выборам Президента Республики Казахстан, депутатов Курултая Республики Казахстан в опечатанном виде, в том числе отдельно погашенные бюллетени, погашенные открепительные удостоверения, а также списки избирателей и документы к ним передаются избирательными комиссиями столицы, областей, городов республиканского значения в Центральную избирательную комиссию Республики Казахстан, где хранятся на правах конфиденциальной информации в течение месяца после опубликования итогов выборов, а затем уничтожаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z301" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписные листы в поддержку кандидата в Президенты Республики Казахстан, подписные листы в поддержку кандидата в акимы хранятся на правах конфиденциальной информации в течение десяти рабочих дней после регистрации кандидата в Президенты Республики Казахстан, акимы, а затем уничтожаются избирательной комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z302" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписные листы для сбора подписей граждан за отзыв депутата маслихата, избранного по одномандатному территориальному избирательному округу, хранятся в течение десяти рабочих дней после принятия решения о проведении голосования по отзыву депутата, избранного по одномандатному территориальному избирательному округу, а затем уничтожаются избирательной комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z303" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписные листы для сбора подписей граждан за отзыв депутата маслихата, избранного по одномандатному территориальному избирательному округу, признанные избирательной комиссией недействительными, хранятся в течение десяти рабочих дней после принятия решения о признании недействительными, а затем уничтожаются. При этом, в случае непредставления инициатором отзыва выданных ему подписных листов за отзыв депутата маслихата, избранного по одномандатному территориальному округу, избирательная комиссия составляет соответствующий акт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бюллетени для тайного голосования по выборам депутатов маслихатов, акимов в опечатанном виде, в том числе отдельно погашенные бюллетени, а также списки избирателей и документы к ним после установления и опубликования итогов выборов передаются соответствующими территориальными избирательными комиссиями в местные исполнительные органы по месту нахождения территориальной избирательной комиссии, где хранятся на правах конфиденциальной информации в течение месяца после опубликования итогов выборов, а затем уничтожаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления Центральной избирательной комиссии РК от 27.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132/627</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="7"/>
-[...593 lines deleted...]
-    <w:bookmarkStart w:name="z273" w:id="13"/>
+    <w:bookmarkStart w:name="z273" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уничтожение производится путем сжигания, расплавления, измельчения на кусочки размером не более 2,5 квадратных сантиметров, дробления, растворения или химического разложения, превращения в бесформенную массу или порошок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z274" w:id="14"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z274" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Исключается ознакомление посторонних лиц с уничтоженными документами, неполное уничтожение, позволяющее восстановить их содержание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1717,126 +1743,126 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z277" w:id="15"/>
+          <w:bookmarkStart w:name="z277" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Наименование  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
+          <w:bookmarkEnd w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АКТ _____ № ________ место составления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z278" w:id="16"/>
+          <w:bookmarkStart w:name="z278" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Утверждаю </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1859,68 +1885,68 @@
               </w:rPr>
               <w:t>(наименование) избирательной комиссии</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подпись Расшифровка дата подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="17"/>
+    <w:bookmarkStart w:name="z280" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> О выделении к уничтожению избирательных документов, не подлежащих хранению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -2165,366 +2191,366 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z281" w:id="18"/>
+      <w:bookmarkStart w:name="z281" w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Всего ______________________________ дел и документов за _____ год  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (цифрами и прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z282" w:id="19"/>
+      <w:bookmarkStart w:name="z282" w:id="32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Документы в количестве _____ дел, весом ______ кг, сданы в  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________ на переработку по приемно-сдаточной накладной от  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________ № ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z283" w:id="20"/>
+    <w:bookmarkStart w:name="z283" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наименование должности работника организации, сдавшего документы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z284" w:id="21"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z284" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z285" w:id="22"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z285" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подпись </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z286" w:id="23"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z286" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Расшифровка подписи  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z287" w:id="24"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z287" w:id="37"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Присутствовал ________________ при сжигании документов, хранившихся на правах </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">конфиденциальной информации с ограниченным доступом.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z288" w:id="25"/>
+    <w:bookmarkStart w:name="z288" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Должность представителя избирательной комиссии </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z289" w:id="26"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z289" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подпись </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z290" w:id="27"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z290" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2850,31 +2876,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>