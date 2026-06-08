--- v0 (2025-10-13)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bc8279f" w14:textId="bc8279f">
+    <w:p w14:paraId="ff549f5" w14:textId="ff549f5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,140 +113,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Заместителя Премьер-Министра Республики Казахстан - Министра индустрии и новых технологий Республики Казахстан от 13 июня 2014 года № 215. Зарегистрирован в Министерстве юстиции Республики Казахстан 14 июля 2014 года № 9582.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 12) статьи 6-2 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 7 июня 2000 года "Об обеспечении единства измерений" </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 6-2 Закона Республики Казахстан "Об обеспечении единства измерений" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа Министра по инвестициям и развитию РК от 25.12.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 910</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.04.2019).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1033,120 +1023,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила изготовления, хранения и применения поверительных клейм (далее – Правила) разработаны в соответствии с подпунктом 12) статьи 6-2 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 7 июня 2000 года "Об обеспечении единства измерений" и устанавливают порядок изготовления, хранения и применения поверительных клейм.</w:t>
+      1. Настоящие Правила изготовления, хранения и применения поверительных клейм (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 6-2 Закона Республики Казахстан "Об обеспечении единства измерений" и устанавливают порядок изготовления, хранения и применения поверительных клейм.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра по инвестициям и развитию РК от 25.12.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 910</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.04.2019).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1437,910 +1427,1004 @@
         <w:t>
       4) индивидуальная последовательная нумерация;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) двумерный QR-код;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) адрес информационного ресурса для проверки подлинности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) национальный орнамент (на самоклеящихся лейблах).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...15 lines deleted...]
-      7) национальный орнамент (на самоклеящихся лейблах).</w:t>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маркировка на поверительных клеймах и самоклеящихся лейблах должна быть четкой и контрастной для обеспечения считывания и идентификации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...15 lines deleted...]
-      Маркировка на поверительных клеймах и самоклеящихся лейблах должна быть четкой и контрастной для обеспечения считывания и идентификации.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Шрифт знака утверждения типа средства измерений, букв и цифр оттиска и рисунка поверительных клейм применяется в соответствии с межгосударственным стандартом ГОСТ 26.008-85 "Шрифты для надписей, наносимых методом гравирования. Исполнительные размеры".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...15 lines deleted...]
-      5. Шрифт знака утверждения типа средства измерений, букв и цифр оттиска и рисунка поверительных клейм применяется в соответствии с межгосударственным стандартом ГОСТ 26.008-85 "Шрифты для надписей, наносимых методом гравирования. Исполнительные размеры".</w:t>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Шифр поверочной лаборатории присваивается государственным научным метрологическим центром (далее – ГНМЦ) и состоит из двух символов, обозначаемых буквами казахского или латинского алфавитов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...15 lines deleted...]
-      6. Шифр поверочной лаборатории присваивается государственным научным метрологическим центром (далее – ГНМЦ) и состоит из двух символов, обозначаемых буквами казахского или латинского алфавитов.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Индивидуальная последовательная нумерация присваивается ГНМЦ и содержит семь символов (комбинация цифр).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      7. Индивидуальная последовательная нумерация присваивается ГНМЦ и содержит семь символов (комбинация цифр).</w:t>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Для обозначения года применения поверительных клейм используются арабские цифры (для обозначения квартала используются римские цифры).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...15 lines deleted...]
-      8. Для обозначения года применения поверительных клейм используются арабские цифры (для обозначения квартала используются римские цифры).</w:t>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Индивидуальный знак поверителя средств измерений присваивается руководителем поверочной лаборатории и состоит из одного символа, обозначаемого буквой казахского или латинского алфавита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...15 lines deleted...]
-      9. Индивидуальный знак поверителя средств измерений присваивается руководителем поверочной лаборатории и состоит из одного символа, обозначаемого буквой казахского или латинского алфавита.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Металлические клейма изготавливаются в виде стержня из стали в соответствии с межгосударственными стандартами ГОСТ 1050-2013 "Металлопродукция из нелегированных конструкционных качественных и специальных сталей. Общие технические условия", ГОСТ 5950-2000 "Прутки, полосы и мотки из инструментальной легированной стали. Общие технические условия".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...15 lines deleted...]
-      10. Металлические клейма изготавливаются в виде стержня из стали в соответствии с межгосударственными стандартами ГОСТ 1050-2013 "Металлопродукция из нелегированных конструкционных качественных и специальных сталей. Общие технические условия", ГОСТ 5950-2000 "Прутки, полосы и мотки из инструментальной легированной стали. Общие технические условия".</w:t>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Латунное клеймо состоит из ручки и непосредственно клейма. Ручка изготавливается из пластины латуни в соответствии с межгосударственным стандартом ГОСТ 2208-2007 "Фольга, ленты, листы и плиты латунные. Технические условия", а клеймо – из латуни и имеет форму диска. Клеймо соединяется с ручкой пайкой припоем в соответствии с межгосударственным стандартом ГОСТ 21930-76 "Припои оловянно-свинцовые в чушках. Технические условия".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
-[...15 lines deleted...]
-      11. Латунное клеймо состоит из ручки и непосредственно клейма. Ручка изготавливается из пластины латуни в соответствии с межгосударственным стандартом ГОСТ 2208-2007 "Фольга, ленты, листы и плиты латунные. Технические условия", а клеймо – из латуни и имеет форму диска. Клеймо соединяется с ручкой пайкой припоем в соответствии с межгосударственным стандартом ГОСТ 21930-76 "Припои оловянно-свинцовые в чушках. Технические условия".</w:t>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Пластиковые пломбы изготавливаются из непрозрачного белого акрила или полипропилена в соответствии с межгосударственными стандартами ГОСТ 16337-77 "Полиэтилен высокого давления. Технические условия", ГОСТ 16338-85 "Полиэтилен низкого давления. Технические условия", ГОСТ 20282-86 "Полистирол общего назначения. Технические условия".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
-[...15 lines deleted...]
-      12. Пластиковые пломбы изготавливаются из непрозрачного белого акрила или полипропилена в соответствии с межгосударственными стандартами ГОСТ 16337-77 "Полиэтилен высокого давления. Технические условия", ГОСТ 16338-85 "Полиэтилен низкого давления. Технические условия", ГОСТ 20282-86 "Полистирол общего назначения. Технические условия".</w:t>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материал пломбы сочетает в себе свойства упругости и хрупкости и не должен допускать вскрытие пломбы после ее установки, без разрушения корпуса. Целостность пломбировочного троса подтверждается наличием двух пазов в узле запирания. Пластиковая пломба не должна менять своих свойств в температурном диапазоне от минус 60oС до 50oС и должна исключать возможность вскрытия пломбы при направленном температурном воздействии. Пластиковая пломба имеет специальную крышку, которая ограничивает доступ к узлу ее запирания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
-[...15 lines deleted...]
-      Материал пломбы сочетает в себе свойства упругости и хрупкости и не должен допускать вскрытие пломбы после ее установки, без разрушения корпуса. Целостность пломбировочного троса подтверждается наличием двух пазов в узле запирания. Пластиковая пломба не должна менять своих свойств в температурном диапазоне от минус 60oС до 50oС и должна исключать возможность вскрытия пломбы при направленном температурном воздействии. Пластиковая пломба имеет специальную крышку, которая ограничивает доступ к узлу ее запирания.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вся маркировка на пластиковую пломбу наносится методом лазерной гравировки. Пластиковая пломба состоит из корпуса и защелки и имеет 8 фиксирующих элементов. Защелка в предустановленном состоянии должна быть жестко зафиксирована в корпусе пломбы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
-[...15 lines deleted...]
-      Вся маркировка на пластиковую пломбу наносится методом лазерной гравировки. Пластиковая пломба состоит из корпуса и защелки и имеет 8 фиксирующих элементов. Защелка в предустановленном состоянии должна быть жестко зафиксирована в корпусе пломбы.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пломбировочный трос пластиковой пломбы изготавливается в соответствии с межгосударственными стандартами ГОСТ 3067-88 "Канат стальной двойной свивки типа ТК конструкции 6˟19 (1 + 6 + 12) + 1 ˟ 19 (1 + 6 + 12). Сортамент", ГОСТ 9389-75 "Проволока стальная углеродистая пружинная. Технические условия".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
-[...15 lines deleted...]
-      Пломбировочный трос пластиковой пломбы изготавливается в соответствии с межгосударственными стандартами ГОСТ 3067-88 "Канат стальной двойной свивки типа ТК конструкции 6˟19 (1 + 6 + 12) + 1 ˟ 19 (1 + 6 + 12). Сортамент", ГОСТ 9389-75 "Проволока стальная углеродистая пружинная. Технические условия".</w:t>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Самоклеящиеся лейблы изготавливаются из синтетической самоклеящейся водонепроницаемой бумаги с голографической фольгой, нанесенной способом горячего тиснения, стойкой к агрессивной окружающей среде (щелочь, кислоты) и клеевым слоем обеспечивающим склеивание с поверхностью любого типа сроком не менее 6 лет и локальным разрушением при снятии или попытке снятия с поверхности. Самоклеящийся лейбл не должен менять своих свойств в температурном диапазоне от минус 60 oС до 50 oС при направленном температурном воздействии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
-[...15 lines deleted...]
-      13. Самоклеящиеся лейблы изготавливаются из синтетической самоклеящейся водонепроницаемой бумаги с голографической фольгой, нанесенной способом горячего тиснения, стойкой к агрессивной окружающей среде (щелочь, кислоты) и клеевым слоем обеспечивающим склеивание с поверхностью любого типа сроком не менее 6 лет и локальным разрушением при снятии или попытке снятия с поверхности. Самоклеящийся лейбл не должен менять своих свойств в температурном диапазоне от минус 60 oС до 50 oС при направленном температурном воздействии.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Изготовление и реализацию поверительных клейм организует ГНМЦ, на основании заявок, представленных поверочными лабораториями. Поверочные лаборатории за шесть месяцев до начала года применения поверительных клейм представляют заявку на изготовление поверительных клейм в ГНМЦ в произвольной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
-[...15 lines deleted...]
-      14. Изготовление и реализацию поверительных клейм организует ГНМЦ, на основании заявок, представленных поверочными лабораториями. Поверочные лаборатории за шесть месяцев до начала года применения поверительных клейм представляют заявку на изготовление поверительных клейм в ГНМЦ в произвольной форме.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поверочные лаборатории в течение года могут представлять в ГНМЦ дополнительную заявку на изготовление поверительных клейм.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
-[...15 lines deleted...]
-      Поверочные лаборатории в течение года могут представлять в ГНМЦ дополнительную заявку на изготовление поверительных клейм.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поверочные лаборатории, вновь аккредитованные на право поверки средств измерений, представляют заявку на изготовление поверительных клейм в ГНМЦ после получения аттестата аккредитации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
-[...15 lines deleted...]
-      Поверочные лаборатории, вновь аккредитованные на право поверки средств измерений, представляют заявку на изготовление поверительных клейм в ГНМЦ после получения аттестата аккредитации.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок хранения поверительных клейм</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Хранение поверительных клейм в поверочных лабораториях возлагается на уполномоченное лицо, утвержденное руководителем поверочной лаборатории. Уполномоченное лицо ведет журналы выдачи и приемки поверительных клейм по форме согласно приложению 3 к настоящим Правилам (далее – журналы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Поверительные клейма и журналы подлежат хранению в несгораемом шкафу, доступ к которому имеет руководитель поверочной лаборатории или уполномоченное лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Учет и проверку состояния поверительных клейм ежеквартально проводит руководитель поверочной лаборатории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок хранения поверительных клейм</w:t>
-[...59 lines deleted...]
-      17. Учет и проверку состояния поверительных клейм ежеквартально проводит руководитель поверочной лаборатории.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Порядок применения поверительных клейм</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. На время проведения поверочных работ поверителю средств измерений выдается необходимое количество поверительных клейм.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Поверитель средств измерений по окончанию поверочных работ сдает руководителю поверочной лаборатории или уполномоченному лицу неиспользованные поверительные клейма с отметкой в журнале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В случае повреждения или истечения срока применения поверительных клейм поверочная лаборатория осуществляет их гашение и/или уничтожение и оформляет акт гашения и/или уничтожения поверительных клейм по форме, согласно приложению 4 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Поверительные клейма предназначены для удостоверения о положительном результате поверки средств измерений, вместе с тем используются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z178" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) металлические клейма и пластиковые пломбы – для закрытия доступа к узлам регулировки средств измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z179" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) латунные клейма – для клеймения стеклянных мер вместимости и термометров стеклянных жидкостных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z180" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) самоклеяющиеся лейблы – для нанесения на средства измерений (в случае отсутствия устройств, предусмотренных для пломбирования) или сертификат о поверке средств измерений либо техническую документацию средства измерений.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...143 lines deleted...]
-      3) самоклеяющиеся лейблы – для нанесения на средства измерений (в случае отсутствия устройств, предусмотренных для пломбирования) или сертификат о поверке средств измерений либо техническую документацию средства измерений.";</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа и.о. Министра торговли и интеграции РК от 08.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1. Способы нанесения поверительных клейм:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z182" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оттиск металлического клейма наносится на устройство, конструктивно предусмотренное для пломбирования, методом нажатия на мастику, сургуч или удара на свинцовую пробку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z183" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оттиск латунного клейма наносится на корпус стеклянных мер вместимости или термометров, устойчивых к истиранию химических веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z184" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пластиковая пломба наносится на устройство, конструктивно предусмотренное для пломбирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z185" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) самоклеяющийся лейбл наносится путем наклеивания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа и.о. Министра торговли и интеграции РК от 08.11.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 21-1 в соответствии с приказом и.о. Министра торговли и интеграции РК от 08.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 371-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="59"/>
-[...95 lines deleted...]
-      4) самоклеяющийся лейбл наносится путем наклеивания.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Вид и место нанесения поверительного клейма на средство измерений определяется соответствующей методикой поверки данного средства измерений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:p>
-[...77 lines deleted...]
-      22. Вид и место нанесения поверительного клейма на средство измерений определяется соответствующей методикой поверки данного средства измерений.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Поверительные клейма, изготовленные и приобретенные до введения в действие настоящих Правил, допускаются к применению в сроки, установленные пунктом 3 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z62" w:id="65"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2484,88 +2568,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="66"/>
+    <w:bookmarkStart w:name="z65" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оттиски и габаритные размеры металлических и латунных клейм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z66" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z66" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7658100" cy="9728200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -2768,74 +2852,150 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Маркировка и габаритные размеры пластиковых пломб и самоклеящихся лейблов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра торговли и интеграции РК от 08.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3559,143 +3719,143 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="69"/>
+    <w:bookmarkStart w:name="z91" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЖУРНАЛ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z92" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи и приемки металлических и латунных клейм образца _____ года</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z92" w:id="70"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> выдачи и приемки металлических и латунных клейм образца _____ года</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z93" w:id="70"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z93" w:id="71"/>
-[...9 lines deleted...]
-      __________________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   наименование поверочной лаборатории</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z94" w:id="71"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель поверочной лаборатории или  уполномоченное лицо</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3735,80 +3895,80 @@
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="73"/>
+          <w:bookmarkStart w:name="z95" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Отметка о получении</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3862,80 +4022,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="74"/>
+          <w:bookmarkStart w:name="z99" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4521,217 +4681,217 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="75"/>
+    <w:bookmarkStart w:name="z121" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *В столбце "Примечание" журнала делается отметка:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z122" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - о результатах проверки состояния поверительных клейм;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z122" w:id="76"/>
-[...15 lines deleted...]
-      - о результатах проверки состояния поверительных клейм;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - в случае повреждения или утери металлического или латунного клейма лицо, ответственное за хранение проставляет номер и дату приказа поверочной лаборатории о принятых мерах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z123" w:id="77"/>
-[...15 lines deleted...]
-      - в случае повреждения или утери металлического или латунного клейма лицо, ответственное за хранение проставляет номер и дату приказа поверочной лаборатории о принятых мерах;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - о ежеквартальной проверке руководителем поверочной лаборатории состояния металлических или латунных клейм.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z124" w:id="78"/>
-[...15 lines deleted...]
-      - о ежеквартальной проверке руководителем поверочной лаборатории состояния металлических или латунных клейм.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЖУРНАЛ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>выдачи и приемки пластиковых пломб и самоклеящихся лейблов образца _____ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z125" w:id="79"/>
-[...25 lines deleted...]
-        <w:t>выдачи и приемки пластиковых пломб и самоклеящихся лейблов образца _____ года</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z126" w:id="79"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z126" w:id="80"/>
-[...9 lines deleted...]
-             ________________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         наименование поверочной лаборатории</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z127" w:id="80"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель поверочной лаборатории или уполномоченное лицо</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4772,80 +4932,80 @@
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z128" w:id="82"/>
+          <w:bookmarkStart w:name="z128" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Отметка о получении</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4900,80 +5060,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z132" w:id="83"/>
+          <w:bookmarkStart w:name="z132" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5802,130 +5962,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="84"/>
+    <w:bookmarkStart w:name="z166" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *В столбце "Примечание" журнала делается отметка:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z167" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - о результатах проверки состояния поверительных клейм;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z167" w:id="85"/>
-[...15 lines deleted...]
-      - о результатах проверки состояния поверительных клейм;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - в случае утери пластиковой пломбы или самоклеящегося лейбла лицо проставляет номер и дату приказа поверочной лаборатории о принятых мерах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z168" w:id="86"/>
-[...15 lines deleted...]
-      - в случае утери пластиковой пломбы или самоклеящегося лейбла лицо проставляет номер и дату приказа поверочной лаборатории о принятых мерах;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - о ежеквартальной проверке руководителем поверочной лаборатории состояния пластиковых пломб или самоклеящихся лейблов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z169" w:id="87"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6069,118 +6229,118 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="88"/>
+    <w:bookmarkStart w:name="z172" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      АКТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   гашения и/или уничтожения поверительных клейм      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       №__ от __ ______ _____ года.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z173" w:id="88"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             Комиссия в составе: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z173" w:id="89"/>
-[...18 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             фамилии и инициалы председателя и членов комиссии </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6290,209 +6450,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         повреждены/имеют истекший срок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z174" w:id="90"/>
+      <w:bookmarkStart w:name="z174" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
              На основании результатов осмотра, комиссия осуществила ______________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 гашение и/или уничтожение </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">поверительных клейм в количестве_______ _ штук с индивидуальным знаком поверителя </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(при наличии), шифром поверочной лаборатории или индивидуальной последовательной </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нумерацией __________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z175" w:id="90"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             Председатель комиссии __________________ ___________ _____________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                 гашение и/или уничтожение </w:t>
-[...69 lines deleted...]
-             Председатель комиссии __________________ ___________ _____________________</w:t>
+        <w:t xml:space="preserve">                               должность             подпись       Ф.И.О. (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             МП (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-             МП (при наличии)</w:t>
+      <w:bookmarkStart w:name="z177" w:id="92"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             Члены комиссии: _________________ _____________ __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         должность                   подпись       Ф.И.О. (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6554,55 +6714,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6928,31 +7088,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>