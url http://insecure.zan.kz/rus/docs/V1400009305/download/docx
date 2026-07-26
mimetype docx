--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e77e549" w14:textId="e77e549">
+    <w:p w14:paraId="aaacc25" w14:textId="aaacc25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -170,64 +170,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан от 21 мая 2013 года "О персональных данных и их защите" </w:t>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О персональных данных и их защите" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ПРИКАЗЫВАЮ: </w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра финансов РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№443 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -760,134 +832,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень персональных данных, необходимый и достаточный для выполнения осуществляемых задач</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Перечень - в редакции приказа Министра финансов РК от 21.05.2024 </w:t>
+      Сноска. Перечень – в редакции приказа Министра финансов РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 317</w:t>
+        <w:t xml:space="preserve">№443 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">  (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z8" w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1011,68 +1113,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z14" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1196,556 +1310,775 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkStart w:name="z20" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z22" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осуществление бюджетного мониторинга;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...105 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkEnd w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бюджетный</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> кодекс Республики Казахстан (далее – Бюджетный кодекс), </w:t>
+              <w:t>подготовка аналитической информации об исполнении бюджета; составление и представление отчетов об исполнении государственного, консолидированного, республиканского и местных бюджетов, бюджетных программ развития, с разделением на бюджетные программы, направленные на реализацию бюджетных инвестиционных проектов (программ) и на формирование или увеличение уставного капитала юридических лиц;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">планов поступлений и расходов денег от реализации товаров (работ, услуг); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о поступлении и расходовании денег от филантропической деятельности и (или) спонсорской деятельности, и (или) меценатской деятельности, и (или) деятельности по оказанию поддержки малой родине; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о дебиторской и кредиторской задолженностях государственного, республиканского и местного бюджетов, составление и представление консолидированной финансовой отчетности по республиканскому и местным бюджетам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формирование консолидированной финансовой и бюджетной отчетности в целях обеспечения полной и достоверной информации об исполнении бюджетов, о финансовом положении, результатах финансовой деятельности и изменениях финансового положения республиканского и местного бюджетов посредством подсистем "Сбор и консолидация финансовой и бюджетной отчетности" и "Аналитический центр" Интегрированной автоматизированной цифровой системы "Е-Минфин" (далее – ИАЦС "е-Минфин")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) (далее – Ф.И.О.); индивидуальный идентификационный номер (далее – ИИН); логин пользователя; адрес электронной почты; данные электронной цифровой подписи (далее – ЭЦП) пользователя; адресные данные.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z30" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджетный кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан (далее – Бюджетный кодекс), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 6 декабря 2016 года № 640 "Об утверждении Правил составления консолидированной финансовой отчетности администраторами бюджетных программ и местными уполномоченными органами по исполнению бюджета" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14624), </w:t>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра финансов Республики Казахстан от 15 мая 2025 года № 229 "Об утверждении Правил составления консолидированной финансовой отчетности администраторами бюджетных программ и местными уполномоченными органами по исполнению бюджета", </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 1 августа 2017 года № 468 "Об утверждении форм и правил составления и представления финансовой отчетности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15594)</w:t>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра финансов Республики Казахстан от 15 мая 2025 года № 230 "Об утверждении форм и правил составления и представления финансовой отчетности",</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 мая 2025 года № 262 "Об утверждении Правил составления и предоставления бюджетной отчетности",</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 30 мая 2025 года № 275 "Об утверждении Правил проведения бюджетного мониторинга" (далее – Приказ № 275)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...142 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkStart w:name="z33" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бюджетный</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> кодекс, </w:t>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Планирование расходов бюджета администратора бюджетных программ; организация исполнения республиканского бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регистрация и авторизация пользователя, подписание документов в цифровой системе (далее – ЦС) государственного планирования (бюджетного планирования) в целях планирования бюджетных программ, формирования бюджетного запроса по расходам государственного органа на предстоящий трехлетний период, уточнения, корректировки бюджета Министерства финансов Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН; Ф.И.О.; номер телефона; адрес электронной почты; данные ЭЦП пользователя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджетный кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 24 ноября 2014 года № 511 "Об утверждении Правил составления и представления бюджетной заявки" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10007)</w:t>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 22 апреля 2025 года № 185 "Об утверждении Правил составления, представления, рассмотрения бюджетного запроса" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z39" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1757,192 +2090,186 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осуществление бюджетного мониторинга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z41" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формирование отчета о результатах мониторинга реализации бюджетных программ (подпрограмм) Министерства финансов Республики Казахстан, систематизация процедур мониторинга по использованию бюджетных средств;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>анализ освоения бюджетных средств путем сопоставления плана финансирования по платежам и оплаченных обязательств;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выявление причин несвоевременного проведения платежей в соответствии с планом финансирования по платежам и несвоевременного принятия обязательств в соответствии с планами финансирования по обязательствам</w:t>
+              <w:t>
+выявление причин несвоевременного проведения платежей в соответствии с планом финансирования по платежам и несвоевременного принятия обязательств в соответствии с планами финансирования по обязательствам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ф.И.О. (при его наличии), логин пользователя ИАИС "е-Минфин" </w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 30 ноября 2016 года № 629 "Об утверждении Инструкции по проведению бюджетного мониторинга" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14623)</w:t>
+Ф.И.О.; логин пользователя ИАЦС "е-Минфин" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетный кодекс, Приказ № 275</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1965,87 +2292,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение бюджетного мониторинга в режиме онлайн в целях усиления контроля за эффективностью государственных расходов путем отслеживания бюджетного процесса на всех его этапах (планирование, закупки, исполнение и аудит) с использованием ИС "Единое хранилище данных бухгалтерских операций государственных органов" и "Онлайн бюджетный мониторинг"</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+Проведение бюджетного мониторинга в режиме онлайн в целях усиления контроля за эффективностью государственных расходов путем отслеживания бюджетного процесса на всех его этапах (планирование, закупки, исполнение и аудит) с использованием подсистем ЦС "Единое хранилище данных бухгалтерских операций государственных органов" и "Онлайн бюджетный мониторинг" ИАЦС "е-Минфин"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z50" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Табельный номер сотрудника; ИИН; Ф.И.О. (при его наличии); должность; дата приема на работу; дата увольнения (при наличии); категория сотрудника; статусы: пенсионер, лицо с инвалидностью; нахождение в штате; данные по заработной плате </w:t>
+Табельный номер сотрудника; ИИН; Ф.И.О.; должность; дата приема на работу; дата увольнения (при наличии); категория сотрудника; статусы: пенсионер, лицо с инвалидностью; нахождение в штате; данные по заработной плате; банковские данные; налоговая информация; медицинская информация; контактные данные; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+логины пользователя подсистемы "Единое хранилище данных бухгалтерских операций государственных органов" и "Онлайн бюджетный мониторинг" ИАЦС "е-Минфин"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2057,237 +2404,272 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Указ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Президента Республики Казахстан от 13 апреля 2022 года № 872 "О мерах по дебюрократизации деятельности государственного аппарата", </w:t>
+              <w:t xml:space="preserve"> Президента Республики Казахстан от 13 апреля 2022 года № 872 "О мерах по дебюрократизации деятельности государственного аппарата", </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Указ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Президента Республики Казахстан от 10 сентября 2022 года № 1005 "Об утверждении Концепции управления государственными финансами Республики Казахстан до 2030 года"</w:t>
+              <w:t xml:space="preserve"> Президента Республики Казахстан от 10 сентября 2022 года № 1005 "Об утверждении Концепции управления государственными финансами Республики Казахстан до 2030 года"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkStart w:name="z54" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z55" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реализация государственной политики в области бухгалтерского учета и финансовой отчетности;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...85 lines deleted...]
-Ф.И.О. (при его наличии); ИИН; адрес электронной почты; банковские реквизиты; адресные данные</w:t>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+организация исполнения республиканского бюджета и координация деятельности администраторов республиканских бюджетных программ по исполнению республиканского бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заполнение данных при подписании документов в электронном формате с помощью ЭЦП и формирование счетов к оплате для отправки в ЦС "Казначейство-клиент" посредством подсистемы "Бухгалтерский Учет" ИАЦС "е-Минфин"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z58" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; ИИН; адрес электронной почты; банковские реквизиты; адресные данные; логин пользователя; данные ЭЦП пользователя</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2319,352 +2701,455 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О бухгалтерском учете и финансовой отчетности" (далее – Закон о бухгалтерском учете), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 3 августа 2010 года № 393 "Об утверждении Правил ведения бухгалтерского учета в государственных учреждениях" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 6443)</w:t>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 12 мая 2025 года № 223 "Об утверждении Правил ведения бухгалтерского учета в государственных учреждениях", </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 27 июня 2025 года № 328 "Об утверждении процедур казначейского исполнения бюджета и их кассового обслуживания, процедур казначейского учета и мониторинга" (далее – Приказ № 328)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkStart w:name="z62" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z63" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация исполнения республиканского бюджета; составление, утверждение и ведение сводного плана финансирования по обязательствам, сводного плана поступлений и финансирования по платежам по республиканскому бюджету;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...69 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+внесение изменений и дополнений в сводный план поступлений и финансирования по платежам, сводный план финансирования по обязательствам, включая годовые суммы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формирование планов финансирования по обязательствам и платежам и внесение изменений в них в целях исполнения расходной части бюджета посредством ИАЦС "е-Минфин". Регистрация и авторизация пользователя, подписание документов в модуле "Формирование и уточнение планов финансирования ЦС государственного планирования (бюджетного планирования)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z66" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Логин пользователя </w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 4 декабря 2014 года № 540 "Об утверждении Правил исполнения бюджета и его кассового обслуживания" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 9934) (далее – Приказ № 540)</w:t>
+ИИН; Ф.И.О.; номер телефона; адрес электронной почты; логин пользователя; данные ЭЦП пользователя </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетный кодекс, Приказ № 328</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkStart w:name="z70" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z72" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формирование целостной системы управления персоналом государственного органа, обеспечение прохождения государственной службы в рамках целостной системы управления персоналом государственного органа</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2675,222 +3160,257 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формирование единой базы данных сотрудников, предоставляющей возможность формирования отчетов и начисления заработной платы, и управление персоналом Министерства финансов Республики Казахстан, в том числе формирование кадрового состава, организация конкурсного отбора; оформление документов, связанных с прохождением государственными служащими государственной службы, организация и обеспечение деятельности комиссий по кадровым вопросам; обеспечение исполнения в государственном органе трудового законодательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...31 lines deleted...]
-              <w:t>орган, выдавший документ); данные о гражданстве: гражданство (прежнее гражданство); дата, основания приобретения гражданства Республики Казахстан; дата и основания утраты гражданства Республики Казахстан; дата и основания восстановления в гражданстве Республики Казахстан; адрес прописки (регистрации) и адрес фактического места проживания; номер телефона; адрес электронной почты; портретное изображение (оцифрованная фотография), за исключением полученных из открытых источников; сведения об образовании, квалификации и о наличии специальных знаний или специальной подготовки, в том числе дата поступления в учебное заведение (отчисления из учебного заведения), серия, номер, дата выдачи диплома, свидетельства, аттестата или другого документа об окончании образовательного учреждения, наименование и местоположение образовательного учреждения; факультет или отделение; квалификация и специальность по окончании образовательного учреждения; ученая степень; ученое звание; результаты специальной проверки; сведения о наличии (отсутствии) судимости; сведения о семейном положении: состояние в браке; данные свидетельства о заключении брака; данные свидетельства о расторжении брака; Ф.И.О. (при его наличии) супруги(а); данные документа, удостоверяющего личность супруги(а); степень родства; Ф.И.О. (при его наличии) и даты рождения других членов семьи, иждивенцев; наличие детей (в том числе усыновленных, находящихся на попечении) и их возраст; данные свидетельства о рождении ребенка; данные свидетельства о смерти близких родственников; сведения о социальных льготах и социальном статусе, в том числе серия, номер, дата выдачи документа и наименование органа, выдавшего документ, являющийся основанием для предоставления льгот и статуса; причина инвалидности, группа инвалидности; удостоверение, подтверждающее право на льготы пострадавшему вследствие ядерных испытаний на семипалатинском испытательном ядерном полигоне; удостоверение, подтверждающее право на льготы пострадавшему вследствие экологического бедствия в Приаралье; сведения о результатах медицинских заключений; сведения о наложении дисциплинарного/административного взыскания (в том числе за совершение коррупционного правонарушения, дискредитирующего государственную службу), о запрете занимать государственные должности, об уголовных правонарушениях; сведения о результатах оценки; сведения о воинском учете военнообязанных лиц и лиц, подлежащих призыву на военную службу, в том числе серия, номер, дата выдачи (сдачи) военного билета; наименование органа, выдавшего военный билет; военно-учетная специальность; воинское звание; данные о принятии/снятии с учета; основание освобождения от воинской службы; банковские реквизиты; сведения о трудовой деятельности; наличие исполнительных документов; данные ЭЦП пользователя</w:t>
+          <w:bookmarkStart w:name="z75" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; ИИН; сведения о смене фамилии, имени, отчества; дата рождения; место рождения; национальность; пол; данные документа, удостоверяющего личность (наименование документа; номер; дата выдачи; срок действия; орган, выдавший документ);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+данные о гражданстве (гражданство: (прежнее гражданство); дата и основания приобретения гражданства Республики Казахстан; дата и основания утраты гражданства Республики Казахстан; дата и основания восстановления в гражданстве Республики Казахстан; адрес прописки (регистрации) и адрес фактического места проживания; номер телефона; адрес электронной почты; портретное изображение (оцифрованная фотография), за исключением полученных из открытых источников; сведения об образовании, квалификации и о наличии специальных знаний или специальной подготовки, в том числе дата поступления в учебное заведение (отчисления из учебного заведения), серия, номер, дата выдачи диплома, свидетельства, аттестата или другого документа об окончании образовательного учреждения, наименование и местоположение образовательного учреждения; факультет или отделение; квалификация и специальность по окончании образовательного учреждения; ученая степень; ученое звание; результаты специальной проверки; сведения о наличии (отсутствии) судимости; сведения о семейном положении: состояние в браке; данные свидетельства о заключении брака; данные свидетельства о расторжении брака; Ф.И.О. супруги(а); данные документа, удостоверяющего личность супруги(а); степень родства; Ф.И.О. и даты рождения других членов семьи, иждивенцев; наличие детей (в том числе усыновленных, находящихся на попечении) и их возраст; данные свидетельства о рождении ребенка; данные свидетельства о смерти близких родственников; сведения о социальных льготах и социальном статусе, в том числе серия, номер, дата выдачи документа и наименование органа, выдавшего документ, являющийся основанием для предоставления льгот и статуса; причина инвалидности, группа инвалидности; удостоверение, подтверждающее право на льготы пострадавшему вследствие ядерных испытаний на семипалатинском испытательном ядерном полигоне; удостоверение, подтверждающее право на льготы пострадавшему вследствие экологического бедствия в Приаралье; сведения о результатах медицинских заключений; сведения о наложении дисциплинарного/административного взыскания (в том числе за совершение коррупционного правонарушения, дискредитирующего государственную службу), о запрете занимать государственные должности, об уголовных правонарушениях; сведения о результатах оценки; сведения о воинском учете военнообязанных лиц и лиц, подлежащих призыву на военную службу, в том числе серия, номер, дата выдачи (сдачи) военного билета; наименование органа, выдавшего военный билет; военно-учетная специальность; воинское звание; данные о принятии/снятии с учета; основание освобождения от воинской службы; банковские реквизиты; сведения о трудовой деятельности; наличие исполнительных документов; логин пользователя; данные ЭЦП пользователя; адрес электронной почты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Трудовой</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> кодекс Республики Казахстан, </w:t>
+              <w:t>Трудовой кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по делам государственной службы от 10 сентября 2021 года № 158 "О некоторых вопросах прохождения государственной службы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 24350), </w:t>
+              <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по делам государственной службы и противодействию коррупции от 21 октября 2016 года № 15 "Об утверждении типового положения о службе управления персоналом (кадровой службе)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14456), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по делам государственной службы и противодействию коррупции от 21 октября 2016 года № 15 "Об утверждении типового положения о службе управления персоналом (кадровой службе)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14456)</w:t>
+              <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по делам государственной службы от 10 сентября 2021 года № 158 "О некоторых вопросах прохождения государственной службы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 24350), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налоговый кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан (далее – Налоговый кодекс). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z79" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2916,87 +3436,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Регистрация пользователя в подсистеме "Юридическое обеспечение" ИАИС "e-Минфин" для представления в установленном порядке интересов государственного органа в суде</w:t>
-[...35 lines deleted...]
-ИИН; Ф.И.О. (при его наличии); пол; дата рождения </w:t>
+Регистрация пользователя в подсистеме "Юридическое обеспечение" ИАЦС "e-Минфин" для представления в установленном порядке интересов государственного органа в суде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z82" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О., ИИН; дата рождения;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+логин пользователя; адрес электронной почты; данные ЭЦП пользователя; адресные данные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3008,234 +3548,280 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Постановление</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правительства Республики Казахстан от 9 ноября 2006 года № 1072 "Об утверждении Типового положения о юридической службе центрального и местного исполнительного органа Республики Казахстан" </w:t>
+              <w:t xml:space="preserve"> Правительства Республики Казахстан от 9 ноября 2006 года № 1072 "Об утверждении Типового положения о юридической службе центрального и местного исполнительного органа Республики Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkStart w:name="z86" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z87" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реализация государственной политики в области управления правительственным и гарантированным государством долгом и долгом перед государством;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...102 lines deleted...]
-ИИН; Ф.И.О. (при его наличии) </w:t>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мониторинг получения, использования, погашения и обслуживания государственных займов и государственного долга, гарантированного государством долга и долга по поручительствам государства; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проведение и учет платежей по долговым обязательствам Правительства Республики Казахстан; обеспечение учета долговых обязательств по правительственным требованиям, возникающим в результате бюджетного кредитования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z90" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Идентификация и аутентификация пользователя в подсистеме "Исполнение государственного бюджета в части государственного заимствования и кредитования" ИАЦС "e-Минфин"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О., ИИН; логин пользователя; адрес электронной почты; данные ЭЦП пользователя; адресные данные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3253,68 +3839,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z95" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3325,340 +3923,486 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Осуществление таможенного администрирования </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...288 lines deleted...]
-Ф.И.О. (при его наличии); наименование индивидуального предпринимателя (далее – ИП); дата рождения; ИИН; бизнес-идентификационный номер (далее – БИН) ИП; адрес места жительства; юридический адрес ИП; данные документа, удостоверяющего личность</w:t>
+          <w:bookmarkStart w:name="z97" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оптимизация и автоматизация процессов совершения таможенных операций c формированием следующих документов в ЦС "АСТАНА-1":</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1)предварительная информация (в целях предварительного информирования о ввозимых товарах),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2)транзитная декларация,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3)документ хранения товаров, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4)заявление о выпуске до подачи декларации на товары,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5)декларация на товары, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6)декларация таможенной стоимости, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7)акт таможенного досмотра/осмотра,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8)форма расчета размера обеспечения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9)пассажирская таможенная декларация, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10)таможенная декларация на транспортное средство, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11)лицевые счета участника внешней экономической деятельности, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12)декларация на товары для помещения товаров под таможенную процедуру,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13)пассажирская таможенная декларация для экспресс-грузов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14)подтверждение о фактическом убытии товаров за пределы Евразийского экономического союза (далее – ЕАЭС) для подтверждения убытия товаров за пределы ЕАЭС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; наименование индивидуального предпринимателя (далее – ИП); дата рождения; ИИН; бизнес-идентификационный номер (далее – БИН) ИП; адрес места жительства; юридический адрес ИП; данные документа, удостоверяющего личность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3717,232 +4461,254 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z115" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z116" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осуществление модернизации и реинжиниринга бизнес-процессов налогового администрирования</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...68 lines deleted...]
-Ф.И.О. (при его наличии); наименование ИП; ИИН; БИН ИП; сведения регистрационного учета; сведения по НДС; сведения о представленных ФНО и налоговых заявлениях; отчетность по таможенному союзу (ФНО 328.00); сведения по выписанным сопроводительным накладным</w:t>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автоматизация процесса приҰма и обработки форм налоговой отчетности (далее – ФНО), формирование реестров начислений, регистрационный учет плательщиков налога на добавленную стоимость (далее – НДС), контроль за возмещением НДС посредством ЦС "Сервисы обработки налоговой отчетности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; наименование ИП; ИИН; БИН ИП; сведения регистрационного учета; сведения по НДС; сведения о представленных ФНО и налоговых заявлениях; отчетность по таможенному союзу (ФНО 328.00); сведения по выписанным сопроводительным накладным</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кодекс</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) (далее – Налоговый кодекс)</w:t>
+              <w:t>Налоговый кодекс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3965,87 +4731,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автоматизация процесса представления ФНО, предоставление доступа к базе данных Комитета государственных доходов Министерства финансов Республики Казахстан, предоставление электронных налоговых услуг посредством ИС "Web-приложение "Кабинет налогоплательщика"</w:t>
-[...35 lines deleted...]
-Ф.И.О. (при его наличии); наименование ИП; ИИН; БИН ИП; сведения регистрационного учета; адрес электронной почты; сведения по НДС; сведения о представленных ФНО; налоговых заявлениях и выписанных сопроводительных накладных</w:t>
+Автоматизация процесса представления ФНО, предоставление доступа к базе данных Комитета государственных доходов Министерства финансов Республики Казахстан, предоставление электронных налоговых услуг посредством ЦС "Web-приложение "Кабинет налогоплательщика"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; наименование ИП; ИИН; БИН ИП; сведения регистрационного учета; адрес электронной почты; сведения по НДС; сведения о представленных ФНО, налоговых заявлениях и выписанных сопроводительных накладных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4066,241 +4832,273 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z130" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Совершенствование форм и методов, автоматизация контроля соблюдения законодательства о налогах и других обязательных платежах в бюджет в части регистрации налогоплательщиков, контрольно-кассовых машин посредством ИС "Интегрированная система налогового администрирования" и ИС "Интегрированная налоговая информационная система" </w:t>
-[...35 lines deleted...]
-Ф.И.О. (при его наличии); дата рождения; ИИН; БИН ИП; регистрационный номер налогоплательщика (далее – РНН); адрес места жительства; юридический адрес ИП; данные документа, удостоверяющего личность; пол; национальность; место рождения; дата рождения; данные о гражданстве, в том числе гражданство (прежнее гражданство), дата и основания приобретения, дата утраты и основания утраты, дата восстановления в гражданстве Республики Казахстан; номер телефона; адрес электронной почты; дата регистрации (снятия с регистрации) ИП; вид деятельности; код налогового органа по регистрационному учету налогоплательщика; банковский счет; оператор фискальных данных</w:t>
+Совершенствование форм и методов, автоматизация контроля соблюдения законодательства о налогах и других обязательных платежах в бюджет в части </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+регистрации налогоплательщиков, контрольно-кассовых машин посредством ЦС "Интегрированная система налогового администрирования" и ЦС "Интегрированная налоговая цифровая система" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; дата рождения; ИИН; БИН ИП; адрес места жительства; юридический адрес ИП; данные документа, удостоверяющего личность; пол; национальность; место рождения; дата рождения; данные о гражданстве, в том числе гражданство (прежнее гражданство), дата и основания приобретения, дата утраты и основания утраты, дата восстановления в гражданстве Республики Казахстан; номер телефона; адрес электронной почты; дата регистрации (снятия с регистрации) ИП; вид деятельности; код налогового органа по регистрационному учету налогоплательщика; банковский счет; оператор фискальных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Налоговый</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> кодекс, </w:t>
+              <w:t>Налоговый кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Указ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Президента Республики Казахстан от 18 декабря 2012 года № 449 "О мерах по реализации Послания Главы государства народу Казахстана от 14 декабря 2012 года "Стратегия "Казахстан-2050": новый политический курс состоявшегося государства", </w:t>
+              <w:t xml:space="preserve"> Президента Республики Казахстан от 18 декабря 2012 года № 449 "О мерах по реализации Послания Главы государства народу Казахстана от 14 декабря 2012 года "Стратегия "Казахстан-2050": новый политический курс состоявшегося государства", </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постановление</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правительства Республики Казахстан от 23 сентября 2010 года № 975 "О Концепции перехода к всеобщему декларированию доходов и имущества гражданами Республики Казахстан и лицами, имеющими вид на жительство, и утверждении Плана мероприятий по переходу к всеобщему декларированию доходов и имущества гражданами Республики Казахстан и лицами, имеющими вид на жительство", приказ Министра финансов Республики Казахстан от 14 июня 2016 года № 306 "О положении о Комитете государственных доходов Министерства финансов Республики Казахстан" </w:t>
+              <w:t xml:space="preserve"> Правительства Республики Казахстан от 23 сентября 2010 года № 975 "О Концепции перехода к всеобщему декларированию доходов и имущества гражданами Республики Казахстан и лицами, имеющими вид на жительство, и утверждении Плана мероприятий по переходу к всеобщему декларированию доходов и имущества гражданами Республики Казахстан и лицами, имеющими вид на жительство", приказ Министра финансов Республики Казахстан от 14 июня 2016 года № 306 "О положении о Комитете государственных доходов Министерства финансов Республики Казахстан" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z135" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4326,226 +5124,178 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспечение единой точки входа через портал в ИС "Единое окно по экспортно-импортным операциям" для осуществления экспортно-импортных операций участников внешнеэкономической деятельности, оптимизация и автоматизации процессов, связанных с выдачей разрешительных документов при осуществлении экспортно-импортных операций и государственных услуг в сфере таможенного дела, таких как: выдача сертификатов и деклараций о подтверждении соответствия, заключений на ввоз образцов незарегистрированных средств защиты растений, свидетельств о государственной регистрации продуктов детского питания и других отдельных видов продукции и веществ, разрешений на ввоз на территорию Республики Казахстан и вывоз за ее пределы определенных видов животных и объектов растительного мира, актов государственного контроля, свидетельств о безопасности и одобрений; выдача предварительных решений о классификации товара, о происхождении товара, по вопросам применения методов определения таможенной стоимости ввозимых товаров; регистрация обеспечения исполнения обязанностей по уплате таможенных платежей, обязанностей юридического лица, осуществляющего деятельность в сфере таможенного дела, и уполномоченного экономического оператора; включение юридических лиц в таможенные реестры</w:t>
+Обеспечение единой точки входа через портал в ЦС "Единое окно по экспортно-импортным операциям" для осуществления экспортно-импортных операций участников внешнеэкономической деятельности, оптимизация и автоматизации процессов, связанных с выдачей разрешительных документов при осуществлении экспортно-импортных операций и государственных услуг в сфере таможенного дела, таких как: выдача сертификатов и деклараций о подтверждении соответствия, заключений на ввоз образцов незарегистрированных средств защиты растений, свидетельств о государственной регистрации продуктов детского питания и других отдельных видов продукции и веществ, разрешений на ввоз на территорию Республики Казахстан и вывоз за ее пределы определенных видов животных и объектов растительного мира, актов государственного контроля, свидетельств о безопасности и одобрений; выдача предварительных решений о классификации товара, о происхождении товара, по вопросам применения методов определения таможенной стоимости ввозимых товаров; регистрация обеспечения исполнения обязанностей по уплате таможенных платежей, обязанностей юридического лица, осуществляющего деятельность в сфере таможенного дела, и уполномоченного экономического оператора; включение юридических лиц в таможенные реестры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; дата рождения; ИИН; БИН ИП; адрес места жительства; юридический адрес ИП; данные документа, удостоверяющего личность; номер телефона; адрес электронной почты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ф.И.О. (при его наличии); дата рождения; ИИН; БИН ИП; адрес места жительства; юридический адрес ИП; данные документа, удостоверяющего личность; номер телефона; адрес электронной почты </w:t>
-[...95 lines deleted...]
-              <w:t xml:space="preserve"> Евразийского межправительственного совета от 30 апреля 2019 года № 6 "Об Описании эталонной модели национального механизма "единого окна" в системе регулирования внешнеэкономической деятельности" </w:t>
+Таможенный кодекс, Закон о ратификации, решение Евразийского межправительственного совета от 30 апреля 2019 года № 6 "Об Описании эталонной модели национального механизма "единого окна" в системе регулирования внешнеэкономической деятельности" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z141" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4571,87 +5321,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автоматизация процесса взаимодействия между поставщиками и покупателями товаров, работ и услуг в части отправки и получения электронных счетов-фактур посредством ИС "Информационная система по приему и обработке электронных счетов-фактур" (далее – ИС ЭСФ) и автоматизации операций, связанных с документооборотом счетов-фактур</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+Автоматизация процесса взаимодействия между поставщиками и покупателями товаров, работ и услуг в части отправки и получения электронных счетов-фактур посредством ЦС "Цифровая система по приему и обработке электронных счетов-фактур" (далее – ЦС ЭСФ) и автоматизации операций, связанных с документооборотом счетов-фактур</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z144" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ф.И.О. (при его наличии); наименование ИП; ИИН; БИН ИП; сведения регистрационного учета; сведения о сумме НДС; данные документа, удостоверяющего личность; номер вида на жительства; номер телефона; данные биометрической идентификации </w:t>
+Ф.И.О.; наименование ИП; ИИН; БИН ИП; сведения регистрационного учета; сведения о сумме НДС; данные документа, удостоверяющего личность; номер вида на жительства; номер телефона; данные биометрической идентификации </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4663,174 +5433,184 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Указ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Президента Республики Казахстан от 26 ноября 2022 года № 2 "О мерах по реализации предвыборной программы Президента Республики Казахстан "Справедливый Казахстан - для всех и для каждого. Сейчас и навсегда", </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> кодекс, </w:t>
+              <w:t xml:space="preserve"> Президента Республики Казахстан от 26 ноября 2022 года № 2 "О мерах по реализации предвыборной программы Президента Республики Казахстан "Справедливый Казахстан - для всех и для каждого. Сейчас и навсегда", </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налоговый кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постановление</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правительства Республики Казахстан от 14 июля 2023 года № 589 "Об утверждении Комплексного плана мероприятий по противодействию теневой экономике на 2023 – 2025 годы и признании утратившими силу некоторых решений Правительства Республики Казахстан", </w:t>
+              <w:t xml:space="preserve"> Правительства Республики Казахстан от 14 июля 2023 года № 589 "Об утверждении Комплексного плана мероприятий по противодействию теневой экономике на 2023 – 2025 годы и признании утратившими силу некоторых решений Правительства Республики Казахстан", </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Первого заместителя Премьер-Министра Республики Казахстан - Министра финансов Республики Казахстан от 22 апреля 2019 года № 370 "Об утверждении Правил выписки счета-фактуры в электронной форме в информационной системе электронных счетов-фактур и его формы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18583), </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> исполняющего обязанности Заместителя Премьер-Министра – исполняющего обязанности Министра финансов Республики Казахстан от 27 марта 2023 года № 294 "Об утверждении Правил и срока реализации пилотного проекта по использованию средств биометрической идентификации в информационной системе электронных счетов-фактур" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32132)</w:t>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 октября 2025 года № 629 "Об утверждении Правил выписки счета-фактуры и его формы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 37241) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z149" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4856,87 +5636,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Контроль за производством и оборотом подакцизной продукции и отдельных видов нефтепродуктов посредством присвоения персональных идентификационных номеров-кодов на товары производителей и импортеров некоторых видов подакцизной продукции в ИС "Контроль за производством и оборотом подакцизной продукции и отдельных видов нефтепродуктов"</w:t>
-[...35 lines deleted...]
-РНН; ИИН; БИН ИП; наименование ИП; юридический адрес ИП; код налогового органа по регистрационному учету налогоплательщика</w:t>
+Контроль за производством и оборотом подакцизной продукции и отдельных видов нефтепродуктов посредством присвоения персональных идентификационных номеров-кодов на товары производителей и импортеров некоторых видов подакцизной продукции в ЦС "Контроль за производством и оборотом подакцизной продукции и отдельных видов нефтепродуктов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН; БИН ИП; наименование ИП; юридический адрес ИП; код налогового органа по регистрационному учету налогоплательщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4948,534 +5728,601 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 27 февраля 2015 года № 137 "Об утверждении Правил присвоения персональных идентификационных номеров-кодов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10584), </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 10 декабря 2015 года № 646 "Об утверждении Правил присвоения персональных идентификационных номеров-кодов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12615)</w:t>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 27 февраля 2015 года № 137 "Об утверждении Правил присвоения персональных идентификационных номеров-кодов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10584), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 10 декабря 2015 года № 646 "Об утверждении Правил присвоения персональных идентификационных номеров-кодов на производимые и импортируемые этиловый спирт и алкогольную продукцию (кроме пивоваренной продукции)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12615)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...58 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z155" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z156" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оказание электронных услуг с применением цифровых систем в соответствии с цифровым законодательством Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оказание государственных услуг в соответствии с подзаконными нормативными правовыми актами, определяющими порядок оказания государственных услуг,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">информирование о таможенном законодательстве Республики Казахстан </w:t>
-[...127 lines deleted...]
-              <w:t xml:space="preserve"> кодекс</w:t>
+              <w:t xml:space="preserve">
+информирование о таможенном законодательстве Республики Казахстан </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сбор сведений о налогоплательщике и его налоговых обязательствах, предстоящих платежах, реализация поиска налогоплательщика, задолженности по налоговым и социальным платежам в ЦС "Web-портал Комитета государственных доходов Министерства финансов Республики Казахстан" в целях информирования граждан о деятельности Комитета государственных доходов Министерства финансов Республики Казахстан, предоставления возможности участия в телеконференциях, получения информационных рассылок, обеспечения доступа к иным государственным сервисам и услугам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z160" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; БИН ИП; ИИН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговый кодекс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-15</w:t>
+          <w:bookmarkStart w:name="z164" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z166" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реализация налоговой политики и политики в области таможенного дела Республики Казахстан,</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">обеспечение соблюдения налогового законодательства Республики Казахстан </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...124 lines deleted...]
-              <w:t xml:space="preserve"> кодекс</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведение лицевых счетов налогоплательщиков, включая: учет начислений и выдача учетных форм, прием и обработку платежей, заявлений, распоряжений на зачет и возврат, структуризацию и предоставление аккумулированных данных для аналитических ЦС; информационное взаимодействие с ЦС других государственных органов и с компонентами "цифрового правительства" посредством ЦС "Централизованные унифицированные лицевые счета"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; ИИН; БИН ИП; информация об уплаченных суммах налогов; код налогового органа по регистрационному учету налогоплательщика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговый кодекс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5483,303 +6330,213 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...208 lines deleted...]
-              <w:t xml:space="preserve"> кодекс</w:t>
+          <w:bookmarkStart w:name="z175" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автоматизация следующих процессов посредством ЦС "Интегрированная база данных" и ЦС "Единое хранилище данных" (далее – ЦС ЕХД): 1) сбора, хранения информации оперативных ЦС Комитета государственных доходов Министерства финансов Республики Казахстан и ЦС уполномоченных государственных органов с соблюдением историчности данных; 2) структуризации и предоставления аккумулированных данных для аналитических ЦС в целях дальнейшего анализа, прогнозирования и поддержки принятия решений; 3) публикации данных для ЦС, являющихся потребителями данных ЦС ЕХД; 4) проведения камерального контроля;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) выставления уведомлений; 6) формирования аналитической отчетности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; ИИН; БИН ИП; код налогового органа по регистрационному учету налогоплательщика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговый кодекс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z180" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5805,534 +6562,539 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оптимизация и автоматизация процессов совершения налоговых операций в ИС "Система управления рисками" в целях выявления нарушений</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> кодекс</w:t>
+Оптимизация и автоматизация процессов совершения налоговых операций в ЦС "Система управления рисками" в целях выявления нарушений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; ИИН; БИН ИП; код налогового органа по регистрационному учету налогоплательщика; информация по уплаченным суммам налогов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговый кодекс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkStart w:name="z186" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z187" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осуществление таможенного администрирования и таможенного контроля;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...161 lines deleted...]
-              <w:t xml:space="preserve"> о ратификации</w:t>
+          <w:bookmarkEnd w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+совершенствование таможенного декларирования, таможенного контроля, создание условий, способствующих упрощению проведения таможенных операций в отношении товаров и транспортных средств, перемещаемых через таможенную границу ЕАЭС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оптимизация и автоматизация процессов совершения таможенных операций, связанных с предварительным информированием, перемещением товаров через таможенную границу, помещением товаров под таможенные процедуры, выпуском товаров и проведением таможенного контроля, в том числе контроля после выпуска товаров, посредством ЦС "Интегрированное хранилище данных", ЦС "Система контроля управления рисками", ЦС "Таможенная автоматизированная и цифровая система"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; дата рождения; ИИН; адрес места жительства; юридический адрес ИП; данные документа, удостоверяющего личность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таможенный кодекс, Закон о ратификации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkStart w:name="z193" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z194" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осуществление руководства в сфере управления республиканским имуществом, реализации прав государства на республиканское имущество, приватизации, в том числе осуществление координации и организации работы по обеспечению единого учета и ведение реестра государственного имущества, представление информации пользователям реестра государственного имущества</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...68 lines deleted...]
-Ф.И.О. (при его наличии); ИИН; данные документа, удостоверяющего личность; адрес имущества; номер телефона; адрес электронной почты; дата рождения; данные нанимателя; жилище; реквизиты, срок действия договора (номер, дата), адрес заявителя; дата выдачи документа; арендный платҰж; кадастровый номер</w:t>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционирование, модернизация технических и программных средств реестра государственного имущества и сопровождение веб-портала реестра государственного имущества; оказание электронных услуг пользователям реестра государственного имущества с применением ЦС, включая обеспечение доступа к данным реестра государственного имущества пользователям; осуществление учета и внесение изменений и дополнений в реестр государственного имущества по объектам учета; выполнение поручений физических и юридических лиц по платежам и переводам денег для обслуживания операций, связанных с проведением торгов с использованием веб-портала реестра государственного имущества в электронной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; ИИН; данные документа, удостоверяющего личность; адрес имущества; номер телефона; адрес электронной почты; дата рождения; данные нанимателя; жилище; реквизиты, срок действия договора (номер, дата), адрес заявителя; дата выдачи документа; арендный платҰж; кадастровый номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6344,194 +7106,246 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Постановление</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правительства Республики Казахстан от 2 июля 2013 года № 673 "Об утверждении Правил приватизации жилищ из государственного жилищного фонда", </w:t>
+              <w:t xml:space="preserve"> Правительства Республики Казахстан от 28 сентября 2011 года № 1103 "Об утверждении Правил приобретения государством прав на имущество по договору дарения", </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 15 декабря 2011 года № 636 "Об утверждении Единой методики ввода данных объектов учета в реестр государственного имущества, а также проведения инвентаризации, паспортизации и переоценки государственного имущества" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 7375), </w:t>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 15 декабря 2011 года № 636 "Об утверждении Единой методики ввода данных объектов учета в реестр государственного имущества, а также проведения инвентаризации, паспортизации и переоценки государственного имущества" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 7375), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановление</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства Республики Казахстан от 2 июля 2013 года № 673 "Об утверждении Правил приватизации жилищ из государственного жилищного фонда", </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 26 марта 2015 года № 207 "Об утверждении Правил ведения реестра государственного имущества" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10801); </w:t>
+              <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 17 марта 2015 года № 212 "Об утверждении Правил передачи государственного имущества в имущественный наем (аренду)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10467), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 10 апреля 2015 года № 267 "Об утверждении формы, объема и периодичности передачи данных в реестр государственного имущества" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11054), </w:t>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 26 марта 2015 года № 207 "Об утверждении Правил ведения реестра государственного имущества" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10801), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 17 марта 2015 года № 212 "Об утверждении Правил передачи государственного имущества в имущественный наем (аренду)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10467), </w:t>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 30 марта 2015 года № 227 "Об утверждении Правил реализации или использования имущества, арестованного на основании приговора суда по уголовному делу в части конфискации имущества либо на основании решения о передаче имущества государству" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10813), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> исполняющего обязанности Министра промышленности и строительства Республики Казахстан от 5 декабря 2023 года № 106 "Об утверждении Правил предоставления и пользования жилищем из государственного жилищного фонда или жилищем, арендованным местным исполнительным органом в частном жилищном фонде" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33748)</w:t>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 10 апреля 2015 года № 267 "Об утверждении формы, объема и периодичности передачи данных в реестр государственного имущества" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11054), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 30 мая 2025 года № 187 "Об утверждении правил реализации мер государственной поддержки, направленных на улучшение жилищных условий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 36186)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z200" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6557,326 +7371,414 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сбор годовой финансовой отчетности и аудиторских отчетов организаций; ведение реестра оценщиков, оценочных компаний и палат оценщиков, списков профессиональных организаций бухгалтеров и организаций по профессиональной сертификации бухгалтеров, списков аудиторских и профессиональных аудиторских организаций; управление рисками при осуществлении профилактического контроля с посещением субъекта (объекта) контроля и (или) проверки на соответствие требованиям</w:t>
-[...55 lines deleted...]
-          </w:tcPr>
+Сбор годовой финансовой отчетности и аудиторских отчетов организаций; ведение реестра недобросовестных оценщиков и палат оценщиков, списков профессиональных организаций бухгалтеров и организаций по профессиональной сертификации бухгалтеров, списков аудиторских и профессиональных аудиторских организаций; управление рисками при осуществлении профилактического контроля с посещением субъекта (объекта) контроля и (или) проверки на соответствие требованиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z203" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; ИИН; номер телефона;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Закон</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> о бухгалтерском учете, </w:t>
+              <w:t>логин пользователя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адрес электронной почты; данные ЭЦП пользователя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+адресные данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Закон о бухгалтерском учете, законы Республики Казахстан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Об аудиторской деятельности"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Об оценочной деятельности в Республике Казахстан"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, постановление Правительства Республики Казахстан от 23  декабря 2008 года № 1228 "О мерах по созданию депозитария финансовой отчетности", </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 января 2022 года № 94 "Об утверждении Правил сдачи финансовой отчетности организациями публичного интереса в депозитарий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26686), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 26 апреля 2018 года № 488 "Об утверждении формы информации о деятельности палаты оценщиков и ее членов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16905), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 3 мая 2018 года № 502 "Об утверждении форм и Правил ведения реестров членов палаты оценщиков, членов экспертного совета и недобросовестных оценщиков" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16906), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 1 августа 2017 года № 467 "Об утверждении перечня, форм и периодичности представления отчетности профессиональными организациями, организациями по сертификации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15614); </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 19 января 2017 года № 34 "Об утверждении перечня, форм и периодичности представления отчетности профессиональными и аудиторскими организациями, а также формы информации по страхованию гражданско-правовой ответственности аудиторской организации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14818); </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постановление</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правительства Республики Казахстан от 23 декабря 2008 года № 1228 "О мерах по созданию депозитария финансовой отчетности", </w:t>
-[...119 lines deleted...]
-              <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 августа 2018 года № 189 "Об утверждении Правил раскрытия эмитентом информации, Требований к содержанию информации, подлежащей раскрытию эмитентом, а также сроков раскрытия эмитентом информации на интернет-ресурсе депозитария финансовой отчетности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17579)</w:t>
+              <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 августа 2018 года № 189 "Об утверждении Правил раскрытия эмитентом информации, Требований к содержанию информации, подлежащей раскрытию эмитентом, а также сроков раскрытия эмитентом информации на интернет-ресурсе депозитария финансовой отчетности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17579)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z209" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6923,226 +7825,238 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проведение предварительного изучения объектов государственного аудита, проведение аудиторского мероприятия, а также принятие решения и составление документов по результатам внутреннего государственного аудита; в рамках финансового контроля органами государственного аудита и финансового контроля в пределах компетенции осуществление обеспечения возмещения в бюджет, восстановления путем выполнения работ, оказания услуг, поставки товаров и (или) отражения по учету выявленных сумм нарушений, исполнения предписаний и привлечения к ответственности виновных лиц; в рамках камерального контроля осуществление сопоставления сведений по деятельности объектов государственного аудита, полученных из различных источников информации без посещения объекта государственного аудита, а также по результатам применения системы управления рисками</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...70 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О государственном аудите и финансовом контроле", </w:t>
+          <w:bookmarkStart w:name="z212" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; ИИН; номер телефона; логин пользователя; адрес электронной почты; данные ЭЦП пользователя;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+адресные данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Закон Республики Казахстан "О государственном аудите и финансовом контроле", </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 марта 2018 года № 413 "Об утверждении Правил электронного внутреннего государственного аудита" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16677), </w:t>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 марта 2018 года № 413 "Об утверждении Правил электронного внутреннего государственного аудита" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16677), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 19 марта 2018 года № 392 "Об утверждении Правил проведения внутреннего государственного аудита и финансового контроля" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16689), </w:t>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 19 марта 2018 года № 392 "Об утверждении Правил проведения внутреннего государственного аудита и финансового контроля" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16689), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 30 ноября 2015 года № 598 "Об утверждении Правил проведения камерального контроля" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12599)</w:t>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 30 ноября 2015 года № 598 "Об утверждении Правил проведения камерального контроля" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12599)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z216" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7169,154 +8083,144 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аутентификация и регистрация в ИС "Казначейство-клиент" пользователей государственных организаций для исполнения республиканского и местных бюджетов, их кассового обслуживания</w:t>
-[...35 lines deleted...]
-Ф.И.О. (при его наличии); ИИН; логин; адрес электронной почты</w:t>
+Аутентификация и регистрация в ЦС "Казначейство-клиент" пользователей организаций, обслуживающихся в органах государственного казначейства, для исполнения республиканского и местных бюджетов, их кассового обслуживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; ИИН; логин; адрес электронной почты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бюджетный</w:t>
-[...19 lines deleted...]
-              <w:t>Приказ № 540</w:t>
+              <w:t>Бюджетный кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, Приказ № 328</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7339,143 +8243,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение платежей государственных организаций (по пенсионным взносам, по социальным отчислениям, по отчислениям и взносам на обязательное социальное медицинское страхование и по договорам накопительного вида страхования, перечисление заработной платы, стипендий и других денежных выплат на текущие или сберегательные счета, открытые в банке)</w:t>
-[...35 lines deleted...]
-Ф.И.О. (при его наличии); ИИН; индивидуальный идентификационный код; дата рождения</w:t>
+Проведение платежей организаций, обслуживающихся в органах государственного казначейства, (по пенсионным взносам, по социальным отчислениям, по отчислениям и (или) взносам на обязательное социальное медицинское страхование и по договорам накопительного вида страхования, перечисление заработной платы, стипендий и других денежных выплат на текущие или сберегательные счета, открытые в банке)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.; ИИН; индивидуальный идентификационный код (далее – ИИК); дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z228" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7501,51 +8417,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Получение и отображение банковских реквизитов и адреса для выбора пользователем на портале при заключении договора и на портале в договоре; указание пользователем контактного телефона пользователя в договоре, который отображается на портале в договоре; формирование Реестра участников закупок посредством автоматизированной интегрированной ИС "Электронные государственные закупки"</w:t>
+Получение и отображение банковских реквизитов и адреса для выбора пользователем на портале при заключении договора и на портале в договоре; указание пользователем контактного телефона пользователя в договоре, который отображается на портале в договоре; формирование Реестра участников закупок посредством автоматизированной интегрированной ЦС "Электронные государственные закупки"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7613,51 +8529,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О государственных закупках", </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 11 декабря 2015 года № 648 "Об утверждении Правил осуществления государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12590)</w:t>
+              <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 9 октября 2024 года № 687 "Об утверждении Правил осуществления государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35238)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -7689,55 +8605,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8063,31 +8979,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>