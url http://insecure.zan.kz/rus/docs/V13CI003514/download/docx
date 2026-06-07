--- v1 (2026-03-10)
+++ v2 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4fad3ad" w14:textId="4fad3ad">
+    <w:p w14:paraId="ac479b4" w14:textId="ac479b4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -755,61 +755,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки Мугалжарского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции решения акима Мугалжарского района Актюбинской области от 16.02.2026 </w:t>
+      Сноска. Приложение - в редакции решения акима Мугалжарского района Актюбинской области от 25.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 2</w:t>
+        <w:t>№ 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -1357,69 +1357,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Көбелей: № 5, 17, 21, 23, 25, 27, 29, 31, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Бейімбет Майлин: № 2, 2/1, 4, 5/1, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14 "А", 16, 18, 21 "А",</w:t>
-[...17 lines deleted...]
-      25 "А", 26, 28, 28 "А", 30, 30 "Б", 34, 91, 94;</w:t>
+      улица Бейімбет Майлин: № 2, 2/1, 4, 5/1, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14 "А", 16, 18, 21 "А", 25 "А", 26, 28, 28 "А", 30, 30 "Б", 34, 91, 94;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мұнайшылар: № 1/1, 1 "А", 1 "Б", 2 "А", 3 "А", 5 "А", 6/1, 6/2, 9, 16, 20/1, 24 "А", 25/1, 25/2, 25 "А", 26/1, 26/2, 28/1, 28/2, 29/1, 29/2, 30/1, 30/2, 30 "В", 31/1, 31/2, 32/1, 32/2, 33/2, 34/2, 35/2, 36/1, 36/2, 38, 39, 40/1, 40/2, 41, 48/1, 52/1, 80/2, 104, 105, 106, 107, 108, 109, 110/1, 110/2, 112, 120, 120 "А", 121, 128;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2340,52 +2322,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ахмет Жұбанов: № 101, 103, 105, 107, 107 "А", 109, 109 "А", 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 122 "А", 125, 126, 127, 128, 129, 130, 131, 132, 133 "Б"/1, 135, 136, 137, 138, 138 "А", 139, 140, 141, 142, 144, 145;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Амангелды Иманова: № 115, 119, 121 "А", 123, 123 "А", 127, 129, 131, 133, 136, 137, 138, 144, 146, 148;</w:t>
+        <w:t xml:space="preserve">
+      улица Амангелды Иманова: № 115, 119, 121 "А", 123, 123 "А", 127, 129, 131, 133, 136, 137, 138, 144, 146, 148; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Нурпеис Байганина: № 94, 96, 98, 100, 102, 103, 105, 106, 107, 108, 109, 109 "А", 110, 111, 112, 114, 115, 116, 117, 119, 120, 120 "А", 120/1, 120/2, 122, 123, 123 "А", 124, 125, 127, 129, 129 "А", 133, 135, 137, 148;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2912,52 +2894,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Астана: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Алматы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 24 "А";</w:t>
+        <w:t xml:space="preserve">
+      улица Алматы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 24 "А"; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сайым Балмұқанов: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3127,69 +3109,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       город Эмба, улица Бауыржана Момышулы, № 55 "А", здание коммунального государственного учреждения "Эмбинская городская общеобразовательная средняя школа № 4" государственного учреждения "Отдел образования Мугалжарского района Управления образования Актюбинской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Бауыржана Момышулы: № 26 "Б", 45, 45 "А", 45 "Б", 45 "В", 45 "Е", 46, 46 "В", 47,</w:t>
-[...17 lines deleted...]
-      47 "В", 49, 49 "А", 53, 55, 59, 63, 89;</w:t>
+      улица Бауыржана Момышулы: № 26 "Б", 45, 45 "А", 45 "Б", 45 "В", 45 "Е", 46, 46 "В", 47, 47 "В", 49, 49 "А", 53, 55, 59, 63, 89;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жагыпара Амирова: № 26 "Б", 26 "Г", 28, 28 "А", 30, 32, 34, 36, 38, 40, 40 "А", 44, 44 "А", 46, 46 "А", 48, 48 "А", 48 "Б", 49, 50, 50 "А", 52, 52 "А", 54, 54 "А", 54 "Б", 56, 63, 65, 67, 69, 73, 75, 75 "А", 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3378,52 +3342,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Метеостанция: № 1, 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      станция Кыргыз;</w:t>
+        <w:t xml:space="preserve">
+      станция Кыргыз; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разъезд № 56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4147,51 +4111,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 318</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      город Эмба , улица Геологов, № 17, здание государственного учреждения "Эмбенская городская библиотека"</w:t>
+      город Эмба, улица Геологов, № 17, здание государственного учреждения "Эмбенская городская библиотека"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Есет - Батыра: № 1, 2, 3, 4 "А", 5, 7, 8, 9, 11, 13 ,15, 16, 17 "А",17 "Б", 23, 23 "А", 25, 27, 28, 29, 31, 33, 35, 36, 37, 38, 39, 40, 43, 45, 47, 48, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 67 "А";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4679,51 +4643,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       село Аккемер, улица Есет батыр Көкіұлы, № 35, здание коммунального государственного учреждения "Аккемирская общеобразовательная средняя школа" государственного учреждения "Отдел образования Мугалжарского района Управления образования Актюбинской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в границах села Аккемер.</w:t>
+       в границах села Аккемер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 323</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4783,51 +4747,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       село Котибар батыр, улица Достық, № 35 "А", здание коммунального государственного учреждения "Основная средняя школа имени Котибар батыра" государственного учреждения "Отдел образования Мугалжарского района Управления образования Актюбинской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в границах сел Котибар батыр, Коктобе.</w:t>
+       в границах сел Котибар батыр, Коктобе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 326</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4991,51 +4955,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       село Сабындыкол, улица Тапақ Тілегенұлы Тлегенов, № 12, здание коммунального государственного учреждения "Сабындыкульская начальная школа" государственного учреждения "Отдел образования Мугалжарского района Управления образования Актюбинской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в границах села Сабындыкол.</w:t>
+       в границах села Сабындыкол.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 330</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5043,51 +5007,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       село Жагабулак, улица Нұрахмет Қаржаубаев, № 6, здание Жагабулакского сельского клуба при государственном коммунальном казенном предприятии "Городской Дом культуры города Жем" государственного учреждения "Мугалжарский районный отдел культуры и развития языков"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в границах сел Жагабулак, Жаркемер.</w:t>
+       в границах сел Жагабулак, Жаркемер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 332</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5199,779 +5163,693 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       село Журын, улица Ахмет Жұбанов, № 6, здание Журынского сельского дома культуры при государственном коммунальном казенном предприятии "Мугалжарский районный Дом культуры" государственного учреждения "Мугалжарский районный отдел культуры и развития языков"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в границах села Журын.</w:t>
+       в границах сел Журын, Колденен – Темир, Кубелей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 336</w:t>
-[...35 lines deleted...]
-      в границах села Колденен – Темир.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 339</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Каракол, улица Мектеп, № 4, здание коммунального государственного учреждения "Общеобразовательная средняя школа имени А.Жубанова" государственного учреждения "Отдел образования Мугалжарского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в границах села Каракол.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 338</w:t>
-[...35 lines deleted...]
-      в границах села Кубелей.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 340</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Жанатурмыс, улица Ағайынды Жұбановтар, № 27, здание коммунального государственного учреждения "Жанатурмысская основная средняя школа" государственного учреждения "Отдел образования Мугалжарского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в границах села Жанатурмыс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 339</w:t>
-[...35 lines deleted...]
-      в границах села Каракол.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 341</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Сагашили, улица Абай Құнанбаев, № 1, здание коммунального государственного учреждения "Сагашилиская общеобразовательная средняя школа" государственного учреждения "Отдел образования Мугалжарского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в границах сел Сагашили, Тепсен – Карабулак.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 340</w:t>
-[...35 lines deleted...]
-      в границах села Жанатурмыс.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 342</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Басшили, улица Орталық, № 40 "А", здание коммунального государственного учреждения "Общеобразовательная средняя школа имени Ы.Мухамеджанова государственного учреждения "Отдел образования Мугалжарского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в границах села Басшили.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 341</w:t>
-[...35 lines deleted...]
-      в границах сел Сагашили, Тепсен – Карабулак.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 344</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      станция Темир мост, улица Наурыз, № 11 "А", здание коммнального государственного учреждения "Начальная школа № 59 станция Темір" государственного учреждения "Отдел образования Мугалжарского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в границах станции Темир мост.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 342</w:t>
-[...35 lines deleted...]
-      в границах села Басшили.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 345</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Булакты, улица Константин Полтинников, № 46, здание Булактинского сельского клуба при государственном коммунальном казенном предприятии "Городской Дом культуры города Жем" государственного учреждения "Мугалжарский районный отдел культуры и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развития языков"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в границах сел Булакты, Миялыкол.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 344</w:t>
-[...35 lines deleted...]
-      в границах станции Темир мост.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 347</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Кайынды, улица Жылкышылар, № 11, здание Кайындинского сельского дома культуры при государственном коммунальном казенном предприятии "Эмбенский городской культурный центр" государственного учреждения "Мугалжарский районный отдел культуры и развития языков"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в границах села Кайынды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 345</w:t>
-[...35 lines deleted...]
-      в границах сел Булакты, Миялыкол.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 348</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Алтынды, улица Мәншук Мәметова, № 15, здание коммунального государственного учреждения "Алтындинская общеобразовательная средняя школа" государственного учреждения "Отдел образования Мугалжарского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в границах села Алтынды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 347</w:t>
-[...35 lines deleted...]
-      в границах села Кайынды.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 349</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Бирлик, улица Достық, № 1, здание Кумжарганского сельского клуба при государственном коммунальном казенном предприятии "Городской Дом культуры города Жем" государственного учреждения "Мугалжарский районный отдел культуры и развития языков"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в границах села Бирлик.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 348</w:t>
-[...35 lines deleted...]
-      в границах села Алтынды.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 351</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Кумжарган, улица Орталык, № 5, здание коммунального государственного учреждения "Кумжарганская основная средняя школа" государственного учреждения "Отдел образования Мугалжарского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в границах сел Кумжарган, Кумсай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 349</w:t>
-[...35 lines deleted...]
-      в границах села Бирлик.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 352</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Шенгелши, улица Курманиязовой Шакиза, № 11, здание коммунального государственного учреждения "Основная средняя школа Шенгелши" государственного учреждения "Отдел образования Мугалжарского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в границах села Шенгелши.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 351</w:t>
-[...102 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 353</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       село Кумсай, улица Нұралы Қаниев, № 3, здание Кумсайского сельского клуба при государственном коммунальном казенном предприятии "Эмбенский городской культурный центр" государственного учреждения "Мугалжарский районный отдел культуры и развития языков"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      в границах села Кумсай.</w:t>
+        <w:t xml:space="preserve">
+      в границах села Кумсай. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 355</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6135,55 +6013,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>