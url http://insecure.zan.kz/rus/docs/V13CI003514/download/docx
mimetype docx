--- v2 (2026-06-07)
+++ v3 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ac479b4" w14:textId="ac479b4">
+    <w:p w14:paraId="35676ad" w14:textId="35676ad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6013,55 +6013,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6387,31 +6387,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>