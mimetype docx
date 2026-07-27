--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0e63c74" w14:textId="0e63c74">
+    <w:p w14:paraId="5fe3ef8" w14:textId="5fe3ef8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -719,6285 +719,6507 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Алгинского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции решения акима Алгинского района Актюбинской области от 05.08.2025 </w:t>
+      Сноска. Приложение - в редакции решения акима Алгинского района Актюбинской области от 14.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z43" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 157</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      город Алга, улица Республика, № 128, Коммунальное государственное учреждение "Алгинская средняя школа № 1" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Абая № 2Р, 2/1, 2/2, 2/3, 2/4, 2/5, 4, 6, 6 А, 6 Б, 8, 8 А, 8 Б, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 110, 113, 115, 115 А, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 135 А, 137, 139, 141, 147 А, 149 А, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 174, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205, 209, 211, 213, 215, 217, 219, 221, 223, 225, 227;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Рахметолла Агниязова № 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 102, 104, 106, 108, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 145, 146, 147, 147 А, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 223/2, 224, 225, 226, 228, 230, 230 А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Республика № 32, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 119, 120, 121, 121 А, 122, 123, 123 А, 124, 125, 126, 127, 128, 128 А, 129, 130 А, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 222 А, 223, 223 А, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 241, 243, 245, 247, 249, 251, 251 А, 253, 255;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастық № 13 Б, 66, 68, 70, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 97 А, 98, 99, 100, 101, 102, 102 А, 103, 104, 105, 106, 107, 108, 109, 110, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 130 А, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 147 А, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 202 А, 203, 204, 205, 206, 207, 208, 210, 211, 212, 213, 214, 215, 215 А, 216 А, 217, 218, 219, 220, 221, 222, 222-1, 223 А, 223 Б, 224 А, 224 Б, 224 В, 225, 225А, 226, 227, 228, 229, 229-1, 229 А, 230, 231/1, 231/2, 232, 233, 234/1, 234/2, 235, 236, 236/1, 238, 238/1, 238/2, 240;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкпекті № 1, 1 В, 2, 2 А, 3, 3 Б, 4, 5, 6, 7, 8, 9, 11 А, 13, 14, 15, 16, 18, 20, 21, 22, 23, 24, 24 А, 25, 26, 27, 28, 29, 30, 31, 30 А, 32, 33, 34, 35, 36, 36 А, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 54, 56, 58, 60, 64, 66, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Елекская № 1, 1/2, 1А, 1 В-1, 1 В-2, 1Б, 2-1, 2/2, 3 А, 3 Б, 4, 6, 7, 8, 8 А, 10, 12, 14, 16, 18, 20, 22, 24, 26, 26 А, 26 Б, 26 В, 26 Г, 28/1, 28/2, 30/1, 30/2, 31, 32-1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Казахская № 1, 1 А, 1 Б, 1 В, 2, 3, 3 А, 3 Б, 4, 5, 6, 7, 8, 8 А, 9, 10, 11, 12, 14, 14 А, 15, 16, 17, 18, 20, 21, 22, 24, 24 А, 25, 26, 26 А-1, 27, 27 А, 28, 29, 30, 30 А, 30 Б, 32, 33, 35, 36, 37, 38, 39, 40, 41, 41 А, 42, 44, 47, 49, 51, 51 А, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарыарқа № 1, 2, 3, 5, 5/1, 5/2, 6, 7/1, 7/2, 8, 9/1, 9/2, 10, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алаш № 1, 3, 4, 5, 6, 7, 8 А, 9/1, 9/2, 10, 12, 12/1, 12/2, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Теректі № 2, 4, 6, 8, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сайрам № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Құмжарған № 1, 2, 3, 4, 5, 7, 8, 11, 11 А, 13 А, 15 А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 158</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      город Алга, улица С. Сейфуллина, № 6, Коммунальное государственное учреждение "Алгинская средняя школа № 2 имени В. И. Пацаева" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: 5 микрорайон, переулок Б. Мухамбетова № 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 микрорайон № 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кемер № 3, 10, 12, 14, 14 А, 16, 18, 20, 22, 22 А, 23, 24, 24 А, 25, 26, 27, 28 А, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 43 А, 44, 45, 46, 47, 48, 49, 50, 51, 54, 55, 56 А, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ықылас № 18, 19, 20, 22, 23, 24, 25, 26, 27, 28 А, 29, 30, 31, 33, 35, 37, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 63, 64, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шаңырақ № 1, 1 А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 20, 21, 22, 23, 23 А, 24, 26, 27, 29, 31, 32, 35, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тұлпар № 26, 28, 30 А, 32, 34, 36, 44, 46, 48, 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шамшырақ № 1, 1 А, 2, 4, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 25, 26, 29, 31, 32, 34, 36, 37 А, 38, 41, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жағалау № 2, 3, 4, 5, 5 А, 10, 11, 12, 13, 14, 15, 16, 19, 20, 21, 23, 24, 25, 26, 28 А, 29, 32, 34, 44, 46, 48, 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақбұлақ № 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 31 А, 32, 33, 35, 36, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Балдырған № 1, 2, 2/1, 2/2, 2 А, 3, 4, 4/2, 4 А, 5, 6, 6 А, 6/1, 7/1, 7/2, 8, 8А, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шиелі № 7, 7 А, 8/1, 8/2, 9, 9 А, 10, 11, 11 Б, 12/1, 12/2, 13, 13 А, 14, 14 А, 15, 15 А, 16, 17 А, 18, 19, 19 А, 20, 21, 21 А, 22, 23, 23 А, 24, 25, 25 А, 26, 27, 27 А, 28, 29, 29 А, 30, 31, 31 А, 31 Б, 32, 33, 33 А, 34, 35, 36, 37, 38, 39, 40, 41, 41 А, 42, 43, 45, 46, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Рақымжан Көлбаева № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Байтурсынова № 9, 10, 10 А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ш. Уалиханова № 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 159</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      город Алга, улица Жеңіс, № 1 Коммунальное государственное учреждение "Алгинская детско-юношеская спортивная школа" государственного учреждения "Управление физической культуры и спорта Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Ш. Уалиханова № 10, 11, 12, 13, 14, 15, 15 А, 16, 17, 18, 19, 19 А, 21, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дос № 1, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шапағат № 15/1, 15/2, 16, 17, 18, 19, 20, 20/1, 20/2, 20/3, 20/4, 20/5, 20/6, 20/7, 20/8, 21, 22, 22/1, 22/2, 22/3, 22/4, 23, 24, 24/1, 24/2, 24/3, 24/4, 24/5, 24/6, 25/1, 25/2, 27, 29/1, 29/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Сейфуллина № 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Байтурсынова № 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жангельдина № 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10, 1/11, 1/12, 1/13, 1/14, 1/15, 1/17, 1/18, 1/19, 1/20, 1/21, 1/22, 1/23, 2, 2 А, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоқсан № 31/1, 31/2, 31/3, 31/4, 31/5, 31/6, 31/7, 31/8, 32/1, 32/2, 32/3, 32/4, 32/5, 32/6, 32/7, 32/8, 33/1, 33/2, 33/3, 33/4, 33/5, 33/6, 33/7, 33/8, 34/1, 34/2, 34/3, 34/4, 34/5, 34/6, 34/7, 34/8, 35/1, 35/2, 35/3, 35/4, 35/5, 35/6, 35/7, 35/8, 36/1, 36/2, 36/3, 36/4, 36/5, 36/6, 36/7, 36/8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Атаниязова № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 51/2, 52, 53, 54.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 160</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      город Алга, улица Наурыз, № 1 Коммунальное государственное учреждение "Алгинская казахская средняя школа № 3" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Азаттық № 1, 1-1,1 А, 2/1,2/2 , 3, 3 А, 4, 4 А,4-2, 5, 5 2, 6, 6 А, 7, 7 А, 8, 8 А,8-1, 9, 10, 10-1,10 А, 11, 13, 15, 16/1, 16/2, 16/3, 16/4,17, 18, 19, 20, 21, 22/1, 22/2, 22/3, 22/4, 22/5, 22/6, 22/7, 22/8, 23, 24/1, 24/2, 25, 27, 29, 31,32,32 а, 33, 34,34 б, 35, 36/1, 36/2, 37, 38/1, 38/2, 39, 40/1, 40/2, 41, 42, 42/1,42/2, 43, 44/1, 44/2, 45, 46-1, 46/2, 47, 48, 49, 50/1, 50/2, 51, 53,54, 55, 56/1, 56/2, 57, 58,59, 61, 63, 63 А, 64,65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоксан № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13 А, 13/1, 13/2, 13/3, 13/4, 13/5, 13/6, 13/7, 13/8, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31 А, 32 А, 33 А, 34 А, 35 А, 36 А, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 57, 58, 60, 70 В, 70/1, 70/2, 72/1, 72/2, 74/1, 74/2, 74 А/1, 74 А/2, 76, 78, 80, 80-2, 82/1, 82/2, 84/1, 84/2, 86/1, 86/2, 86/3, 88, 88/1, 88/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Пацаева № 11, 15, 17/1, 17/2, 23, 25/1, 25 А, 29/1, 29/2, 31/1, 31/2, 35, 37/1, 37/2, 38, 41, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Иманова № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 65/1, 65/2, 65/4, 65/5, 65/6, 65/7, 65/8, 65/9, 65/10, 65/11, 65/12, 65/13, 65/14, 65/15, 65/16, 66/1, 66/2, 67/1, 67/2, 67/3, 67/4, 67/5, 67/6, 67/7, 67/8, 67/9, 67/10, 67/11, 67/12, 67/13, 67/14, 67/15, 67/16, 68, 69/1, 69/2, 70, 71/1, 71/2, 72, 72/1, 73/1, 73/2, 75, 76/1, 76/2, 77/1, 77/2, 78/1, 78/2, 80/1, 80/2, 82/1, 82/2, 84/1, 84/2, 86, 88/1, 88/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ауезова № 1/1, 1/2, 3, 4, 5, 6 А, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25/1, 25/2, 26, 27/1, 27/2, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 42, 44, 46 А, 48, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз № 1/1/1, 1/1/2, 1/1/3, 1/1/4, 1/2/1, 1/2/2, 1/2/3, 1/2/4, 1/2/5, 1/3/1, 1/3/2, 1/3/3, 1/3/4, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ғ. Мұратбаев № 16/1, 16/2, 17/1, 17 А, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21 А, 21/1, 22, 22/1, 23/1, 23/2, 24/1, 24/2, 25/1, 25/2, 26/1, 26/2, 27/1, 27/2, 28/1, 28/2, 29/1, 29/2, 30, 30/1, 30/2, 31/1, 31/2, 32/1, 32/2, 33/1, 33/2, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И. Мәмбетова № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10/1, 10/2, 11, 12, 12/1, 12/2, 13, 14/1, 14/2, 15, 16/1, 16/2, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 80 А, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 109 А, 110, 112, 113, 114;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Серпін № 2/1, 2/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тамдинское шоссе № 2, 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Б.Мухамбетова № 19, 19 А/2, 19 А/3, 26, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Есет Батыра № 20, 21, 25, 25 А, 27, 27 А, 27 Б, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Байтурсынова № 17 А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 161</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      город Алга, улица А. Байтурсынова, № 42 Коммунальное государственное учреждение "Алгинская школа-гимназия" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица А.Байтурсынова № 17, 19, 21, 22, 23, 24, 25/1, 25/2, 26, 28, 29 А, 29 Б, 31, 33, 34, 35, 36, 37, 38, 39, 40, 41, 43, 45, 47, 49, 49 А, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-микрорайон № 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Шаттық № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16 А, 17, 18, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қырмызы № 2, 4, 6, 8, 10, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Серуен № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сұлусай № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қайнар № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бозай № 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Керемет № 1, 3, 5, 7, 9, 11, 13, 15, 17, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кереге № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шалғын № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қанағат № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сүмбіле № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лашын № 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жалын № 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сыбаға № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Асау барак № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 39, 40, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилой массив № 2, 9, 33, 37, 43, 47, 49, 55, 57, 77, 79, 80, 81, 83, 92, 94, 101, 104, 109, 111, 114, 115, 119, 121, 127, 132, 135, 136, 139, 142, 145, 152, 156, 158, 159, 161, 163, 168, 164, 171, 212, 225, 227, 229, 233, 239, 254, 255, 257, 262, 269, 280, 297, 300;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Химика № 1, 2, 2 А, 3, 5, 7, 8, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 22, 24, 25, 25 Б, 26, 28, 32-2, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 52, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абубакира № 1, 1 А, 2, 2 А, 3, 5, 6, 6 А, 7, 8, 9, 10, 11, 12, 12 А, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 38 А, 39, 40, 41, 42, 43, 44, 45, 46, 47.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 162</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      город Алга, 4 микрорайон дом 9, Коммунальное государственное учреждение "Алгинская средняя школа №4" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: 4-микрорайон № 3, 5, 6, 6 А, 7, 8, 12, 14, 15, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Байтурсынова № 14, 15, 15 А, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Есет Батыра № 29, 29 А, 30 А, 30 Б, 30 В, 31, 33, 34, 35, 36, 38, 40, 42, 44, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 163</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      город Алга, улица Жәдігер, № 3 Коммунальное государственное казенное предприятие "Алгинский районный дом культуры" государственного учреждения "Алгинский районный отдел культуры, развития языков, физической культуры и спорта"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Сарыжайлау № 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 35 А, 39, 41, 43, 45, 47, 49, 51, 53, 57, 59, 61, 63, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Сейфуллина № 1, 1 А, 2 А, 2 В, 3, 4, 5, 7, 11, 13, 19, 20, 21, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жеңіс № 6, 6 А, 6 Б, 8, 10, 12, 12 А, 14, 14 А, 16, 18, 20, 22, 24, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Р. Айымбаева № 3 А, 3 Б, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 28 А, 29, 30, 31, 32, 33, 34, 35, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жібек жолы № 1/1, 1/2, 1/3, 1/4, 2/1, 2/2, 2/3, 2/4, 2, 2 А, 3/1, 3/2, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Молдагуловой № 1, 6, 7 А, 13, 15, 17, 17/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байтақ № 2/1, 2/2, 3, 5, 6, 6 А, 7, 9, 11, 13, 15, 17, 19, 21, 22, 23, 29, 35, 39, 41, 43, 45, 49, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Жамбыл № 2 А, 2 А-1, 2 А-2, 5, 8, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкжар № 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жәдігер № 7, 7А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 164</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Токмансайский сельский округ, село Токмансай, улица Толеу Жаманбаева, № 25, Коммунальное государственное учреждение "Токмансайская основная школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Жеңіс № 1, 1 А, 2, 3, 4, 5/1, 5/2, 6, 7, 8, 9/1, 9/2, 9 А, 10, 11/1, 11/2, 14, 15/1, 15/2, 16, 17, 18, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24, 25, 29, 30, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Толеу Жаманбаева № 1, 2, 3, 4, 5/1, 5, 6, 7/1, 7/2, 8/1, 8/2, 9, 10, 11/1, 11/2, 12, 13, 14, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тамды № 2, 3, 3 А, 4, 5, 6, 7, 8, 9, 10, 11/1, 11/2, 12, 13, 14, 16, 18, 20, 22, 24, 26.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 165</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Токмансайский сельский округ, село Кайнар, улица Әлия Молдағұлова, № 25, Коммунальное государственное учреждение "Токмансайская средняя школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: Улица Таңатара Алдашева № 1/1, 1 А, 1/2, 1/1, 1/1 А, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 5 А, 7/1, 7/2, 7 А, 8/1, 8/2, 9/1, 9/2, 9 А, 9 Б, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Әлия Молдағұлова № 1/1, 1/2, 1/3, 2, 3/1, 3/2, 3/3, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 10/1, 10/2, 12/1, 12/2, 14/1, 14/2, 18/1, 18/2, 20/1, 22/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мухтара Ауезова № 1/1, 1/2, 2/1, 2/2, 3, 4/1, 4/2, 5/0, 6/1, 6/2, 8/1, 8/2, 9, 10/1, 10 А, 11/1, 11/2, 12/1, 12/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жарылкапа Избасканова № 1, 2, 3, 3/1, 3/2, 4, 5, 6, 7/1, 7/2, 7/3, 8, 9/1, 9/2, 10, 11 А, 11/1, 11/2, 12, 13/1, 13/2, 14, 16, 17, 17 А, 22, 23, 24, 26, 27, 28, 30, 31, 33, 35, 37, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абай Қунанбаева № 1, 1 А, 2, 2 А, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ахмет Жубанова № 1/1, 1/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8, 9/1, 9/2, 10/2, 11, 13/1, 13/2, 14/1, 14/2, 16/1, 16/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 22/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алиби Жангельдина № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10, 10/1, 10 А, 11/1, 11/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыла Жабаева № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Куляш Байсейтовой № 1, 6, 8, 10, 12, 12 А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      станция Токмансай</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Темір жол № 1, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7, 8, 9, 9 А, 10, 11, 13, 14, 15/1, 15/2, 16, 17, 18/1, 18/2, 19, 20, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24, 25/1, 25/2, 25/3, 26/1, 26/2, 26/3, 26/4, 26/5, 27/1, 27/2, 27/3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 166</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бескоспинский сельский округ, село Есет батыр Көкіұлы, улица Шокана Уалиханова, № 27, Коммунальное государственное казенное предприятие "Дом культуры села Есет батыр" государственного учреждения "Алгинский районный отдел культуры, развития языков, физической культуры и спорта"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Алии Молдагуловой № 1, 2/1, 2/2, 3/1, 3/2, 5/1, 5/2, 6, 7, 9/1, 9/2, 11/1, 11/2, 12, 13, 14, 15, 16, 16 А, 17, 18, 20, 22, 24, 26, 27, 28/3, 29/1, 29/2, 30, 31, 33, 34, 35, 37, 38, 40, 41, 42, 43, 45, 46, 47, 48, 50, 54, 55, 56, 58, 60, 62, 65, 70, 72, 74, 89, 90, 93, 94, 95, 98;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шокана Уалиханова № 1/3, 1/1/2, 2/1, 2/2, 2 А, 2 В, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7, 8/1, 8/2, 9, 10/1, 10/2, 11, 12/1, 12/2, 13, 17, 18, 18 А, 18 Б, 19, 20, 20 А, 21, 22/1, 22/2, 22/3, 23/1, 23/2, 24/1, 24/2, 26/1, 26/2, 26/3, 28/1/2, 28/3, 29, 30/1, 30/2, 31, 32/1/2, 32/3, 33, 34, 35, 36, 37, 38, 39/1, 39/2, 40, 41, 41/1, 41/2, 42, 43, 44, 44 А, 45, 46, 47, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61 А, 63, 65, 67, 69, 71, 72/1-2, 72/3, 73, 75, 79, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Есболай Мусина № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 17 А, 18, 19, 19 А, 19 Б, 20, 21, 22 А, 25, 26, 27/1, 27/2, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40/1, 40/2, 41/1, 41/2, 42/2, 43/1, 43/2, 44/1, 44/2, 45, 46, 47, 48, 49, 50, 50 А, 51, 53, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Камрадина Нургалиева № 1, 1 А, 1 Б, 2, 3, 3/1, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Саги Сарина № 1, 2, 4/1, 4/2, 6, 7, 8, 9/1, 9/2, 10, 11/1, 11/2, 14, 18, 23/1, 23/2, 27, 28, 30, 33, 44, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сундета Мынтаева № 1, 2, 3, 4, 5, 6, 7 А, 8, 9, 10, 11/1, 11/2, 12, 13/1, 13/2, 14, 15/1, 15/2, 20, 22, 23, 23 А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Евгения Дмитриенко № 1, 2, 4, 4 А, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 18, 18 А, 19, 21, 22, 23, 23 А, 24, 25, 26, 26 А, 27, 28, 29, 31, 32, 33, 34, 37, 38, 39, 40, 41, 42, 43, 45, 47, 48, 77, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Николай Кортюкова № 1, 2, 3, 4, 4 А, 5, 6, 6 А, 7/1, 7/2, 8/1, 8/2, 9, 10, 10 А, 10/1, 10/2, 11/1, 11/2, 12, 13, 13 А, 14, 16, 17/1, 17/2, 19, 19 А, 21, 22, 22 Б, 23, 23 А, 23 В, 24, 25, 26, 26 Б, 27, 27 А, 29, 30, 31, 32, 32/1, 32/2, 40, 47, 51, 57, 59, 63, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тәуелсіздік № 1, 1 А, 2, 2 А, 2 Б, 5/1, 5/2, 5 А, 6, 6/1/2, 8/1, 8/2, 9 А, 10, 11, 13, 14, 15, 16, 17, 18, 20, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Құрылысшылар № 1/1/2, 1/3, 2/1, 2/2, 3, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица № 1, 9, 15, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилой массив № 1, 78, 278;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зимовка Косем № 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №1 Крестьянское хозяйство 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 167</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тамдинский сельский округ, село Талдысай, улица Желекті, № 13, Коммунальное государственное учреждение "Талдысайская основная школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Досым № 6, 13/1, 13/2, 41, 43/1, 43/2, 44 Б, 45, 45 А, 46, 49, 53, 56, 56 Д, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 69;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желекті № 1, 2, 3, 4, 7, 8, 9, 10, 11, 12, 13, 15/1, 15/2, 16, 17, 18, 19, 22, 23/1, 23/2, 24, 25, 27, 27/1, 28/1, 28/2, 29, 31, 32, 33, 35, 37, 38, 40, 48, 53, 61, 62.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Булақты № 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 168</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тамдинский сельский округ, село Тамды, улица Т. Ахтанова, № 5, Коммунальное государственное учреждение "Тамдинская средняя школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Д. Қонаев № 1, 1 А, 2, 3, 4/1, 4/2, 6, 9, 10, 11, 13, 14, 15, 17, 19, 20, 20 А, 23, 24, 25, 26, 27, 29, 29 А, 31, 32, 33, 34, 36, 36 А, 39, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Маметовой № 1/1, 1/2, 2/1, 2/2, 2 А, 3/1, 3/2, 4, 4 А, 5/1, 5/2, 5 А, 6/1, 6/2, 6 А, 7/1, 7/2, 8, 8 А, 10/1, 10/2, 11, 12, 13, 13 Б, 14, 15, 16, 17, 18, 21, 21 А, 22, 23, 24, 25, 27, 28, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңа құрылыс № 1, 3, 4, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок А. Жұбанов № 1, 2, 4, 5, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Құнанбаев № 1, 1 А, 2/1, 2/2, 3/1, 3/2, 4, 4 А, 5/1, 5/2, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достық № 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18/1, 18/2, 19/1, 19/2, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Елек № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15 А, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Кереев № 1, 1 А, 2, 2/1, 3, 4 А, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 24 В, 25, 28, 29, 29 А, 30, 31, 32, 33, 34, 35, 35 А, 37, 38, 39, 40/1, 40/2, 41, 42, 43, 45, 46, 47, 48, 49 А, 50, 50 В, 51/1, 51/2, 51 А, 52, 53/1, 53/2, 53 Б, 54 А, 55/1, 55/2, 55 В, 55/3, 56/1, 56/2, 56/3, 56/4, 59/1, 59/2, 61/1, 61 А, 62/1, 62/2, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Момышұлы № 1, 2, 3, 4/1, 4 А, 5/1, 5/2, 6, 7, 8/1, 8/2, 9/1, 9/2, 10, 11, 12/1, 12/2, 13, 14/1, 14/2, 14/3, 15, 16/1, 16/2, 17, 18/1, 18/2, 19, 20, 21/1, 21/2, 22, 23/1, 23/2, 24, 25/1, 25/2, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар № 2, 2 А, 4, 7, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Ж. Жабаев № 1, 2, 3, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Ахтанова № 1, 2, 2 А, 6, 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз № 4, 4 А, 7, 8, 12, 13, 15, 16, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тәуелсіздік № 41, 42, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Есет батыр Көкіұлы № 1/1, 1/2, 2/1, 2/2, 3, 3 А, 4/1, 4/2, 5/1, 5/2, 5 А, 6, 6 А, 7/1, 7/2, 7 А, 9/1, 9/2, 10, 10 А, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 23, 24/1, 24/2, 25, 26/1, 26/2, 28, 30, 32, 34, 36, 37, 38, 38 А, 39, 41, 44, 46, 48, 50, 50 А, 52, 53, 53 А, 53 Б, 54/1, 54/2, 56, 57, 58, 59, 60, 61, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қобыланды батыр № 1 Г, 1 В, 3, 7, 9, 17 Б, 23, 23 В, 25, 30, 33/1, 33/2, 35, 35 А, 37 Б, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Молдагуловой № 1/1, 1/2, 2/1, 2/2, 3, 3/3, 4, 4 А, 5, 6, 8, 8 А, 9, 10, 11/1, 11/2, 12, 13/1, 13/2, 13 В, 14, 15/1, 15/2, 16, 17, 17 А, 17 В, 18, 19, 20, 21, 22, 23, 24, 24 Б, 25, 25 А, 26, 26 А, 27, 28, 29/1, 29/2, 29 А, 29 Б, 30, 30 А, 30 Б, 31/1, 31/2, 31 Б, 32, 33 А, 33 Б, 34, 36, 37, 38, 41, 41 Б, 41 В, 42/1, 42/2, 42 А, 43, 43 Д, 43 Д/1, 43 Д/2, 43 А, 44, 45, 45 Б, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55 А, 56, 57/1, 57/2, 57 А, 57/2, 58, 58 А, 59, 60/1, 60/2, 61, 61 А/1, 61 А/2, 62, 62 А, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74/1, 74/2, 74/3, 74/4, 75, 76, 78/1, 78/2, 79, 80/1, 80/2, 81, 82/1, 82/2, 84, 84 А, 84 Б, 85, 85 А, 86/1, 86/2, 87, 88/1, 88/2, 89/1, 89/2, 90, 90/1, 90/2, 115/1, 115 В, 116/1, 116 Б, 117, 117 А, 118, 118 А, 118 Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 169</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тамдинский сельский округ, село Еркинкуш, улица Нұрлы, № 6, Коммунальное государственное учреждение "Еркинкушская начальная школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Көктем № 2, 8, 10, 12, 14, 20, 24, 26, 27, 29, 34, 35, 36, 38, 39, 40, 41, 42, 43, 44, 45, 45 А, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нұрлы № 1, 3, 4, 5, 7, 9, 13, 14 А, 16, 17, 18, 19, 20, 21, 22, 22 А, 23, 25, 28, 30, 31, 33, 50.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 170</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карагашский сельский округ, село Самбай, улица Ақсарай, № 2А, Коммунальное государственное казенное предприятие "Дом культуры села Самбай" государственного учреждения "Алгинский районный отдел культуры, развития языков, физической культуры и спорта"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Жубанова № 1, 3, 5, 6 А, 7, 8, 9, 10, 11, 13, 15, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбула № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая № 1, 2, 3/1, 3/2, 4, 6, 7, 8, 9, 10, 11, 12, 13, 13 А, 14, 15, 16, 17/1, 17/2, 18, 20, 21, 23, 23 А, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Молдагуловой № 1, 2 А, 3, 6, 7, 9/1, 10, 11/1, 11 Б, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақсарай № 1, 2, 3, 3/А, 4, 6, 7/1, 7/2, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 21, 22, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сейфуллина № 1, 1 А, 2, 2 А, 3 А, 4, 5, 5 А, 5 Д, 6, 7, 8, 9, 10, 10 А, 11, 12, 13, 14, 15, 16, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35/1, 35/2, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ахметкерея № 1, 1 А, 2, 2 А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18 Б, 19, 20, 21, 22, 22 А, 23, 24, 25, 26, 30, 32, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зимовка Қундактыкыр № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 171</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карагашский сельский округ, село Нурбулак, улица Шарапат, № 49Б, Коммунальное государственное учреждение "Нурбулакская средняя школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Арна № 52, 69, 69 А, 69 Б, 69 К, 71, 72, 73, 74, 75, 76, 77, 78, 78 А, 79, 80, 81, 81 А, 82, 84, 84 А, 86, 87, 90, 92;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шарапат № 1, 36, 38, 40, 42, 44, 49, 49 А/1, 49 А/2, 51, 52 А, 54, 54 Г, 54 Д, 54 Ж, 56, 57, 59, 60, 61, 63, 65, 65 А, 68, 104;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар № 30, 32, 34, 46, 48, 50, 85, 85 А, 86, 88, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шипагер № 1, 1 А, 2, 3/А, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 19, 20, 21/1, 21/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достық № 1/1, 1/2, 1/4, 1/9, 17, 18, 22, 24, 26, 27, 27 А, 27 А/1, 27 Г, 28, 29, 31, 33, 35, 36А, 37, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Өрлеу № 55, 56 В, 56 Г, 56 Д, 58, 58 Б, 58 Г, 58 Д, 58/1, 60, 62, 64, 66, 67, 67 А, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жәнібек Атыраубаев № 41, 41 А, 41 Б, 41 В, 43, 45, 47, 51, 53, 53 Д, 96, 97, 98;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Болашақ № 16, 25, 26, 28, 31, 32.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 172</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бестамакский сельский округ, село Бескоспа, улица Жиделі, № 3 Б Коммунальное государственное учреждение "Бескоспинская средняя школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Мамбетова № 2, 3, 5, 6, 7, 8, 9, 12, 16, 17/1, 17/2, 19, 20, 21, 22, 24, 25, 26, 27, 28/1, 28/2, 29, 30, 32, 33, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Е. Мусина № 1, 2, 5, 5 А, 6, 7, 9, 11, 12/1, 13, 15, 16, 18/1, 18/2, 19, 22, 26, 28/1, 28/2, 30, 31, 32, 33, 34, 36, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарина № 3, 5 А, 7, 7 А, 7 Д, 9, 11/1, 11/2, 15, 17, 18, 20, 21, 22, 23 А, 25, 26, 37 А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жиделі № 1, 3, 3 А, 5 А, 7, 9, 11, 13, 15 А, 17 А, 21, 23, 25, 29, 30, 31, 37 А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 173</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бестамакский сельский округ, село Бестамак, улица Бокенбай батыра, № 54, Коммунальное государственное учреждение "Бестамакская средняя школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Бокенбай батыра № 48/1, 48/2, 48/3, 48/4, 48/5, 48/6, 48/7, 48/8, 48/9, 48/10, 48/11, 48/12, 48/13, 48/14, 48/15, 48/16, 50, 50/1, 50/2, 50/3, 50/4, 50/5, 50/6, 50/7, 50/8, 50/9, 50/10, 50/11, 50/13, 50/14, 50/15, 50/16, 52/1, 52/2, 52/3, 52/4, 52/5, 52/6, 52/7, 52/8, 52/9, 52/10, 52/11, 52/12, 52/13, 52/14, 52/15, 52/16, 56/1, 56/2, 56/3, 56/4, 56/5, 56/6, 56/7, 56/8, 56/9, 56/10, 56/11, 56/12, 56/13, 56/14, 56/15, 56/16, 58/2, 58/3, 58/4, 58/5, 58/6, 58/7, 58/8, 58/9, 58/10, 58/11, 58/12, 58/13, 58/14, 58/15, 58/16, 60/1, 60/2, 60/3, 60/4, 60/5, 60/6, 60/7, 60/8, 60/9, 60/10, 60/11, 60/12, 60/13, 60/14, 60/15, 60/16, 61/1, 61/2, 61/3, 61/4, 61/5, 61/6, 62/1, 62/2, 62/3, 62/4, 62/5, 62/6, 62/7, 62/8, 62/9, 62/10, 62/11, 62/12, 62/13, 62/14, 62/15, 62/16, 62/17, 62/18, 63/1, 63/2, 63/4, 63/5, 63/6, 64/1, 64/2, 64/3, 64/4, 64/5, 64/6, 64/7, 64/8, 64/9, 64/10, 64/11, 64/12, 64/13, 64/14, 64/15, 64/16, 64/17, 64/18, 65/2, 65/3, 65/4, 65/5, 65/6, 66/1, 66/2, 66/3, 66/4, 66/5, 66/6, 67/1, 67/2, 67/3, 67/4, 67/5, 67/6, 67/7, 67/8, 67/9, 67/10, 67/11, 67/12, 67/13, 67/14, 67/15, 67/16, 67/17, 67/18, 68/1, 68/2, 68/3, 68/4, 68/5, 68/6, 68/7, 68/8, 68/9, 68/10, 68/11, 68/12, 68/13, 68/14, 68/15, 68/16, 68/17, 68/18, 69/1, 69/2, 69/3, 69/4, 69/5, 69/6, 69/7, 69/8, 69/9, 69/10, 69/11, 69/12, 69/13, 69/14, 69/15, 69/16, 69/17, 69/18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Есет батыра № 74/1, 74/2, 74/3, 74/4, 74/5, 74/6, 74/7, 74/8, 74/9, 74/10, 74/11, 74/12, 74/13, 74/14, 74/15, 74/16, 74/17, 74/18, 76/1, 76/2, 76/3, 76/4, 76/5, 76/6, 76/7, 76/8, 76/9, 76/10, 76/11, 76/12, 76/13, 76/14, 76/15, 76/16, 76/17, 76/18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алгинская № 76/1, 76/2, 76/3, 76/4, 76/5, 76/6, 76/7, 76/8, 76/9, 76/10, 76/11, 76/12, 76/13, 76/14, 76/15, 76/16, 76/17, 76/18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Темир жол № 1/1, 1/2, 1В, 1Б, 1Б/3, 2/1, 2/2, 3/1, 3/1, 3/2, 3А/1, 3Б, 4/1, 4А, 4/1, 4/2, 5/1, 5А, 5А, 5А, 5Б, 5В/1, 5В/2, 5Г, 6, 6А, 7/1, 7/2, 7/3, 7/4, 7А/1, 7А/2, 8, 10/2, 11/1, 11А, 11Б, 12/1, 12/2, 12А/1, 12А/2, 13/1, 13/2, 14, 15/1, 15/2, 16/2, 17, 17/1, 17/1, 17/2, 18, 20, 20А, 22, 23/1, 23/2, 23А, 24, 24/1, 24/2, 25/2, 26/1, 26/2, 28/1, 32, 33, 39, 41Б, 41/2, 41/2, 43Б, 45/2, 45Б, 48, 53/1, 54, 55/1, 55А, 56/1,170/2, 172, 174;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дом Вокзала № 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достык № 3, 4, 4 А, 5, 6, 6 Б, 8/1, 8/2, 10, 11, 14, 15, 17, 18, 18 А, 19, 20, 22, 24, 26/2, 50 А, 50 В, 50 Г, 50 Д, 52 А, 58 Б, 58 В, 62 Д, 69 Д;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Женис № 1/1, 1/2, 2, 6, 6 А, 7/1, 7/2, 8/2, 9, 10, 14, 14 Б, 16, 18, 28, 32, 60 А, 60 Б, 64 А, 68/2, 68 А, 69, 69 В, 69 Г, 71, 72 А, 73, 74, 74 А, 76, 78, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42 разъезд № 1, 1/1, 1/2, 1/3, 1/4, 2/1, 2/2, 2/3, 2/4, 3/1, 3/2, 4, 5, 8, 14.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 174</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бестамакский сельский округ, село Бестамак, улица Бокенбай батыра, № 46 Коммунальное государственное казенное предприятие "Дом культуры села Бестамак" государственного учреждения "Алгинский районный отдел культуры, развития языков, физической культуры и спорта"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Бокенбай батыра № 1, 1 А, 2А, 2/1, 3 А, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/2, 6 А, 7/1, 7/2, 8, 8 А, 9, 9/2, 10, 10/1, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25/1, 25/2, 26, 27, 28, 29/1, 29/2, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 47, 49, 57/1, 57/2, 59, 59/2, 59 Г, 73, 75, 75 А, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бекқұл № 1, 1А, 1Б, 1Г, 1В, 1М, 2, 2/1, 2А, 2Б, 2В, 2Д, 2Е, 3, 3Б, 4, 5, 6, 7, 7А, 8, 9, 9А, 10, 10/5, 11, 11Б, 11В, 12, 12А, 12В/1, 12В/2, 12Б, 12Д, 12К, 13, 13А, 14, 15, 15А, 16, 17, 17А, 18, 19, 20, 21, 23, 25, 27, 27А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Елекская № 1, 1 А, 1/2, 1 В, 2/1, 2/2, 2 А, 2 Б, 2 В, 2 Г, 3/1, 3/2, 3 Б, 4/1, 4/2, 4 Д, 4 Е, 5/1, 5/2, 6 А, 6 Д, 6/1, 6/2, 7/1, 7/2, 8 А, 8 Д, 9/1, 9/2, 10, 10/5, 11/1, 11/2, 11 А, 12, 12 Д, 13/1, 13/2, 13 Б, 13 В, 14, 14 Д, 15, 18 Д;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алгинская № 1 А, 1 Б, 1 А/1, 1/1, 1/2, 2/1, 2, 3/1, 3/2, 3 Д/2, 4, 4 А, 4 В, 4/1, 5, 5/1, 6/1, 6/2, 7, 7 А, 8, 8/1, 9, 9/2, 10, 10/2, 10/5, 11, 11 А, 12/1, 12/2, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21/1, 21 А, 22, 23/1, 23/2, 24, 25/1, 25/2, 26, 27/1, 27 А, 28, 29, 29/1, 30, 32, 33, 34, 35/1, 35/2, 36, 37, 38, 39, 40, 41/1, 41/2, 42, 43/1, 43/2, 44, 45/1, 45/2, 46, 47/1, 47/2, 48, 49, 50, 51, 52, 53, 53 А, 54, 55, 55/1, 56, 57/1, 57/2, 59/1, 59/2, 61/1, 61/2, 62, 63/1, 63/2, 64, 65, 66, 67/1, 67/2, 68, 69, 69/1, 70/1, 70/2, 71/1, 71/2, 71 А, 71 Б, 71 В, 72, 72/1, 73/2, 73 А, 74/1, 74/2, 75/1, 75/2, 77, 79, 80, 81, 82, 83, 84, 84 А, 85, 85 А, 86, 87, 88, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Есет Батыра № 1, 1 А, 1 Б, 1 Д, 1 К/1, 1 К/2, 1/2, 2/1, 2/2, 3, 3/1, 3 А/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7 Б, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/2, 16, 18, 20, 21/1, 21/2, 22, 23/1, 24/1, 24/2, 25, 26/1, 26/2, 27, 28/1, 28/2, 29/1, 29/2, 29/3, 29/4, 30/1, 30/2, 31/1, 31 А, 32, 32/1, 33, 34, 36, 37 Б, 37/1, 37/2, 37 А, 38, 39/1, 39 Б, 40, 41, 42, 44, 46, 48, 50, 52, 54, 56, 56 А, 57/1, 57/2, 58, 58 Б, 59/1, 59/2, 59 А, 60, 62/1, 62/2, 64/1, 64/2, 66/1, 66/2, 68/1, 68/2, 70/1, 70/2, 72/1, 72/2, 78, 80, 82, 84, 84 А, 84 Б, 110;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок И. Мамбетова № 3, 4, 6, 9, 10, 16, 18, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Т. Аубакирова № 2/1, 2/2, 4/1, 4/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Мектеп № 3, 3 А, 5/1, 5/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 175</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ушкудыкский сельский округ, село Жеруйык, Жилой массив 1, здание 1, Коммунальное государственное учреждение "Жеруйыкская основная школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Бірлік № 1, 2, 2А, 2Б, 2В, 2Г, 3, 3А, 4, 5, 5А, 6, 6А, 7, 9, 11, 11А, 12, 14, 15, 16, 16А, 17,19, 20, 21, 22, 24, 26, 26А, 28, 29, 30, 31, 33, 34, 34А, 35, 36, 38, 39, 42, 43, 49, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбітшілік № 38 В, 40, 41 42, 44, 45, 46, 47, 48, 49, 50, 51, 51А, 53.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 176</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ушкудыкский сельский округ, село Ушкудык, улица Желмая, № 14 А, Коммунальное государственное учреждение "Ушкудыкская средняя школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Желмая № 1, 1 А, 2, 2 А, 3, 4, 4 А, 4 Б, 4 В, 4 Г, 5, 5 А, 7, 8, 8 А, 9, 10, 10 Б, 11, 12, 13, 13 Б, 14, 15, 16, 16 А, 16 Б, 16 В, 17, 17 А, 19, 19 А, 19 Б, 19 Г, 20, 21, 21 Б, 22, 23, 24, 25, 26, 26 А, 27, 28, 29, 29/1, 30, 31, 31 Б, 33, 33 А, 34, 35, 35 А 36, 37, 37 А, 39, 39А, 41, 43, 45, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Таң самалы № 1, 1 А, 1 Б, 1 В, 2, 2 А, 3, 4, 4 Г/1, 4 Г/2, 5 А, 6, 7, 7 А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16 А, 17, 17 А, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28 А, 28 Б, 30, 30 А, 31, 31 А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мерей № 1, 1 А, 2, 3, 4, 6, 7, 7 А, 8 В, 9, 11, 12, 12 Б, 13, 14, 15, 16, 17, 17 В, 18, 20, 21, 21 А, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37 А, 37 Б, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46 Б, 46 В, 47, 48, 48 Б, 49, 51, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ата мұра № 1, 2, 4, 5, 5 А, 6, 7, 8, 10, 11, 12, 13/1, 14, 15, 15 Б, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 26 А, 27, 27 А, 28, 28 Б, 28 В, 29, 30, 31, 31 А, 32, 32 Б, 33, 34, 35, 35 А, 35Б, 36, 37, 39, 41, 43, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Хан тәңірі № 1, 1 А, 1 Б, 2, 3, 3/1, 4 А, 4/1, 5, 6, 6 А, 7, 9, 9/1, 10, 10/1, 10/2, 10/3, 10/4, 11/1, 12, 13, 14, 15, 16, 16 А, 17, 18, 19, 20, 21, 21 А, 22, 22 А, 23, 23 А, 24, 25, 26, 26 А, 26 Б, 27, 28, 28 А, 28 Б, 29, 29 А, 30, 30 А, 30 Б, 30 В, 31, 32, 33, 33 А, 33 Б, 34, 35, 36, 37, 39, 41, 41/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үшқоңыр № 1, 2, 2 А, 3, 4, 5, 5 А, 6, 7, 8, 8 А, 9, 10, 11, 11 А, 12, 13, 14, 15, 16, 18, 19, 21, 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аруана № 2, 4, 6, 8, 12, 14, 14 А, 15, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жас қыран № 1, 2, 3, 4/1, 4/2, 5, 8, 10, 10/1, 10/2, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилой массив 1: № 59, 324, 523;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Крестьянское хозяйство 1: 23.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Аксазды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Орталық № 13, 18, 23, 29, 32, 60, 62, 63, 65.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Еңбекші № 1, 2, 7, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жасыл № 44, 48, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мектеп № 52, 54, 56, 58.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 177</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карахобдинский сельский округ, село Кумсай, улица Достық, № 33, "Кумсайский медицинский пункт" коммунального государственного предприятия "Алгинская районная больница" на праве хозяйственного ведения государственного учреждения "Управление здравоохранения Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Достық № 1, 2, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 36, 37, 38, 39, 40, 41, 43, 46, 48, 51, 52, 56, 58, 61, 63, 64, 65, 68, 69.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 178</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карахобдинский сельский округ, село Карахобда, переулок Мектеп, № 9, Коммунальное государственное учреждение "Карахобдинская школа-детский сад" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Р. Агниязова № 1, 2, 3, 4, 5, 6, 7, 8, 9, 9 А, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18 А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Абилова № 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Курманалиной № 1, 1 А, 2, 3, 4, 5, 6, 7, 7 А, 8, 9, 10, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Жангелдина № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ы. Алтынсарина № 1, 2, 3, 4 А, 5, 7, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Аубакирова № 1, 2, 3, 3 А, 4, 5, 6, 7, 8, 9, 11, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Мектеп № 1, 1 А, 2, 3, 5, 5 А, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Ерназар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нұрғали Ашықбаев № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14 А, 15, 16, 18, 19, 20, 21, 23, 24, 25, 25 А, 26 А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 179</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карабулакский сельский округ, село Карабулак, улица Әйтеке би, № 138, Коммунальное государственное учреждение "Карабулакская школа-детский сад" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Махамбет Өтемісұлы № 1 А, 2, 3, 3 А, 4 А, 5, 6 А, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бауыржан Момышұлы № 114, 115, 116, 117, 118, 119, 122, 123, 124, 125, 126, 133;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әйтеке би № 7, 8/1, 8/2, 10 А, 11 А, 12 А, 13 А, 14 А, 16 А, 17 А, 18 А, 19 А, 20 А, 21 А, 22 А, 23, 24, 25, 28, 29, 52, 73, 78, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әлия Молдағұлова № 54, 55, 56, 57, 58, 59, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәншүк Мәметова № 27, 40, 41, 71, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Құрманғазы Сағырбайұлы № 65, 66, 69, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Есет Көкіұлы № 31, 32, 33, 34, 35, 37, 38, 39, 43, 44, 46, 93, 95, 96, 98/1, 98/2, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 132;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абай Құнанбаев № 60, 61, 62, 63, 64, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сәкен Сейфуллин № 42, 45, 74, 75, 76, 77, 82, 83, 85, 86, 88, 89, 90, 129.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 180</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карабулакский сельский округ, село Амангельды, улица Әбілхайыр хан, № 12, Коммунальное государственное учреждение "Амангельдинская основная школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Шоқан Уәлиханов № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ыбырай Алтынсарин № 15, 16, 17, 18, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әбілхайыр хан № 34, 35, 37, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 50, 51, 52, 53, 58.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 181</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарыхобдинский сельский округ, село Болгарка, улица Кердері Әбубәкір, № 16, Коммунальное государственное учреждение "Болгарская школа-сад" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Желтоксан № 1, 2, 3, 6, 7, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз № 12, 13, 15, 17, 18, 21, 22, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар № 28, 29, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кердері Әбубәкір № 35, 36, 81, 82, 83, 84, 85, 86, 88, 89, 90, 91;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жұмысшы № 38, 40, 41, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қарымсақ Теңізбаев № 44, 45, 46, 47, 48, 49, 51, 53, 54, 56, 57, 59, 60, 64, 65, 67, 68, 69, 70, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достық № 74, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Орталық № 77, 78, 95, 135, 138;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ерлік № 97, 102, 103, 105, 111;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тәуелсіздік № 116, 117, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 136, 139, 140, 141, 141 А, 142, 143, 144;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жағалау № 145, 146, 147, 148, 149, 150.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 182</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарыхобдинский сельский округ, село Сарыхобда, улица Жастар, № 21 Б, Коммунальное государственное учреждение "Сарыкобдинская средняя школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Орталық № 1, 3, 4, 5, 6, 7, 9, 10, 12, 14, 15, 16, 17, 19, 20, 21, 22, 25, 26, 28 А, 29, 30, 32, 33, 34, 35, 35 А, 36, 38, 39, 40, 41, 41/2, 42, 45, 46, 47, 49, 50, 51, 53, 55, 57, 59, 61, 73, 75, 77, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар № 2, 3, 4, 6, 7, 8, 9, 11, 13, 14, 17, 18, 20, 24, 25, 26, 28, 30, 33, 38, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әлия Молдағұлова № 2, 3 Б, 4, 5, 7, 10, 11, 12, 16, 17, 18, 19, 21, 22, 23, 24, 25, 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 183</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каракудыкский сельский округ, село Тікқайын, улица Жас дәурен, № 47 Коммунальное государственное учреждение "Тиккайынская основная школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Толқын № 4, 6, 8, 10, 11, 12, 14, 16,18, 20, 22, 24, 26, 28, 30, 32, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жас дәурен №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 19, 20, 21, 23, 25, 27, 29, 31, 33, 33А, 35, 37, 39, 41, 45, 47, 49, 51, 53, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Балауса № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 23, 23А, 24, 25, 27, 27А, 29, 30, 31, 33, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самал № 2, 4, 6, 7, 8, 10, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абай № 3, 3А, 4, 5, 6, 7, 8, 9, 10, 11,12, 13, 14, 15, 16, 58, 60.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 184</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каракудыкский сельский округ, село Көктоғай, улица Кемеңгер, № 48А Коммунальное государственное учреждение "Коктогайская основная школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Шырайлы № 2, 3, 4, 5, 6, 7, 8, 9, 13, 14, 15, 16, 17, 18, 20, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кемеңгер № 2, 3, 5, 6, 7, 8, 9, 10,11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 26, 29, 30, 31, 32, 34, 36, 38, 40, 48А, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көксай № 1, 2, 3, 4, 7, 8, 9, 10, 11, 12, 13, 15, 15 А, 16, 27, 52, 54, 55, 58, 59, 60, 62, 62Б, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимовка Сарытоғай № 1, 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 185</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каракудыкский сельский округ, село Қарақұдық, улица Федорченко, № 59А Коммунальное государственное учреждение "Каракудыкская средняя школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Өркен № 1, 2, 3, 3А, 3/2, 4, 4/1, 4/2, 6, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Федорченко № 1, 1А, 1В, 1К, 2, 2В, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15 А, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 41А, 43, 43А, 45, 45А, 46, 47, 48, 50, 52, 54, 55, 56, 56А, 57, 58, 59, 60, 62, 63, 65, 66/1, 66/2, 67, 67А/1, 67А/2, 68, 69, 70, 71, 72, 73, 74, 75, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Күншуақ № 1, 1А, 1В, 2, 2/1, 2/2, 2/3, 2/4, 3Б, 4/1, 4/2, 4/4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 21А, 22, 23, 24, 25, 26, 28, 29, 29А, 30, 31, 32, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 59, 61, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбітшілік № 1, 1А, 1В, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 14, 15, 15А, 16, 17, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 39, 40, 45, 47, 49/1, 49/2, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кең дала № 1В, 2В, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22/1, 22/2, 22А, 24, 25, 26, 27, 28, 29, 30, 30А, 30Б, 31, 32, 33, 35, 39А, 40, 41, 42, 43А, 45, 46, 52, 53, 54, 56, 58, 67, 74, 84, 88;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилой массив № 9, 21, 49, 124, 130, 149, 182, 197, 236, 294, 339, 395, 410, 484, 522;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица 1: № 13, 38.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица 3: № 81</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 186</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акайский сельский округ, село Акай, улица Ә. Молдағұлова, № 94 А, Коммунальное государственное казенное предприятие "Акайский сельский дом культуры" государственного учреждения "Алгинский районный отдел культуры, развития языков, физической культуры и спорта"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица В. Фоменко № 1, 2 А, 3, 4, 5, 6, 8, 9, 10, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28 А, 29, 30, 31, 31 А, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 48, 50, 52, 133;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоқсан № 163, 164, 165, 166, 167, 167 А, 168, 169, 170, 171, 172, 186 А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ә. Молдағұлова № 53, 54, 55, 57 А, 58, 59, 60, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 79 А, 80, 81, 82, 83, 84, 88, 89, 90, 91, 92, 94, 95, 96, 97, 98, 99, 100, 101;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қарақыпшақ Қобыланды № 174, 175, 176, 177, 178, 179, 180, 181, 182, 183;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тама Есет Көкіұлы № 8, 13, 20, 30, 56, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 118, 119, 120, 122, 124, 125, 126, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 140, 141, 142, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 156, 157, 158, 159, 160, 162;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бәйтерек № 184, 185, 186, 187, 188, 189;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достық № 190, 191, 193, 194.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 187</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акайский сельский округ, село Культабан, улица Береке, № 21, Коммунальное государственное учреждение "Культабанская начальная школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Береке № 1, 2, 3, 3 А, 4, 5, 6, 7, 8, 9, 9 А, 10, 10 А, 11, 12, 13, 14, 15, 15 А, 16, 17, 18, 19, 19 А, 20, 21, 21 А, 22, 24, 24 А, 26, 28, 29, 30, 33, 34, 35, 36, 37, 38, 40, 45, 49.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 188</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маржанбулакский сельский округ, село Маржанбулак, улица Абай Құнанбаев, № 71, Коммунальное государственное учреждение "Маржанбулакская средняя школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: Жилой массив № № 1, 2, 4, 6, 7, 8, 9, 10, 11, 15, 21, 22, 25, 30, 31, 32, 37, 37 А, 38, 39, 40, 41, 42, 43, 46, 47, 48, 50, 51, 52, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 67 А, 71, 73 А, 75, 76, 78, 79, 80, 82, 83, 84, 85, 86, 87, 88, 91, 94, 96, 97, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 111, 113, 114, 116, 117, 118, 119, 122, 124, 127, 132, 133, 134, 139, 140, 143, 144, 147, 149, 155, 156, 159, 161, 162, 166, 167, 171, 172, 173, 177, 178, 179, 181, 183, 186, 187, 189, 191, 192, 193, 193 А, 194, 196, 197, 199, 201, 202, 203, 204, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 222, 223, 226, 229, 232, 233, 235, 236, 237, 238, 239, 240, 241, 242, 243, 245, 245 А, 246, 247, 248, 248 А, 248 Б, 249, 252, 253, 257, 258, 259, 262, 263, 264, 265, 267, 268, 270, 271, 272, 273, 274, 275, 276, 280, 281, 282 А, 283, 285/1, 286, 286 А, 287, 289, 292/1, 293, 294, 295, 296, 296/1, 297 А, 299, 300, 303, 305, 306, 307, 308, 309, 309 А, 310, 313, 314, 316, 317, 318, 320, 322, 323, 324, 324 А, 324 Б, 324 В, 324 М, 325, 326, 330/1, 331, 331/1, 332/2, 333, 334, 335, 339, 340, 341, 341 А, 344, 344 А, 345, 347, 354, 359, 360, 363, 364, 366, 367, 369, 371, 373, 374, 377, 378, 380, 381, 385, 388, 389, 391, 401, 404, 411, 412, 418, 419, 420, 421, 422, 423, 424, 426, 428, 429/1, 431/1, 433, 435, 438, 439, 442, 444, 445, 450, 466, 472, 478, 480, 481, 482, 483, 484, 487, 488, 489, 490, 491, 493, 498, 499, 501, 503, 504, 506, 508, 510, 515, 521, 524, 525, 526, 528, 530, 532, 537, 539, 540, 546, 553, 554, 556, 557, 561, 563, 564, 565, 566, 567, 568, 571, 578, 582, 584, 597, 598, 609, 611, 612, 613, 614, 620, 634, 635, 638, 640, 656, 656 А, 657, 673, 678, 684, 685, 688 А, 689, 726/1, 726 А, 726 Б, 726 В, 726 Г, 727 А, 751, 752, 754, 755 А, 756, 757, 758, 759, 760, 765, 768, 769, 770, 771, 773, 774, 775, 779, 780, 784 Б, 1238, 1240, 1241, 1249, 1256, 1263, 1271, 1273, 1279, 1281, 1282, 1286, 1287, 1293, 1295, 1297, 1305, 1306, 1331, 1357, 1367, 1370, 1373, 1374, 1376, 1378, 1383, 1384, 1391, 1393, 1395, 1397, 1401, 1407, 1410, 1412, 1416, 1418, 1425;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абай Құнанбаев № 1, 2, 2 А, 3, 4, 5, 5 А, 6, 7, 7 А, 8, 8 А, 9, 10, 10 А, 11, 12, 13, 13/13 А, 13 А, 14, 14 А, 15, 16, 17, 17 А, 18, 18 А, 19, 19 У, 20 А, 21, 22, 23, 24, 25, 27, 27 А, 28, 29, 29 А, 30, 30/1, 31, 32, 33, 35, 35/1, 35/3, 36 А, 37, 37 А, 38, 39, 40, 41, 41 А, 42, 44, 45, 46, 47, 48, 49, 50, 51, 51 А, 52, 53, 54, 55, 55 А, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 68, 69, 70, 72, 73, 73 А, 74, 75, 76, 77, 78, 79, 80, 81, 81 А, 82, 83, 84, 86, 86 А, 87, 88, 88 А, 89, 90, 91, 92 А, 93, 94, 94 А, 95, 96, 97, 97 А, 98, 99, 100, 101, 101 А, 102, 103, 104, 105, 106, 108, 110, 111, 112, 113, 114, 116, 118, 124, 126, 128, 130, 132, 320;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ә. Жангелдин № 1, 2, 3, 3 А, 4, 5, 6, 7 А, 8, 9, 10, 11, 11 А, 11 Б, 12, 13, 14, 15, 15 А, 15 Б, 16, 17 ,17 А, 18, 19, 20, 21, 22, 22 А, 22 В, 23, 24, 25, 25 А, 25 Б, 26, 26/1, 27, 28, 29, 29 А, 29 В, 30, 30 А, 31, 32, 33, 34, 35, 39, 41, 43, 45 А, 47, 49, 49 А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д. Қонаев № 1, 1/2, 2, 2А, 3, 3/1, 4, 4/1, 4/2, 5, 5А, 6, 6/2, 7, 8, 8 А, 8 Б, 9, 10, 10/1, 10/2, 11, 11/1, 12, 12/1, 12/2, 13, 13/1, 14, 14/1, 14/2, 15, 15/1, 15/2, 15/4, 16, 16/2, 17, 72, 111 А, 135;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шернияза № 1, 1 А, 2, 4/1, 4/2, 5, 6, 7, 8, 9, 9/1, 10, 11, 11 А, 13, 15, 15 А, 17, 19, 21, 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мектеп № 1, 2, 3, 4, 5, 5 А, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Достық № 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тәуелсіздік № 1, 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Байтұрсынов № 1, 2, 3, 4, 5, 7, 8, 9, 9 А, 10 А, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қобланды батыр № 1, 4, 5, 6, 7, 9, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Диханшылар № 1, 3, 5, 11, 15, 17, 23, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Құрылысшылар № 1, 3, 5, 6, 7, 9, 11, 13, 15, 17, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Н. Байғанин № 1, 1 А, 2, 3, 4, 5, 6, 7, 8, 9, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ш. Қалдаяқов № 3, 5, 760;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Есет Батыр Көкіұлы № 11, 11 А, 11/11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Желтоқсан № 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зимовка Танаберген № 1, 2, 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 189</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маржанбулакский сельский округ, село Кайындысай, улица Ы. Алтынсарина, № 2 А, Коммунальное государственное учреждение "Кайындысайская основная школа" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Акыраб № 1, 2, 4, 6, 6 А, 7, 9, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ы. Алтынсарин № 1, 1 А, 1 Б, 2, 3, 3 А, 3 Б, 5, 5 А, 6, 7, 8, 9, 9/1, 10, 11, 12, 13, 13 А, 14, 15, 16, 17, 18, 20, 22, 23, 24, 25, 26, 27, 28, 29, 30, 30 А, 31, 42 А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Маржанбұлақ № 1, 2, 3, 7, 8, 9, 10, 10 А, 11, 12, 13, 15, 18 А, 20, 22, 24, 26, 28, 30, 58, 61, 66, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбітшілік № 1, 1 А, 1 Б, 1/1, 2, 2/1, 2/2, 3, 3/1, 4, 4/2, 5, 6, 6/1, 7/1, 8, 9, 9/1, 10, 27, 31, 36, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Оспанов № 43, 45, 46, 49, 52, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилой массив № 4 А, 30, 31, 33, 34, 42, 49, 72, 178, 263, 378;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      населенный пункт Карагандысай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Ауезова № 1, 2, 6, 6 А, 8, 9, 10, 13, 13 А, 15, 16, 17, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Төлеби № 7, 11, 15, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Рысқұлов № 4, 6, 8, 8 А, 8 Г, 12, 14, 15, 16, 18, 20, 21, 30, 31, 32, 33, 34, 36, 38, 39, 40, 42.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 190</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маржанбулакский сельский округ, село Маржанбулак, улица Абай Құнанбаев № 7 Б, Коммунальное государственное учреждение "Маржанбулакская средняя школа № 2" государственного учреждения "Отдел образования Алгинского района Управления образования Актюбинской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: Жилой массив № 798, 801 А, 802, 806, 808 А, 808 Д, 808 Е, 810, 819, 820, 821, 836, 836/1, 836/2, 836 Б, 836 В, 836 Г, 837, 837 А, 844, 844 А, 844 В, 844 Е, 844 Г, 869 А, 881, 905 Г, 920 А, 920 Б, 920 В, 920 Г, 922, 923 А, 924, 925, 926, 927, 928, 929, 930, 930 А, 931, 932, 933, 950, 951, 952, 954, 956, 959, 960, 961, 962, 963, 964, 965, 967, 968, 969, 970, 972, 973, 974, 975, 976, 977, 977/4, 977 А, 977 Б, 977 Г, 977 Е, 977 П, 977 Н, 977 В, 977 Р, 977 Ю, 978, 979, 980, 981, 982, 983, 984, 985, 986, 987, 988, 989, 989 А, 990, 991, 993, 995, 996, 997, 997 Д, 997 Е, 998, 999, 1000, 1001, 1001 А, 1002, 1003, 1005, 1005 А, 1009, 1010, 1011, 1012, 1013, 1014, 1015, 1016, 1017, 1018, 1021, 1022, 1024, 1025, 1026, 1027, 1028, 1029, 1030, 1031, 1032, 1033, 1034, 1035, 1036, 1037, 1038, 1040, 1042, 1043, 1044, 1047, 1048, 1049, 1050, 1051, 1152, 1054, 1055, 1056, 1057, 1058, 1059, 1061, 1062, 1063, 1064, 1070, 1070 А, 1072, 1073, 1074, 1076, 1077, 1078, 1078 Б, 1079, 1080, 1081, 1082, 1083, 1084, 1085, 1085 А, 1086, 1088, 1089, 1090, 1091, 1092, 1093, 1094, 1095, 1096, 1097, 1098, 1099, 1100, 1101, 1102, 1103, 1104, 1105, 1107, 1108, 1109, 1110, 1111, 1112, 1113, 1114, 1115, 1116, 1117, 1118, 1120, 1122, 1124, 1126, 1127, 1129, 1130, 1131, 1132, 1133, 1135, 1136, 1137, 1138, 1140, 1141, 1142,1143, 1144, 1145, 1146, 1147, 1148, 1149, 1150, 1151, 1152, 1153, 1154, 1155, 1156, 1157, 1158, 1160;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Маметовой № 1, 2, 4, 5, 6, 8, 9, 10, 10 А, 10 Б, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сәнкібай батыр № 1, 1 А, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 21, 23, 24, 25, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Момышұлы № 1, 2, 2 А, 3, 4, 4 А, 5, 6, 6 А, 6 Б, 7, 8, 8 А, 9, 10, 11, 11 А, 12, 13, 14, 15, 15 Б, 16, 17 А, 18, 19, 20, 20 А, 21, 22, 22 А, 22 Д, 22 Е, 23, 23 В, 24, 26, 27, 28, 28 А, 29, 30, 30 Б, 31, 31/1, 31/2, 32, 33, 33 А, 34, 35 А, 35 Б, 37, 38, 39, 39 А, 40, 40/1, 40/2, 41, 42, 44, 45, 45 А, 46, 47, 47 А, 48, 49, 50, 50 А, 51, 52, 53, 55, 55/3, 56, 56 А, 58, 59 А, 60, 64, 64/2, 64/4, 95 В, 120, 122;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әбілхайыр хан № 1, 1 А, 1/1, 1/2, 2, 2 А, 3, 3/1, 3/2, 3 А, 4, 5, 5/1, 5/2, 6, 6 А, 7, 8, 9, 11, 12, 14, 16, 18, 18 А, 19, 20, 21, 22, 24, 25, 26, 27, 28, 28 А, 29, 30, 30 А, 30 Б, 32 А, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Переулок Улан № 1, 1 А, 2, 3, 6 А, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Иманова № 1, 3, 4 А, 5, 7, 9, 11, 12, 13, 15 А, 17, 19 А, 21, 23, 25, 25 А, 27, 31, 33, 36, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ә. Молдағұлова № 3, 3 А, 4, 6, 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Жабаев № 1, 2, 3, 4, 4 А, 5, 5/1, 5/6, 5/7, 5 А, 5 Б, 6, 7, 8, 9, 10, 11, 11 А, 13, 13 А, 15, 17 А, 17 Б, 23, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ш. Берсиева № 2, 4, 6, 6 А, 10, 11, 12, 14, 14 А, 14/1, 16, 18, 20, 20 А, 22, 24, 26, 30, 32, 34, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Кереева № 1, 1 А, 5, 7, 9, 9 У, 11, 13, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ы. Алтынсарин № 1, 2, 2 А, 3, 3 А, 4, 5, 6, 6 А, 7, 8, 9, 10, 11, 12, 13, 13 А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22 А, 23, 24, 25, 26, 27, 28, 28 А, 29, 29 А, 29 Б, 30, 31, 32, 33, 34, 35, 36, 36 А, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақтөбе № 1, 2, 3, 4, 4 А, 5, 6/1, 6/2, 7, 7 А, 8/1, 8/2, 10, 10 А, 10 В, 11, 12, 12 А, 13, 13 А, 14, 14 А, 14/1, 15, 19 А, 19 Б, 23.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...6201 lines deleted...]
-      улица Ақтөбе № 1, 2, 3, 4, 4 А, 5, 6/1, 6/2, 7, 7 А, 8/1, 8/2, 10, 10 А, 10 В, 11, 12, 12 А, 13, 13 А, 14, 14 А, 14/1, 15, 19 А, 19 Б, 23.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -7005,55 +7227,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7379,31 +7601,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>