--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="68b0b98" w14:textId="68b0b98">
+    <w:p w14:paraId="7d76a59" w14:textId="7d76a59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -134,68 +134,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Преамбула – в редакции решения акима Айтекебийского района Актюбинской области от 28.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -230,130 +213,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан" аким Айтекебийского района </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>РЕШИЛ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Образовать избирательные участки на территории Айтекебийского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Контроль за исполнением данного решения возложить на руководителя аппарата акима района Сатимова М.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -722,2787 +706,2558 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к решению</w:t>
-[...230 lines deleted...]
-              <w:t xml:space="preserve">Приложение к решению </w:t>
+              <w:t xml:space="preserve">Приложение к решению акима </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">акима Айтекебийского района </w:t>
+              <w:t xml:space="preserve">Айтекебийского района </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 февраля 2013 года № 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательные участки на территории Айтекебийского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции решения акима Айтекебийского района Актюбинской области от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательные участки на территории Айтекебийского района</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 126</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Сулуколь, улица Д.Конаева № 16, здание коммунального государственного учреждения "Сулукольская общеобразовательная средняя школа" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Сулуколь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 126</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Сулуколь.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 127</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Теренсай Айкенского сельского округа, улица Нурпеиса Байганина № 2А, здание Теренсайского сельского клуба государственного коммунального казенного предприятия "Айтекебийский районный дом культуры "Целинник" государственного учреждения "Айтекебийский районный отдел культуры, развития языков, физической культуры и спорта Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Теренсай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 127</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Теренсай.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 128</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Айке, улица Д.Конаева № 15, здание коммунального государственного учреждения "Айкенская общеобразовательная средняя школа" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Айке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 128</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Айке.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 129</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Актасты, улица Айтеке би № 5, здание коммунального государственного учреждения "Актастинская общеобразовательная средняя школа" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Актасты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 129</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Актасты.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 130</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Толыбай, улица Темирбек Жургенова № 10, здание Толыбайского сельского клуба государственного коммунального казенного предприятия "Айтекебийский районный дом культуры "Целинник" государственного учреждения "Айтекебийский районный отдел культуры, развития языков, физической культуры и спорта Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Толыбай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 130</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Толыбай.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 131</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Жабасак, улица У.Кулымбетова № 2, здание коммунального государственного учреждения "Жабасакская общеобразовательная средняя школа" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жабасак.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 131</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Жабасак.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 132</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Байжанколь, улица Абая Кунанбаева № 15А, здание коммунального государственного учреждения "Байжанкольская начальная образовательная школа" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Байжанколь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 132</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Байжанколь.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 133</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Аккум, улица Темирбека Жургенова № 9, здание коммунального государственного учреждения "Аккумская основная средняя образовательная школа" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Аккум.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 133</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Аккум.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 134</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Кумкудук, улица Байтаза Бисембаева № 1, здание коммунального государственного учреждения "Карашатауская общеобразовательная средняя школа" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Кумкудук.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 134</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Кумкудук.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 135</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Тумабулак, улица Бейбитшилик № 9, здание коммунального государственного учреждения "Баскудукская общеобразовательная средняя школа" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Тумабулак.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 135</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Тумабулак.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 136</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Сарыбулак, улица Шаруашылык № 14, здание коммунального государственного учреждения "Мамытская основная средняя образовательная школа" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Сарыбулак.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 136</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Сарыбулак.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 137</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Сарат, улица Т.Жургенова № 2, здание коммунального государственного учреждения "Саратская общеобразовательная средняя школа" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Сарат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 137</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Сарат.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 138</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Темирбека Жургенова, улица Темирбека Жургенова № 67, здание Государственного коммунального казенного предприятия "Айтекебийский районный дом культуры "Целинник" государственного учреждения "Айтекебийский районный отдел культуры, развития языков, физической культуры и спорта Актюбинской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Темирбека Жургенова:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абылай хана: № 1/1, 1/2, 2, 2А, 2А/2, 2Г, 3/1, 3/2, 3А, 4, 5, 6/1, 6/2, 7, 7/1, 7/2, 8, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14, 15/1, 15/2, 16, 16/1, 16/2, 16/3, 17/1, 17/2, 18, 18А, 19/1, 19/2, 20/1, 20/2, 21, 21/1, 22, 22А, 23, 67;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ыбырай Алтынсарина: № 3/5, 3/6, 3/7, 3/8, 3/9, 3/11, 3/12, 3/13, 3/14, 3/15, 3/16, 4, 9А, 10/1, 10/2, 11, 12, 13, 14/1, 14/2, 15/1, 15/2, 16, 17, 18/1, 18/2, 19/1, 19/2, 21/1, 21/2, 23/1, 23/2, 25/1, 25/2, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Айтеке би: № 1, 1/1, 1/2, 2/1, 2/2, 3, 3/1, 3А, 3А/2, 3/2, 3Б, 3Б/1, 4, 5, 6/1, 6/2, 7, 7/1, 7/2, 7/7, 8/1, 8/2, 8/1а, 8/2а, 9/1, 9/2, 10, 10/1, 10а, 11/1, 11/2, 12, 13/1, 13/2, 15/1, 15/2, 16, 17/1, 17/2, 18, 19, 20, 21, 22/1, 22/2, 23/1, 23/2, 24/1, 24/2, 25/1, 25/2, 26/1, 26/2, 26/1а, 26/2а, 27/1, 27/2, 28/1, 28/2, 28/1а, 28/2а, 30/1, 30/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ф.Чемоданова: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 5/1, 5/2, 6/1, 6/2, 6/3, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз: № 1, 1/1, 1/2, 2/1, 2/2, 2а, 2а/1, 3, 4, 5, 5/2, 6/1, 6/2, 7, 8/1, 8/2, 9/1, 9/2, 10, 11/1, 11/2, 12/1, 13/1, 13/2, 15/1, 15/2, 17/1, 17/2, 19, 20, 21, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жибек жолы: № 1, 2/1, 2/2, 2/4, 3, 4/1, 4/2, 4/3, 5/1, 5/2, 6/1, 6/2, 6/3, 6/4, 6/5, 6/6, 6/7, 7, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 12/3, 13/1, 13/2, 14, 14/1, 14/2, 14/3, 14/4, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18, 19, 20, 21, 21/1, 21/2, 22/1, 22/2; 23, 24, 25/1, 25/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая: № 1/1, 1/2, 2/1, 2/2, 2/3, 3/1, 3/2, 4/1, 4/2, 4/3, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10, 10/1, 10/2, 11, 11/1, 11/2, 11/3, 12, 12/1, 12/2, 13/1, 13/2, 13/3, 14, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 20/3, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24/1, 24/2, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Юрия Гагарина: № 1, 2, 3, 4, 5, 6, 7, 8/1, 8/2, 9/1, 9/2, 10, 10/2, 11, 12/1, 12/2, 13, 14/1, 14/2, 15, 15/1, 16/1, 16/2, 16/3, 17, 18/1, 18/2, 19, 20/1, 20/2, 21, 22/1, 22/2, 22/3, 23, 24, 24/1, 24/2, 25, 27, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б.Момышулы: № 1, 2/1, 2/2, 3, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 8/3, 9/1, 9/2, 10, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14, 15/1, 15/2, 15/3, 16, 17/1, 17/2, 17/3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Темирбека Жургенова: № 51, 53, 61/1, 61/2, 61/3, 61/6, 61/7, 61/8, 61/9, 61/10, 61/12, 61/14, 61/15, 61/16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М.Тынышбаева: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 22, 24, 28, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алтын адам: № 12, 69, 82;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Астана: № 97, 101, 109;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сарыарқа: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 16, 16А, 18, 18А, 20, 20А, 22, 22А, 24, 24А, 26, 26А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тәуелсіздік: № 86, 87, 100, 105, 114, 122, 123, 137, 140, 145.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 138</w:t>
-[...17 lines deleted...]
-      Место нахождения избирательного участка: село Темирбека Жургенова, улица Темирбека Жургенова № 66, здание коммунального государственного учреждения "Общеобразовательная средняя школа им. М.Жумабаева" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 139</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Темирбека Жургенова, улица Ардагер № 9Б, здание коммунального государственного учреждения "Айтекебийская районная централизованная библиотечная система" государственного учреждения "Айтекебийский районный отдел культуры, развития языков, физической культуры и спорта Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Темирбека Жургенова:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Абылай хана: № 1/1, 1/2, 2, 2А, 2А/2, 2Г, 3/1, 3/2, 3А, 4, 5, 6/1, 6/2, 7, 7/1, 7/2, 8, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14, 15/1, 15/2, 16, 16/1, 16/2, 16/3, 17/1, 17/2, 18, 18А, 19/1, 19/2, 20/1, 20/2, 21, 21/1, 22, 22А, 23, 67;</w:t>
-[...251 lines deleted...]
-      улица Тәуелсіздік: № 86, 87, 100, 105, 114, 122, 123, 137, 140, 145.</w:t>
+      улица Балдырган: № 1, 2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9, 9/1, 9/2, 10, 11, 11/1, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самурата Алматулы: № 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 6/3, 7/1, 7/2, 8/1, 8/2, 10, 10/1, 10/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кенесары хана: № 1/1, 2/1, 2/2, 2/3, 3/1, 3/2, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 9/1, 9/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбитшилик: № 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28А, 29, 30, 31, 32, 33, 34, 35, 37, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Паркова: № 1, 2, 3, 4, 5, 7, 8, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Иргиз: № 1/1, 1/2, 3/1, 3/2, 4, 5/1, 5/2, 6, 7, 8, 9/1, 9/2, 10, 11, 11/1, 11/2, 12, 13, 14, 15, 16, 13А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тынгерлер: № 1, 2/1, 2/2, 3, 4/1, 4/2, 5, 6/1, 6/2, 7, 8/1, 8/2, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37/1, 37А, 37/1А, 37/2А, 38, 39/1, 39/2, 40, 40А, 42, 42/1, 47/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Богеткол: № 1, 1А, 2/1, 2/2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11/1, 11/2, 12, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Былшык би: № 1, 1/1, 1/2, 3/1, 3/2, 4, 4А, 4Б, 5, 5/1, 5/2, 6, 6/1, 7, 8, 9, 10, 11, 12, 12/1, 12/2, 13, 13А, 14, 15, 16, 17, 18, 18/1, 18/2, 19, 19/1, 19/2, 20, 21, 21/1, 22А, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38/1, 38/2, 39, 40, 40/1, 40/8, 41, 42, 43, 43А, 44, 45, 46, 46/2, 48, 50, 52, 54/2, 55А, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Темирбека Жургенова: № 1, 1/1, 1/2, 1/3, 1/4 1/5, 1/6, 2/1, 2/2, 2/1А, 2/2А, 3, 4, 5, 5/1, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29/1, 29/2, 29/3, 29/4, 29/5, 29/6, 29/7, 29/8, 30, 31, 31/1, 31/2, 31/3, 31/4, 31/5, 31/6, 31/7, 31/8, 32, 34, 36, 37, 39/1, 39/2, 39/3, 39/4, 39/5, 39/6, 39/7, 42/1, 42/2, 43, 43/1, 43/2, 43/3, 43/4, 45/1, 45/2, 45А, 46, 48/1, 48/2, 50/1А, 50/1, 50/2, 50/3, 50/4, 52/1, 52/2, 52/1А, 52/2А, 54/1А, 54/2А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Айтеке би: № 31/1, 31/2, 32, 33, 33/2, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 43/1, 43/2, 44, 45/1, 45/2, 46, 47/1, 47/2, 48, 49, 50/1, 50/2, 51/1, 51/2, 52, 53, 54, 55, 56, 57, 57/1, 57/2, 58, 59/1, 59/2, 60, 61, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ардагер: № 2, 4, 6, 8, 10, 11/1, 11/2, 13/1, 13/2, 14, 15, 16, 17, 18/1, 18/2, 19, 20, 21/1, 21/2, 22, 23/1, 24, 26, 28, 30, 32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 139</w:t>
-[...17 lines deleted...]
-      Место нахождения избирательного участка: село Темирбека Жургенова, улица Ардагер № 9Б, здание коммунального государственного учреждения "Айтекебийская районная централизованная библиотечная система" государственного учреждения "Айтекебийский районный отдел культуры, развития языков, физической культуры и спорта Актюбинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 140</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Темирбека Жургенова, улица К.Айтазина № 16а, здание коммунального государственного учреждения "Общеобразовательная средняя школа имени Т.Жургенова" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Темирбека Жургенова:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Балдырган: № 1, 2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9, 9/1, 9/2, 10, 11, 11/1, 27;</w:t>
-[...197 lines deleted...]
-      улица Ардагер: № 2, 4, 6, 8, 10, 11/1, 11/2, 13/1, 13/2, 14, 15, 16, 17, 18/1, 18/2, 19, 20, 21/1, 21/2, 22, 23/1, 24, 26, 28, 30, 32.</w:t>
+      улица Мухтара Ауезова: № 1, 1А, 2, 2А, 2Б, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 23/1, 23/2, 24/1, 24/2, 24,3, 25/1, 25/2, 25А, 26/1, 26/2, 27/1, 27/2, 28, 29/1, 29/2, 30/1, 30/2, 30/3, 31/1, 31/2, 32/1, 32/2, 33/1, 33/2, 34/1, 34/2, 35/1, 35/2, 36, 37/1, 37/2, 38/1, 38/2, 40/1, 40/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Желтоксан: № 1, 2/1, 2/2, 3/1, 3/2, 4, 5/1, 5/2, 6, 7/1, 7/2, 8, 9/1, 9/2, 10, 11, 11/1, 11/2, 12, 13/1, 13/2, 14, 14А, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18, 19, 20/1, 20/2, 21, 22/1, 22/2, 23/1, 23/2, 24/1, 24/2, 25/1, 25/2, 26, 27/1, 27/2, 28/1, 28/2, 29, 30/1, 30/2, 31, 32/1, 32/2, 33, 34/1, 34/2, 35, 36/1, 36/2, 37, 38/1, 38/2, 39, 40, 41, 42/1, 42/2, 43, 43/2, 45, 52, 54, 57, 59, 60, 67, 70, 71, 72, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Казтай Айтазина: № 1/1, 1/2, 2, 3/1, 3/2, 4, 5/1, 5/2, 7, 8/1, 8/2, 8А, 9, 9/1, 9/2, 10, 10/1, 10/2, 11, 11/1, 11/2, 12, 12/2, 13, 13/2, 14, 15, 16/1, 16/2, 17, 18, 19, 20, 20/1, 21, 22, 23, 23/1, 24, 25, 25/1, 25/2, 26, 27, 28/1, 28/2, 28А, 28Б, 29, 30, 30А, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39/1, 39А, 41, 43А, 47/2, 48, 50, 53, 55, 57, 62, 69, 75, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сабита Муканова: № 1, 1/1, 1/2, 2, 2/2, 2А, 3/1, 3/3, 4, 4/1, 4/2, 5/1, 5/2, 6, 7/1, 7/2, 7А, 8/1, 9/1, 9/2, 10/1, 10/2, 10/3, 11, 11/1, 11/2, 12, 13, 14, 15/1, 15/2, 15/3, 16/1, 16/2, 17, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/2, 22, 23, 24, 24А, 25, 25А, 26, 30, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кайрансуат: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10/1, 10/2, 11, 12, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 17/3, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тындала: № 2 ,4, 7, 8, 10, 12, 14, 16, 18, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алтын дән: № 2, 4, 6, 8, 10, 12, 14, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достық: № 2/1, 2/2, 4, 4А, 6, 11, 11А, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 31, 32, 33, 34, 35, 36, 38, 40, 42, 44, 46, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақ дала: № 2, 4, 8, 13, 15, 17, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Армандастар: № 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақбулак: № 1, 2, 3, 4, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Болашақ: № 1, 2, 3, 6, 10, 12, 14, 17, 18, 22, 24, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Телжана Шонанулы: № 1, 5, 11, 17, 20, 25, 29, 36, 608, 609, 621, 655, 658, 1221, 1222, 1223, 1225, 1226, 1228, 1229, 1231, 1232, 1233, 1234, 1235, 1236, 1258, 1260;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алаш: № 5, 21, 34, 35, 665, 666, 667, 636, 637, 638, 641, 643, 644, 655, 658, 660, 661;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қайрат Рыскұлбеков: № 591, 613, 588, 609, 608, 607, 606, 582, 597, 596, 595, 567, 566;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бірлік: № 1, 2, 4, 7, 10, 12, 14, 14А, 18, 19, 21, 22, 24, 26, 27, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Астана: № 45, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тәуелсіздік: № 60, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңа дауір: № 709;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      населенные пункты Богетколь и Таскожа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 140</w:t>
-[...17 lines deleted...]
-      Место нахождения избирательного участка: село Темирбека Жургенова, улица К.Айтазина № 16а, здание коммунального государственного учреждения "Общеобразовательная средняя школа имени Т.Жургенова" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 572</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Темирбека Жургенова, улица Канахина №36, здание коммунального государственного учреждения "Комсомольская общеобразовательная средняя школа" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Темирбека Жургенова:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Мухтара Ауезова: № 1, 1А, 2, 2А, 2Б, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 22/1, 23/1, 23/2, 24/1, 24/2, 24,3, 25/1, 25/2, 25А, 26/1, 26/2, 27/1, 27/2, 28, 29/1, 29/2, 30/1, 30/2, 30/3, 31/1, 31/2, 32/1, 32/2, 33/1, 33/2, 34/1, 34/2, 35/1, 35/2, 36, 37/1, 37/2, 38/1, 38/2, 40/1, 40/2;</w:t>
-[...341 lines deleted...]
-      населенные пункты Богетколь и Таскожа.</w:t>
+      улица Даригерлер: № 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10А/2, 11, 11А, 12, 12/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Утебая Канахина: № 1, 2/1, 2/2, 2А, 2В, 3, 4/1, 4/2, 5, 7, 8/2, 9, 11, 12, 12А, 13, 14, 14А, 15, 16, 16А, 16Б, 16В, 17, 18, 18А, 18Б, 18В, 18Г, 19, 20, 20А, 20Б, 20В, 20Г, 21, 22, 22А, 22Б, 22В, 22Г, 23, 24А, 24В, 25, 26, 28, 28А, 28Б, 28В, 30А, 30Б, 30В, 31, 32, 33, 34, 34А, 34Б, 34В, 35, 37, 38, 39, 40, 41, 42, 43, 45, 49, 53, 55, 59, 68, 75, 85, 87, 91;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мукагали Макатаева: № 1, 2, 3, 4, 5, 5А, 6, 7, 8, 9, 9/1, 9/2, 10, 11, 12, 13, 14, 16, 17, 18, 18Б, 19, 20, 21, 22, 23, 24, 25, 25А, 27, 28, 28А, 29, 33, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46, 47, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Махамбета Утемисулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 18/2, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 32, 36, 39, 41, 42, 43, 46, 1А, 3А, 5А, 7А, 7Б, 9А, 11А, 13А, 14А, 15А, 15Б, 15В, 17А, 17Б, 19А, 21А, 23А, 28А, 31А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алии Молдагуловой: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 5А/1, 5А/2, 5Б/1, 5Б/2, 6/1, 6/2, 6А/1, 6А/2, 6А/3, 6Б/1, 6Б/2, 7, 7/1, 7/2, 8, 8/1, 8/2, 8/3, 9/1, 9/2, 9А/1, 10/1, 10/2, 10А/1, 10А/2, 11, 11/1, 11/2, 12, 12/2, 12/3, 12Б, 13, 13/1, 13/2, 14, 14/1, 15, 15/2, 16, 17, 18, 19, 19/1, 20, 20/1, 21, 22, 24/1, 24/2, 25/1, 25/2, 26, 27/1, 27/2, 28/1, 28/2, 29/1, 29/2, 30/1, 30/2; 31, 32/1, 32/2, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алиби Жангельдина: № 1, 2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7, 7/1, 7/2, 8/1, 8/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жалантос Бахадур: № 1/1, 1/2, 2/1, 2/2, 5, 6, 8, 10/1, 10/2, 11, 12/1, 12/2, 14/1, 14/2, 16, 18, 20, 27, 29, 218, 284, 288, 289;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Береке: № 5, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 25, 26, 27, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Узакбая Кулымбетова: № 1/1, 1/2, 1А, 3/1, 3/2, 5, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10, 11, 12, 13, 14, 14/1, 15, 16/1, 16/2, 17, 17/1, 17/2,18, 19, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 21/1А, 21А, 21/2А, 22, 22А, 23/1, 23/2, 23/1А, 23/2А, 24, 25, 25/1, 25/2, 26, 27.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 572</w:t>
-[...197 lines deleted...]
-      улица Узакбая Кулымбетова: № 1/1, 1/2, 1А, 3/1, 3/2, 5, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10, 11, 12, 13, 14, 14/1, 15, 16/1, 16/2, 17, 17/1, 17/2,18, 19, 19/1, 19/2, 20/1, 20/2, 21/1, 21/2, 21/1А, 21А, 21/2А, 22, 22А, 23/1, 23/2, 23/1А, 23/2А, 24, 25, 25/1, 25/2, 26, 27.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 142</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Талдысай, улица М.Сарбасова № 34, здание коммунального государственного учреждения "Талдысайская общеобразовательная средняя школа" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Талдысай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 142</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Талдысай.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 143</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Жамбыл, улица Тынгерлер № 3, здание коммунального государственного учреждения "Жамбылская общеобразовательная средняя школа" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Жамбыл.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 143</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Жамбыл.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 144</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Ушкатты, улица Желтоқсан № 2, здание Ушкаттинского сельского клуба государственного коммунального казенного предприятия "Айтекебийский районный дом культуры "Целинник" государственного учреждения "Айтекебийский районный отдел культуры, развития языков, физической культуры и спорта Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Ушкатты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 144</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Ушкатты.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 145</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Аралтобе, улица Былшык би № 28, здание коммунального государственного учреждения "Общеобразовательная средняя школа имени Жакия Сарсенова" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Аралтобе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 145</w:t>
-[...35 lines deleted...]
-      Границы избирательного участка: село Аралтобе.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 146</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Карабутак, улица Б.Момышулы № 43, здание коммунального государственного учреждения "Общеобразовательная средняя школа имени К.Шангытбаева" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Карабутак:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Айтеке би: № 1, 6, 8, 10, 11, 12, 14, 15, 16, 17, 19, 21, 25, 29, 31, 33, 34, 35, 36, 37, 38, 39, 41, 42, 46, 47, 48, 49, 50, 51, 52, 54, 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Торт уй: № 8, 9, 24, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кудайбергена Жубанова: № 3, 4, 8, 9, 11, 12, 15, 16, 20, 21, 22, 24, 26, 27, 30, 38, 47, 49, 42/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Фаризы Онгарсыновой: № 7, 10, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Балуана Шолака: № 3, 5, 8, 9, 25, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бопай ханша: № 1, 4, 6, 9, 12, 14, 15, 16, 17, 20, 22, 24, 26, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алиби Жанкелдина: № 3, 5, 7, 11, 16, 17, 18, 19, 20, 21, 22, 24, 26, 27, 29, 32, 33, 34, 37, 43, 45, 46/1, 46/2, 49, 51, 53, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сакена Сейфуллина: № 4/1, 4/3, 4/4, 8, 12, 15, 16, 18, 21, 26, 29, 31, 32, 33, 34, 35, 37, 38, 40, 41, 42, 46, 48/1, 48/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Былшык би: № 4, 5, 6, 13, 14, 17, 18, 21, 23, 26, 28, 29, 30, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б.Сейсекенова: № 2, 3, 5, 8, 9, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т.Аубакирова: № 10, 12, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С.Оразалина: № 2, 3, 5, 6, 8, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 25, 27, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж.Балтемирова: № 3, 5, 9, 11, 12/2, 12/3, 12/4, 12/5, 13, 15, 17, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б.Момышулы: № 1, 4, 10, 13, 14/1, 14/2, 14/3, 15, 19, 21, 22-3, 22-4, 23, 24, 26, 28, 35, 38, 40, 42, 44, 46, 47, 48, 49/1, 49/2, 49/3, 49/4, 50, 51, 54, 56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 146</w:t>
-[...17 lines deleted...]
-      Место нахождения избирательного участка: село Карабутак, улица Б.Момышулы № 43, здание коммунального государственного учреждения "Общеобразовательная средняя школа имени К.Шангытбаева" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 147</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Карабутак, улица У.Алдабергенова № 19, здание коммунального государственного учреждения "Общеобразовательная средняя школа имени Т.Г.Шевченко" государственного учреждения "Отдел образования Айтекебийского района Управления образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Карабутак:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Торт уй: № 8, 9, 24, 50;</w:t>
-[...285 lines deleted...]
-      улица Айтеке би: № 1, 4, 6, 8, 10, 11, 12, 15, 16, 17, 19, 21, 25, 29, 31, 33, 34, 35, 36, 37, 38, 39, 41, 42, 46, 47, 48, 49, 50, 51, 52, 54, 55, 56, 59, 60, 61, 64, 66, 68, 76, 78/1, 78/2, 82/1, 82/2, 82/3, 86, 90, 92, 98, 100, 104, 106/1, 106/2, 108/1, 108/2, 110/1, 110/2, 112/1, 112/2;</w:t>
+      улица Айтеке би: 59, 60, 61, 64, 66, 68, 76, 78/1, 78/2, 82/1, 82/2, 82/3, 86, 90, 92, 98, 100, 104, 106/1, 106/2, 108/1, 108/2, 110/1, 110/2, 112/1, 112/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица С.Нуркина: № 4, 5/2, 5/3, 6/1, 6/2, 7/1, 7/2, 9/1, 9/2, 16, 17/1, 19/1, 19/2, 20;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4248,55 +4003,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4622,31 +4377,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>