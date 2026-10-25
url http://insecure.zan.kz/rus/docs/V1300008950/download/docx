--- v2 (2026-06-09)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="497cedb" w14:textId="497cedb">
+    <w:p w14:paraId="322e943" w14:textId="322e943">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2306,309 +2306,237 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      23. Показаниями к оказанию услуги инватакси лицам с инвалидностью и детям с инвалидностью являются:</w:t>
+        <w:t xml:space="preserve">
+      23. Услуги инватакси оказываются лицам с инвалидностью и детям с инвалидностью, имеющим показания в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 3 сентября 2026 года № 102 "Об утверждении перечня медицинских показаний для оказания услуг по перевозке лиц с инвалидностью и детей с инвалидностью на инватакси.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...92 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа и.о. Министра транспорта РК от 29.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 284</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа и.о. Министра транспорта РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Основанием для предоставления услуг инватакси лицам с инвалидностью является действующее заключение врачебно-консультативной комиссии по форме 026/у, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579) (далее – заключение ВКК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z438" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z438" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заключение ВКК выдается организацией первичной медико-санитарной помощи по месту прикрепления на срок установления инвалидности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 7 апреля 2022 года № ҚР ДСМ-34 "Об утверждении Положения о деятельности врачебно-консультативной комиссии" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 27505).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z439" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z439" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пациентам с психическими или поведенческими расстройствами заключение ВКК выдается медицинской организацией психического здоровья, осуществляющей динамическое наблюдение за пациентами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2627,70 +2555,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. При оказании услуг инватакси:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для перевозки лиц с инвалидностью, передвигающихся на кресло-колясках и (или) не имеющих возможность самостоятельного передвижения, используются автотранспортные средства, оснащенные специальным гидравлическим или выдвижным (раскладывающим) устройством для посадки и высадки, и приспособлениями для фиксации кресел-колясок;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2745,70 +2673,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Не допускается перевозка на инватакси детей с инвалидностью до 12 лет при отсутствии специального детского удерживающего устройства или иных средств, позволяющих пристегнуть ребенка с помощью ремней безопасности, предусмотренных конструкцией инватакси, а на переднем сидении инватакси при отсутствии специального детского удерживающего устройства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2935,70 +2863,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Услуги инватакси предоставляются в соответствии с перечнем объектов и пунктов назначения для предоставления услуг инватакси, согласно приложению 1 к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3017,172 +2945,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>28. Расширение Перечня, показаний, увеличение количества часов оказания услуг инватакси и продолжительности по времени одной поездки, допускается по решению местных исполнительных органов с учетом возможностей местного бюджета.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+        <w:t>28. Расширение Перечня, увеличение количества часов и (или) рейсов, предусмотренных на услуги по перевозке лиц с инвалидностью на инватакси, допускается по решению местных исполнительных органов с учетом возможностей местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа и.о. Министра транспорта РК от 29.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 284</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа и.о. Министра транспорта РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29. Услуги инватакси в первоочередном порядке предоставляются работающим, обучающимся, воспитанникам дошкольных организаций, являющимся лицами с инвалидностью, согласно графику работы, учебы, а также графику работы дошкольной организации. Иным лицам с инвалидностью, услуги инватакси предоставляется в порядке их обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3201,70 +3129,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Оказание услуг инватакси включает принятие заказа, встречу лица с инвалидностью, содействие в транспортировке лица с инвалидностью от места нахождения до инватакси (в случае отсутствия сопровождающего лица), а также посадку/высадку (при необходимости), погрузку/выгрузку багажа (при необходимости), поездку лица с инвалидностью и сопровождающего лица (при наличии) до пункта назначения, указанного в заявке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3283,70 +3211,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. В салоне инватакси разрешается провозить багаж на одно место, занимаемое лицом с инвалидностью в соответствии с Правилами перевозок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3365,422 +3293,492 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      32. Лицо с инвалидностью, имеющий показания к оказанию услуг по перевозке лиц с инвалидностью на инватакси в соответствии с пунктом 23 настоящих Правил, сопровождается в поездке одним лицом. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+      32. Лицо с инвалидностью или ребенок с инвалидностью, имеющий медицинские показания к оказанию услуг инватакси в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, сопровождается в поездке одним лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z473" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицо с инвалидностью допускается к перевозке на инватакси только при наличии сопровождающего лица при:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z474" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) невозможности самостоятельного передвижения, в том числе с использованием специальных средств передвижения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z475" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказании услуг по перевозке детей с инвалидностью на инватакси при сопровождении их законным представителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z476" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сопровождении индивидуальным помощником или законным представителем лица с инвалидностью в возрасте 18 лет и старше.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z477" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При перевозке лица с инвалидностью допускается перевозка вместе с ним его ребенка в возрасте до 14 лет.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z478" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перевозка инватакси посторонних лиц, не имеющих медицинские показания к оказанию услуг инватакси в соответствии с пунктом 23 настоящих Правил и (или) не являющихся сопровождающим лицом, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z479" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При подаче заявления на получение услуги по перевозке лиц с инвалидностью на инватакси через портал социальных услуг, лицо с инвалидностью или его законный представитель информирует местный исполнительный орган о наличии либо отсутствии потребности в сопровождающем лице. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z480" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления на получение услуги по перевозке лиц с инвалидностью на инватакси посредством государственных закупок, лицо с инвалидностью или его законный представитель информирует организацию, оказывающую услугу инватакси о наличии либо отсутствии потребности в сопровождающем лице.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 32 - в редакции приказа и.о. Министра транспорта РК от 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 - в редакции приказа и.о. Министра транспорта РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Помощь в преодолении препятствий в виде бордюров, лестниц, ступеней и других преград по просьбе лица с инвалидностью выполняется только при согласии водителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа и.о. Министра транспорта РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="45"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Водитель не несет ответственность за сохранность оставленных, забытых в салоне вещей лиц с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа и.о. Министра транспорта РК от 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции приказа и.о. Министра транспорта РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="46"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z228" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок оказания услуг по перевозке лиц с инвалидностью на инватакси через портал социальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены параграфом 1 в соответствии с приказом и.о. Министра транспорта РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3833,130 +3831,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и документ, удостоверяющий личность лица с инвалидностью, предоставляемым в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О документах, удостоверяющих личность".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z440" w:id="48"/>
+    <w:bookmarkStart w:name="z440" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственный исполнитель местных исполнительных органов принимает заявления с получением следующих сведений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z441" w:id="49"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z441" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о документе, удостоверяющим личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z442" w:id="50"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z442" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об установлении инвалидности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z443" w:id="51"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z443" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) о заключении ВКК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3975,70 +3973,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. При представлении заявителем неполного пакета документов, указанных в пункте 35 настоящих Правил, и (или) сведений (документов) с истекшим сроком действия, местные исполнительные органы отказывают в приеме заявления и информирует заявителя об отказе посредством передачи СМС-уведомления на абонентское устройство заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4057,70 +4055,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. При соответствии пакета документов, указанных в пункте 35 настоящих Правил, ответственный исполнитель местных исполнительных органов регистрирует заявление в электронном журнале очереди автоматизированной информационной системы "Е-Собес" (далее – AИС "Е-Собес") в порядке его поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4139,70 +4137,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. После регистрации в AИС "Е-Собес" заявления, сведения о категории лица с инвалидностью в порядке очередности передаются из AИС "Е-Собес" на Портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4221,70 +4219,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Объем предоставляемых услуг по перевозке лиц с инвалидностью на инватакси направляется ответственным исполнителем местных исполнительных органов из AИС "Е-Собес" на Портал ежемесячно с учетом данных модуля "Планирование мероприятий".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4303,70 +4301,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. На абонентский номер заявителя, зарегистрированный в базе мобильных граждан, с AИС "Е-Собес" направляется смс-уведомление о необходимости авторизации и выбора поставщика услуг по перевозке лиц с инвалидностью на инватакси на Портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для осуществления выбора поставщика заявитель авторизируется на Портале (http://aleumet.egov.kz).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4403,70 +4401,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Выбор поставщика на Портале заявителем осуществляется в течение двух месяцев со дня извещения его о направлении сведений на Портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4485,70 +4483,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. При отсутствии выбора заявителем поставщика в течение месяца со дня передачи сведений на Портал на абонентское устройство заявителя с AИС "Е-Собес" отправляется СМС-уведомление о необходимости выбора поставщика на Портале в течение следующего месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4567,80 +4565,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">43. По истечении двух месяцев со дня передачи сведений на Портал у заявителя блокируется возможность выбора поставщика на Портале и на абонентское устройство заявителя направляется СМС-уведомление о блокировке возможности выбора поставщика с указанием причины. Для возобновления выбора поставщика на Портале, заявитель в личном кабинете на Портале нажимает на кнопку "активация выбора поставщика". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения об активации выбора поставщика из Портала автоматически передаются в AИС "Е-Собес", после чего заявитель с учетом очередности в AИС "Е-Собес" выбирает поставщика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4677,90 +4675,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Заявитель на Портале оформляет и направляет поставщику заказ услуг по перевозке на инватакси, с одновременным подписанием ЭЦП заявления на возмещение поставщику гарантированной суммы по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам возмещения стоимости товаров и услуг из средств государственного бюджета при реализации их лицам с инвалидностью через портал социальных услуг, утвержденных приказом Министра труда и социальной защиты населения Республики Казахстан от 6 июня 2023 года № 205 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32720).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4779,70 +4777,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Поставщик в течение пяти рабочих дней со дня поступления заявки на Портале рассматривает и направляет в "Личный кабинет пользователя" подписанное ЭЦП поставщика уведомление о принятии заявки или об отказе от предоставления услуг по перевозке на инватакси с указанием следующих причин отказа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подано заявление на исключение из реестра поставщиков;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5069,70 +5067,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="62"/>
+    <w:bookmarkStart w:name="z229" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Заявитель отказывается от дальнейшего получения услуг по перевозке на инватакси выбранным им поставщиком с указанием следующих причин:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поставщик не приступил своевременно к оказанию услуг;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5223,70 +5221,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="63"/>
+    <w:bookmarkStart w:name="z230" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Поставщик отказывается от дальнейшего предоставления услуг по перевозке на инватакси с указанием следующих причин:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подано заявление на исключение из реестра поставщиков;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5449,288 +5447,290 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z231" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Требования, предъявляемые к поставщикам, оказывающим услуги по перевозке лиц с инвалидностью на инватакси через Портал, соответствуют </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об автомобильном автотранспорте", настоящим Правилам и национальному стандарту Республики Казахстан СТ РК 2272-2024 "Услуги автотранспортные по пассажирским перевозкам такси", которые в том числе включают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z444" w:id="64"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z444" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие уведомления о начале деятельности в качестве перевозчика такси, поданного в местный исполнительный орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z445" w:id="65"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z445" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие договора о страховании гражданско-правовой ответственности перевозчика перед пассажирами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z446" w:id="66"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z446" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие не менее десяти автотранспортных средств для перевозки лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z447" w:id="67"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z447" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) на каждые десять автотранспортных средств не менее одного инватакси, приспособленного для перевозки лиц с инвалидностью на кресло-колясках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z448" w:id="68"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z448" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечение перевозки лиц с инвалидностью водителями со стажем управления автотранспортными средствами не менее трех лет, прошедших обучение по вопросам оказания услуг лицам с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z449" w:id="69"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z449" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наличие договора с информационно-диспетчерской службой такси по информационно-диспетчерскому обслуживанию, обеспечивающим вызов такси посредством мобильного приложения заказа такси с возможностью фиксации маршрута поездки и формирования информации о маршруте оказания услуг инватакси через портал социальных услуг, подтверждающей выполненные работы поставщиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z450" w:id="70"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z450" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) наличие диспетчерской службы, предназначенной для приема заказов от лиц с инвалидностью, оснащенной не менее двумя телефонными номерами для приема заявок, оборудованных устройством, обеспечивающим возможность записи телефонных переговоров для контроля качества и количества оказываемых услуг, включая сотовую связь и посредством сети Интернет для приема заявок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z451" w:id="71"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z451" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) населенный пункт, где осуществляется перевозка инватакси и располагается диспетчерская служба, а также за которым закрепляются автотранспортные средства поставщика, оказывающего услуги инватакси;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z452" w:id="72"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z452" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) оказание услуг инватакси осуществляется по месту постоянной регистрации лица с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z453" w:id="73"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z453" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) обеспечение лицам с инвалидностью доступности услуг инватакси, ее зданий и сооружений (при наличии), информации по обслуживанию, создание необходимых удобств и условий при оказании им услуг инватакси.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5769,68 +5769,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z232" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. После прибытия в пункт назначения, для автоматического формирования информации о маршруте оказания услуг инватакси через портал социальных услуг, лицо с инвалидностью или сопровождающее лицо ставит в мобильном приложении заказа такси оценку поездке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5869,70 +5871,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="74"/>
+    <w:bookmarkStart w:name="z233" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. При наступлении смерти лица с инвалидностью или его законного представителя документы на оплату предоставляются поставщиком в течение месяца со дня смерти, без подписи лица с инвалидностью или его законного представителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5951,90 +5953,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="75"/>
+    <w:bookmarkStart w:name="z234" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Местные исполнительные органы осуществляют возмещение стоимости услуг по перевозке лиц с инвалидностью на инватакси из средств местного бюджета, но не более гарантированной стоимости, рассчитанной согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Методике</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> определения гарантированной суммы, предоставляемой в качестве возмещения стоимости товаров и (или) услуг, услуг по перевозке лиц с инвалидностью инватакси, приобретаемых лицами с инвалидностью через портал социальных услуг, утвержденной приказом Министра труда и социальной защиты населения Республики Казахстан от 2 июня 2023 года № 199 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32681).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6053,1450 +6055,1284 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...177 lines deleted...]
-    <w:bookmarkStart w:name="z462" w:id="84"/>
+    <w:bookmarkStart w:name="z235" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Оказание услуг по перевозке лиц с инвалидностью на инватакси осуществляется на основании действующего заключения ВКК в соответствии с пунктом 23 настоящих Правил в пределах населенного пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z481" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местные исполнительные органы устанавливают количество часов и (или) рейсов, предусмотренных на услуги по перевозке лиц с инвалидностью на инватакси.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z482" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переход лица с инвалидностью в другую категорию производится со следующего месяца после поступления сведений из цифровых систем или подачи заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z463" w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z483" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оказание услуг по перевозке лиц с инвалидностью на инватакси прекращается со дня наступлении следующих обстоятельств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z464" w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z484" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменения группы инвалидности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z465" w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z485" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       смена постоянного места регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z486" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выезда за пределы Республики Казахстан на постоянное место жительство либо смерти лица с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 53 в соответствии с приказом и.о. Министра транспорта РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">№ 99 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра транспорта РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z236" w:id="89"/>
+    <w:bookmarkStart w:name="z236" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок оказания услуг по перевозке лиц с инвалидностью на инватакси посредством государственных закупок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z237" w:id="90"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z237" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 2 в редакции приказа Министра транспорта Республики Казахстан от 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Правила дополнены параграфом 2 в соответствии с приказом и.о. Министра транспорта РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z238" w:id="91"/>
+    <w:bookmarkStart w:name="z238" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Оказание услуг по перевозке лиц с инвалидностью на инватакси производится в соответствии с законодательством Республики Казахстан о государственных закупках при отсутствии поставщика услуг на Портале на основании заключения комиссии по вопросам Портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Для получения услуг инватакси заявитель подает в организацию, оказывающую услугу инватакси, следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z467" w:id="92"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z468" w:id="93"/>
+    <w:bookmarkStart w:name="z467" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление (в произвольной форме), с указанием информации о наличии либо отсутствии потребности в сопровождающем лице;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z468" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) документ, удостоверяющий личность или свидетельство о рождении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z469" w:id="94"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z469" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключение ВКК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z470" w:id="95"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z470" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) справка об инвалидности по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к приказу Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 260 "Об утверждении Правил проведения медико-социальной экспертизы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32922).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z471" w:id="96"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z471" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы, указанные в подпунктах 2), 3) и 4), представляются в подлинниках и копиях для сверки, после чего подлинники документов возвращаются лицу с инвалидностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z472" w:id="97"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z472" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Документы, удостоверяющие личность, используемые и представляемые физическим и юридическим лицам посредством сервиса цифровых документов, равнозначны документам на бумажном носителе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 55 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 99 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра транспорта РК от 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z246" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. При представлении заявителем неполного пакета документов, указанных в пункте 55 настоящих Правил, и (или) сведений (документов) с истекшим сроком действия, организация, оказывающая услугу инватакси, отказывает в приеме заявления и информирует заявителя об отказе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z247" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. При соответствии пакета документов, указанных в пункте 55 настоящих Правил, организация, оказывающая услугу инватакси, регистрирует заявление в порядке его поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z248" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Услуги по перевозке лиц с инвалидностью на инватакси осуществляется организацией, подавшей в местный исполнительный орган уведомление о начале деятельности в качестве перевозчика такси, заключившей договор о страховании гражданско-правовой ответственности перевозчика перед пассажирами, а также имеющая условия для работы персонала, необходимого для оказания услуг инватакси, в том числе диспетчерскую службу, предназначенную для приема заказов от лиц с инвалидностью, оснащенную не менее двумя телефонными номерами для приема заявок, оборудованных устройством, обеспечивающим возможность записи телефонных переговоров для контроля качества и количества оказываемых услуг, включая сотовую связь и посредством сети Интернет для приема заявок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 58 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 99 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Требования, предъявляемые к оказанию услуг инватакси, оговариваются в договоре о государственных закупках, который в том числе включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z250" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) перечень объектов и пунктов назначения для предоставления услуг инватакси;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z251" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) режим работы инватакси в дневное и ночное время в течение суток, выходные и праздничные дни;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z252" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) населенный пункт, где осуществляется перевозка инватакси и располагается диспетчерская служба, а также за которым закрепляются автотранспортные средства организации, оказывающей услуги инватакси;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z253" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) услуги инватакси оказываются лицам с инвалидностью, имеющим постоянную регистрацию по месту жительства в населенном пункте, где осуществляется перевозка инватакси;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z254" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организация, оказывающая услуги инватакси обеспечивает лицам с инвалидностью доступность услуг инватакси, ее зданий и сооружений (при наличии), информации по обслуживанию, создает необходимые удобства и условия при оказании им услуг инватакси.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z255" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наличие дежурных инватакси для обслуживания лиц с инвалидностью и детей с инвалидностью в вечернее и ночное время суток, выходные и праздничные дни;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z256" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение перевозки лиц с инвалидностью водителями со стажем управления автотранспортными средствами не менее трех лет, прошедших обучение по вопросам оказания услуг лицам с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z257" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Организация, оказывающая услуги инватакси выполняет требования, предусмотренные договором о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z258" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Организация, оказывающая услуги инватакси ежемесячно в срок до 10 числа месяца, следующего за отчетным периодом передает в местные исполнительные органы информацию о маршруте оказания услуг инватакси в соответствии с законодательством Республики Казахстан о государственных закупках по форме согласно приложению 4 к настоящим Правилам, имеющую подписи лиц с инвалидностью, подтверждающие выполненные работы инватакси.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 61 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 99 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Заявка на получение услуг инватакси подается по телефонам в организацию, оказывающую услуги инватакси, за сутки до даты запланированной поездки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z260" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Лицо с инвалидностью при заказе предоставляет следующие данные: фамилию, имя, отчество (при его наличии), дату и время поездки, точный адрес пункта назначения, телефон для контакта с лицом с инвалидностью и (или) его законным представителем, иную дополнительную информацию (количество пассажиров, в том числе ребенка с указанием возраста, объем и состояние багажа, время прибытия/убытия поезда, автобуса, воздушного судна).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z261" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Диспетчер при составлении маршрута инватакси корректирует время заявки и согласовывает его с лицом с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z262" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. При оказании услуг допускается одновременное выполнение заявки нескольких лиц с инвалидностью, по маршруту следования инватакси.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z263" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. При снятии заявки, лицо с инвалидностью уведомляет диспетчерскую службу не позднее, чем за час до назначенного времени заказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z264" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Инватакси ожидает лицо с инвалидностью не более 20 минут, после сообщения о прибытии инватакси на место заказа. При неприбытии лица с инвалидностью в указанное время, заказ снимается, и заявка считается выполненной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z265" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. При изменении маршрута поездки, лицо с инвалидностью уведомляет диспетчера по телефону не позднее, чем за час до назначенного времени заказа. При несовместимости изменения адреса поездки с маршрутом инватакси, диспетчер отказывает лицу с инвалидностью в изменении адреса заказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z266" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. При опаздывании лица с инвалидностью к назначенному времени, он уведомляет диспетчера по телефону не позднее, чем за час до назначенного времени заказа. Диспетчер переносит время заказа или снимает заказ при срыве графика оказания услуг инватакси по причине опоздания лица с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z267" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. После прибытия в пункт назначения, в информации о маршруте оказания услуг инватакси в соответствии с законодательством Республики Казахстан о государственных закупках водителя инватакси лицо с инвалидностью или его законный представитель ставит подпись, в случае отсутствия возможности, вследствие нарушения функций организма подпись ставит сопровождающее лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 70 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 99 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="98"/>
-[...673 lines deleted...]
-    <w:bookmarkStart w:name="z268" w:id="117"/>
+    <w:bookmarkStart w:name="z268" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Оплата услуг инватакси местными исполнительными органами исходит из фактического времени работы автомобильного транспорта, измеренного в часах (машино-час) в сутки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7588,326 +7424,326 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с инвалидностью</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>автомобильным транспортом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="118"/>
+    <w:bookmarkStart w:name="z75" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень объектов и пунктов назначения для предоставления услуг инватакси</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра транспорта РК от 04.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 361</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="119"/>
+    <w:bookmarkStart w:name="z89" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) место работы лица с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z129" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) учебные заведения лица с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z130" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) местные представительные и исполнительные органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z131" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) суд, прокуратура;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z132" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) объекты социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z133" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) юридические консультации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z134" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) нотариус;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z135" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) медицинские учреждения (за исключением случаев оказания срочной (неотложной) медицинской помощи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z136" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) аэропорты, железнодорожные вокзалы, автовокзалы, морские и речные порты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z137" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организации, оказывающие специальные социальные услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z138" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организации, оказывающие услуги массажа для нужд лиц с инвалидностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8050,993 +7886,893 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2 в соответствии с приказом и.о. Министра транспорта РК от 04.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 361</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра транспорта РК от 15.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 99 </w:t>
+        <w:t>№ 245</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...439 lines deleted...]
-        <w:t xml:space="preserve">с </w:t>
+    <w:bookmarkStart w:name="z487" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу оказать услуги по перевозке лиц с инвалидностью на инватакси через портал социальных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z488" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о лице с инвалидностью: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z489" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z490" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z491" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z492" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Группа инвалидности _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z493" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Потребность в инватакси, приспособленного для перевозки лиц с</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z494" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инвалидностьюна кресло-колясках _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z495" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Потребность в сопровождающем лице (имеется/отсутствует) ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z496" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид документа, удостоверяющего личность: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z497" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер документа: __________________ кем выдан: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z498" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выдачи: "____" _____________ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z499" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z500" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Aдрес постоянного местожительства (регистрации): ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z501" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер телефона, зарегистрированный в Базе мобильных граждан _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z502" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о законном представителе (при наличии): ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z503" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z504" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z505" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид документа, удостоверяющего личность: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z506" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер документа: __________________ кем выдан: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z507" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выдачи: "____" _____________ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z508" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z509" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Aдрес постоянного местожительства (регистрации): ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z510" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер телефона, зарегистрированный в Базе мобильных граждан _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z511" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Даю согласие на сбор и обработку моих персональных данных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите",</w:t>
-[...458 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите", на использование сведений, составляющих охраняемую законом тайну, необходимых для оформления документов на услуги по перевозке лиц с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z512" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на отслеживание маршрута передвижения на инватакси с целью контроля за предоставлением услуг инватакси.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z513" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проинформирован о предоставлении услуг инватакси при соблюдении следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z514" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ознакомление с настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z515" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - наличие мобильного телефона с номером, зарегистрированным в Базе мобильных граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z516" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - скачивание мобильного приложения заказа такси информационно-диспетчерской службы, заключившей договор с выбранным поставщиком для осуществления заказа при получении услуги инватакси через портал социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z517" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - фиксирование завершения поездки оценкой при получении услуги инватакси через портал социальных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z518" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предупрежден(а) об ответственности за предоставление недостоверных сведений и поддельных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z519" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись заявителя или законного представителя _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z520" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z521" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z522" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" ___________ 20____ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z523" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должность и подпись лица, принявшего заявление _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z524" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z525" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z526" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" ____________ 20____ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9277,230 +9013,230 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра транспорта Республики Казахстан от 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z284" w:id="130"/>
+    <w:bookmarkStart w:name="z284" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в местные исполнительные органы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z285" w:id="131"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z285" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.gov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z286" w:id="132"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z286" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Информация о маршруте оказания услуг инватакси через портал социальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z287" w:id="133"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z287" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): И3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z288" w:id="134"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z288" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежемесячная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z289" w:id="135"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z289" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ____ месяц 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z290" w:id="136"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z290" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: поставщики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z291" w:id="137"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z291" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежемесячно до 10 числа каждого месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z292" w:id="138"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z292" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ИИН/БИН </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5537200" cy="546100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -9522,186 +9258,186 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z293" w:id="139"/>
+    <w:bookmarkStart w:name="z293" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z294" w:id="140"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z294" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: электронный</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z295" w:id="141"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z295" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о маршруте оказания услуг инватакси через портал социальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z296" w:id="142"/>
+          <w:bookmarkStart w:name="z296" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10061,80 +9797,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z310" w:id="143"/>
+          <w:bookmarkStart w:name="z310" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -10370,80 +10106,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z320" w:id="144"/>
+          <w:bookmarkStart w:name="z320" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -10679,80 +10415,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z330" w:id="145"/>
+          <w:bookmarkStart w:name="z330" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -10988,80 +10724,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z340" w:id="146"/>
+          <w:bookmarkStart w:name="z340" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11283,64 +11019,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z350" w:id="147"/>
+      <w:bookmarkStart w:name="z350" w:id="194"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦП поставщика _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЭЦП лица с инвалидностью ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11632,228 +11368,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оказания услуг инватакси</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>через портал социальных услуг"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z352" w:id="148"/>
+    <w:bookmarkStart w:name="z352" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Информация о маршруте оказания услуг инватакси через портал социальных услуг" (индекс – И3 периодичность месячная)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z353" w:id="149"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z353" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 1 формы указывается дата перевозки инватакси (число, месяц, год).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z354" w:id="150"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z354" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 2 формы указывается начальный пункт отправления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z355" w:id="151"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z355" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 3 формы указывается конечный пункт назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z356" w:id="152"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z356" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 4 формы указывается оценка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z357" w:id="153"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z357" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 5 формы указывается время приезда инватакси, часов/минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z358" w:id="154"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z358" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 6 формы указывается время посадки лица с инвалидностью, часов/минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z359" w:id="155"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z359" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 7 формы указывается время высадки лица с инвалидностью, часов/минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z360" w:id="156"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z360" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 8 формы указывается общее время поездки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12094,230 +11830,230 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра транспорта Республики Казахстан от 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z361" w:id="157"/>
+    <w:bookmarkStart w:name="z361" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в местные исполнительные органы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z362" w:id="158"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z362" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.gov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z363" w:id="159"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z363" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Информация о маршруте оказания услуг инватакси в соответствии с законодательством Республики Казахстан о государственных закупках</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z364" w:id="160"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z364" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): И4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z365" w:id="161"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z365" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежемесячная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z366" w:id="162"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z366" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ____ (месяц) 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z367" w:id="163"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z367" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: организации, оказывающие услуги инватакси</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z368" w:id="164"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z368" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежемесячно до 10 числа каждого месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z369" w:id="165"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z369" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ИИН/БИН </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5537200" cy="546100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -12365,88 +12101,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>а также в агрегированном виде)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z370" w:id="166"/>
+    <w:bookmarkStart w:name="z370" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: электронный</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z371" w:id="167"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z371" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о маршруте оказания услуг инватакси в соответствии с законодательством Республики Казахстан о государственных закупках</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -14100,64 +13836,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z427" w:id="168"/>
+      <w:bookmarkStart w:name="z427" w:id="215"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Водитель ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14573,282 +14309,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о государственных закупках"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z429" w:id="169"/>
+    <w:bookmarkStart w:name="z429" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Информация о маршруте оказания услуг инватакси (индекс – И4 периодичность месячная)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z430" w:id="170"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z430" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 1 формы указывается фамилия, имя, отчество (при его наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z431" w:id="171"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z431" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 2 формы указывается номер телефона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z432" w:id="172"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z432" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 3 формы указывается подпись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z433" w:id="173"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z433" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 4 формы указывается начальный пункт отправления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z434" w:id="174"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z434" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 5 формы указывается конечный пункт назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z435" w:id="175"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z435" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 6 формы указывается время приезда инватакси, часов/минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z436" w:id="176"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z436" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 7 формы указывается время посадки лица с инвалидностью, часов/минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z437" w:id="177"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z437" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 8 формы указывается время высадки лица с инвалидностью, часов/минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>