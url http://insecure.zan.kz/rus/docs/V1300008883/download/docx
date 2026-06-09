--- v0 (2025-10-25)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f490907" w14:textId="f490907">
+    <w:p w14:paraId="4664e21" w14:textId="4664e21">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,5666 +93,7007 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые нормативные правовые акты по вопросам бухгалтерского учета и финансовой отчетности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Национального Банка Республики Казахстан от 23 сентября 2013 года № 250. Зарегистрирован в Министерстве юстиции Республики Казахстан 7 ноября 2013 года № 8883</w:t>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 23 сентября 2013 года № 250. Зарегистрирован в Министерстве юстиции Республики Казахстан 7 ноября 2013 года № 8883.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В соответствии с </w:t>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 30 марта 1995 года «О Национальном Банке Республики Казахстан» и в целях совершенствования бухгалтерского учета и финансовой отчетности Правление Национального Банка Республики Казахстан </w:t>
+        <w:t xml:space="preserve"> Республики Казахстан от 30 марта 1995 года "О Национальном Банке Республики Казахстан" и в целях совершенствования бухгалтерского учета и финансовой отчетности Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
-      </w:r>
-[...68 lines deleted...]
-      2. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...7 lines deleted...]
-      </w:r>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативных правовых актов Республики Казахстан, в которые вносятся изменения и дополнения по вопросам бухгалтерского учета и финансовой отчетности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...9 lines deleted...]
-        <w:t>      Национального Банка                        Г. Марченко</w:t>
+      2. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Председатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национального Банка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Г. Марченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "СОГЛАСОВАНО"   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...136 lines deleted...]
-          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Утвержден               </w:t>
-[...1470 lines deleted...]
-от 27 мая 2013 года № 130     </w:t>
+      Председатель   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...36 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 2             </w:t>
-[...143 lines deleted...]
-от 27 мая 2013 года № 130     </w:t>
+      Агентства Республики Казахстан   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...36 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 3             </w:t>
-[...143 lines deleted...]
-от 27 мая 2013 года № 130     </w:t>
+      по статистике   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...36 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 4             </w:t>
-[...143 lines deleted...]
-от 27 мая 2013 года № 130     </w:t>
+      А. Смаилов ___________   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10 октября 2013 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утвержден</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 23 сентября 2013 года № 250 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в которые вносятся изменения и дополнения по вопросам</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>бухгалтерского учета и финансовой отчетности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 5             </w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 1 июля 2011 года № 68 "Об утверждении Инструкции по ведению бухгалтерского учета отдельными субъектами финансового рынка" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7121, опубликованное 5 октября 2011 года в газете "Юридическая газета" № 144 (2134)) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-к Перечню нормативных правовых    </w:t>
-[...3 lines deleted...]
-      </w:r>
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Инструкции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по ведению бухгалтерского учета отдельными субъектами финансового рынка, утвержденной указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-актов Республики Казахстан     </w:t>
-[...3 lines deleted...]
-      </w:r>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "45. При совершении операции РЕПО (при продаже ценных бумаг) на сумму сделки осуществляется следующая бухгалтерская запись:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дт 1030 Денежные средства на текущих счетах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кт 3050 03 Операции "РЕПО" с ценными бумагами.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-по вопросам бухгалтерского учета  </w:t>
-[...3 lines deleted...]
-      </w:r>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "47. При получении ранее переданных ценных бумаг по операции РЕПО на сумму начисленных расходов в виде вознаграждения по сделке РЕПО и сумму закрытия сделки РЕПО (сумма закрытия сделки, установленная на момент заключения данной сделки) осуществляется следующая бухгалтерская запись:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дт 3050 03 Операции "РЕПО" с ценными бумагами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3380 02 Начисленные расходы в виде вознаграждения по операциям</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "РЕПО" с ценными бумагами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кт 1030 Денежные средства на текущих счетах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. При совершении операции обратного РЕПО (при покупке ценных бумаг) на сумму сделки осуществляется следующая бухгалтерская запись:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дт 1150 01 Операции "обратное РЕПО" с ценными бумагами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кт 1030 Денежные средства на текущих счетах.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-и финансовой отчетности,     </w:t>
-[...3 lines deleted...]
-      </w:r>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "50. При передаче ранее полученных ценных бумаг по операции обратного РЕПО на сумму начисленного вознаграждения по сделке обратного РЕПО и сумму закрытия сделки обратного РЕПО (сумма закрытия сделки, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-в которые вносятся изменения и дополнения</w:t>
+      установленная на момент заключения данной сделки) осуществляется следующая бухгалтерская запись:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дт 1030 Денежные средства на текущих счетах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кт 1150 01 Операции "обратное РЕПО" с ценными бумагами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1270 02 Начисленные доходы в виде вознаграждения по операциям</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "обратное РЕПО" с ценными бумагами.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 1 июля 2011 года № 69 "Об утверждении Инструкции по ведению бухгалтерского учета операций с пенсионными активами, осуществляемых единым накопительным пенсионным фондом и добровольными накопительными пенсионными фондами" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7118, опубликованное 2 ноября 2011 года в газете "Юридическая газета" № 160 (2150)) следующие изменения и дополнение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Инструкции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по ведению бухгалтерского учета операций с пенсионными активами, осуществляемых единым накопительным пенсионным фондом и добровольными накопительными пенсионными фондами, утвержденной указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Настоящая Инструкция разработана в соответствии с законами Республики Казахстан от 30 марта 1995 года "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О Национальном Банке Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", от 21 июня 2013 года "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О пенсионном обеспечении в Республике Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", от 28 февраля 2007 года "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О бухгалтерском учете и финансовой отчетности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Стандартом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> финансовой отчетности "Учет и раскрытие информации об операциях по пенсионным активам", утвержденным постановлением Правления Национального Банка Республики Казахстан от 26 июля 2013 года № 195 "Об утверждении Стандарта финансовой отчетности "Учет и раскрытие информации об операциях по пенсионным активам" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8765) (далее – Стандарт), международными стандартами финансовой отчетности и детализирует ведение бухгалтерского учета операций с пенсионными активами, осуществляемых единым накопительным пенсионным фондом и добровольными накопительными пенсионными фондами (далее – Фонд).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 2-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Приложение 5             </w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-к постановлению Правления      </w:t>
-[...41 lines deleted...]
-от 27 мая 2013 года № 130     </w:t>
+      "2-1. Для целей настоящей Инструкции справедливая стоимость актива определяется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления учета и оценки пенсионных активов, утвержденными постановлением Правления Национального Банка Республики Казахстан от 26 июля 2013 года № 186 "Об утверждении Правил осуществления учета и оценки пенсионных активов" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8691).";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...36 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 6             </w:t>
-[...69 lines deleted...]
-в которые вносятся изменения и дополнения</w:t>
+      абзац первый подпункта 8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Приложение 6             </w:t>
-[...55 lines deleted...]
-от 27 мая 2013 года № 130     </w:t>
+        <w:t>
+      "8) в случаях, предусмотренных Стандартом, когда цена операции не представляет собой справедливую стоимость актива на основании информации, полученной от управляющего инвестиционным портфелем или Национального Банка Республики Казахстан, осуществляющего доверительное управление, в соответствии с договором об инвестиционном (доверительном) управлении, заключенным между Фондом и управляющим инвестиционным портфелем или Национальным Банком Республики Казахстан, первоначальное признание финансовых активов осуществляется по справедливой стоимости:";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...36 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 7             </w:t>
-[...69 lines deleted...]
-в которые вносятся изменения и дополнения</w:t>
+      абзац первый подпункта 5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Приложение 7             </w:t>
-[...55 lines deleted...]
-от 27 мая 2013 года № 130     </w:t>
+        <w:t>
+      "5) в случаях, предусмотренных Стандартом, когда цена операции не представляет собой справедливую стоимость актива на основании информации, полученной от управляющего инвестиционным портфелем или Национального Банка Республики Казахстан, осуществляющего доверительное управление, в соответствии с договором об инвестиционном (доверительном) управлении, заключенным между Фондом и управляющим инвестиционным портфелем или Национальным Банком Республики Казахстан, первоначальное признание финансовых активов осуществляется по справедливой стоимости:";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...36 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 8             </w:t>
-[...69 lines deleted...]
-в которые вносятся изменения и дополнения</w:t>
+      абзац первый подпункта 8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Приложение 8             </w:t>
+        <w:t>
+      "8) в случаях, предусмотренных Стандартом, когда цена операции не представляет собой справедливую стоимость актива на основании информации, полученной от управляющего инвестиционным портфелем или Национального Банка Республики Казахстан, осуществляющего доверительное управление, в соответствии с договором об инвестиционном (доверительном) управлении, заключенным между Фондом и управляющим инвестиционным портфелем или Национальным Банком Республики Казахстан, первоначальное признание финансовых активов осуществляется по справедливой стоимости:".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-к постановлению Правления      </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...28 lines deleted...]
-от 27 мая 2013 года № 130     </w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Приложение 8 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="12"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 9             </w:t>
-[...69 lines deleted...]
-в которые вносятся изменения и дополнения</w:t>
+      Сноска. Приложение 2 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-к постановлению Правления      </w:t>
-[...41 lines deleted...]
-от 27 мая 2013 года № 130     </w:t>
+      Сноска. Приложение 2 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Приложение 9 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="13"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 10             </w:t>
-[...69 lines deleted...]
-в которые вносятся изменения и дополнения</w:t>
+      Сноска. Приложение 5 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-к постановлению Правления      </w:t>
-[...41 lines deleted...]
-от 27 мая 2013 года № 130     </w:t>
+      Сноска. Приложение 6 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Приложение 10 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="14"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 11             </w:t>
-[...69 lines deleted...]
-в которые вносятся изменения и дополнения</w:t>
+      Сноска. Приложение 8 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-к постановлению Правления      </w:t>
-[...41 lines deleted...]
-от 27 мая 2013 года № 130     </w:t>
+      Сноска. Приложение 9 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 10</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 10</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Приложение 11 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 10 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="15"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 11</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 11</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 12             </w:t>
-[...69 lines deleted...]
-в которые вносятся изменения и дополнения</w:t>
+      Сноска. Приложение 11 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-к постановлению Правления      </w:t>
-[...41 lines deleted...]
-от 27 мая 2013 года № 130     </w:t>
+      Сноска. Приложение 12 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 13</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 13</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Приложение 12 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 13 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="16"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 14</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 14</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 13             </w:t>
-[...69 lines deleted...]
-в которые вносятся изменения и дополнения</w:t>
+      Сноска. Приложение 14 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 15</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 14-1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-к постановлению Правления      </w:t>
-[...41 lines deleted...]
-от 27 мая 2013 года № 130     </w:t>
+      Сноска. Приложение 15 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 16</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 14-2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Приложение 13 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 16 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="17"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 17</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 14-3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 14             </w:t>
-[...69 lines deleted...]
-в которые вносятся изменения и дополнения</w:t>
+      Сноска. Приложение 17 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 18</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 14-4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-к постановлению Правления      </w:t>
-[...41 lines deleted...]
-от 27 мая 2013 года № 130     </w:t>
+      Сноска. Приложение 18 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 19</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 14-5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Приложение 14 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 19 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="18"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 20</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и финансовой отчетности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения и дополнения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 14-6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 мая 2013 года № 130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 15             </w:t>
-[...1160 lines deleted...]
-        <w:t xml:space="preserve">      Сноска. Приложение 20 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
+      Сноска. Приложение 20 утратило силу постановлением Правления Национального Банка РК от 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5780,55 +7121,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>