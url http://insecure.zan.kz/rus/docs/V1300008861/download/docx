--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0b2a56d" w14:textId="0b2a56d">
+    <w:p w14:paraId="be67189" w14:textId="be67189">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -690,180 +690,242 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила планирования и проведения путевых работ по обеспечению безопасности судоходства на внутренних водных путях далее – Правила) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 9 Закона Республики Казахстан от 6 июля 2004 года "О внутреннем водном транспорте".</w:t>
+      1. Настоящие Правила планирования и проведения путевых работ по обеспечению безопасности судоходства на внутренних водных путях далее – Правила) разработаны в соответствии с подпунктом 26-2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О внутреннем водном транспорте".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правила определяют порядок планирования и проведения путевых работ по обеспечению безопасности судоходства на внутренних водных путях Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Действие настоящих Правил распространяется на поверхностные водные объекты, которые отнесены к категории судоходных водных путей, согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 31 января 2020 года № 37 "Об утверждении Правил отнесения водных объектов к категории судоходных и перечня судоходных водных путей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 19985).</w:t>
+      3. Действие настоящих Правил распространяется на внутренние водные пути, которые отнесены к категории судоходных приказом уполномоченного органа в соответствии с подпунктом 281) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения о Министерстве транспорта Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 4 октября 2023 года № 862 "Некоторые вопросы Министерства транспорта Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции приказа Министра индустрии и инфраструктурного развития РК от 12.01.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 7</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -876,906 +938,1174 @@
         <w:t>
       4. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) русловые изыскания – комплекс топографических и гидрографических работ направленных на исследования водных путей и обеспечение технической документацией всех видов путевых работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkStart w:name="z123" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) земкараван – группа вспомогательных судов технического флота, задействованных в выполнении дноуглубительных (землечерпательных) или выправительных работ, в состав которого входит специальный дноуглубительный снаряд или плавучий кран, оснащенный многолепестковым грейфером;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поверхностные водные объекты – водоемы (реки и приравненные к ним каналы, озера, водохранилища, пруды и другие внутренние водоемы, территориальные воды), ледники, болота;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) путевые работы – дноуглубительные (землечерпательные), выправительные, тральные, дноочистительные, изыскательские и другие работы по устройству и содержанию средств навигационного оборудования на внутренних водных путях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) судоходство – деятельность, связанная с использованием судов для перевозки грузов, пассажиров и их багажа, почтовых отправлений, буксировки, проведения поисков, разведки и добычи полезных ископаемых, рыбных и иных промыслов, строительных, путевых, гидротехнических, подводно-технических и других подобных работ, лоцманской проводки, спасательных операций, осуществления мероприятий по охране водных объектов, защите их от загрязнения и засорения, подъема затонувшего имущества, государственного контроля и надзора, проведения научных исследований, за исключением деятельности с использованием маломерных судов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) внутренние водные пути Республики Казахстан (далее – внутренние водные пути) – естественные или искусственно созданные пути сообщения, возможные для использования в целях судоходства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) навигация – период времени, в течение которого возможно судоходство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) схема расстановки навигационных знаков - схема участка реки с нанесенными в определенном порядке знаками навигационного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) пункт отстоя – земельный участок и акватория поверхностного водного объекта, обустроенные и оборудованные в целях ремонта, отстоя в летнее и зимнее время года, технического осмотра судов, плотов и иных плавучих объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) выправительные работы – вид путевых работ направленный на поддержание габаритов судового хода и заключается в разработке побочней, укреплении берегов и возведении дамб, запруд и других гидротехнических сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство в сфере внутреннего водного транспорта, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       а также в пределах, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, - межотраслевую координацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) предприятие уполномоченного органа – государственное предприятие внутреннего водного транспорта, основной задачей которого является осуществление производственной деятельности для надлежащего содержания и развития внутренних водных путей и судоходных гидротехнических сооружений (шлюзов) в целях обеспечения безопасного плавания судов в пределах обслуживаемых границ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) схема внутренних водных путей (лоцманская карта) – схема (карта) участка реки с нанесенным судовым ходом, навигационными знаками и ориентирами, с указанными глубинами и габаритами судового хода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Путевые работы проводятся предприятием уполномоченного органа с целью создания, содержания, развития и безопасной эксплуатации судоходных внутренних водных путей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проведение путевых работ, в том числе работ по устройству и содержанию рейдов в портах, находящихся в государственной собственности, и подходов к причалам этих портов, а также содержание судоходных гидротехнических сооружений и организация перевозчиком технологической связи осуществляются предприятиями уполномоченного органа, за исключением судоходного участка реки Есиль в пределах административно-территориальной границы столицы, обеспечение проведения путевых работ которого возложено на местный исполнительный орган столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проведение путевых работ на подходах к портам, не указанным в абзаце втором </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, а также в пунктах отстоя осуществляются их владельцами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работы по содержанию внутренних водных путей и судоходных гидротехнических сооружений на них осуществляются без специальных разрешений на проведение путевых работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. По каждому участку водных путей соответствующими предприятиями уполномоченного органа составляются схемы внутренних водных путей (лоцманские карты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Схемы расстановки навигационных знаков корректируются с учетом рекомендаций территориальных подразделений уполномоченного органа на реках ежегодно, на озерах и водохранилищах не реже одного раза в 5 лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Схемы расстановки навигационных знаков могут корректироваться в течении навигации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все изменения состояния внутренних водных путей и навигационного оборудования, происходящие в течение навигации, своевременно доводятся до сведения судоводителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. По каждому участку внутренних водных путей соответствующими предприятиями уполномоченного органа составляются проекты путевых работ на навигацию либо на более длительный период, но на срок не более 3 лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Проект путевых работ является руководящим документом при выполнении работ по обеспечении водных путей в судоходном состоянии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Задачами проекта путевых работ являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) составление схемы расстановки знаков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выявление лимитирующих перекатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подсчет возможных объемов работ по объектам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) определение последовательности их выполнения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выбор оптимальных вариантов расстановки технических средств с учетом сложившихся природных условий и происходящих на участке русловых переформирований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Основой для проекта путевых работ являются русловые изыскания предшествующих лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение навигации, в зависимости от изменения гидрологической обстановки на судоходных водных путях, предприятием уполномоченного органа по согласованию с уполномоченным органом допускается корректировка проекта путевых работ в части перераспределения объемов, изменения сроков (периода), продолжительности, мест и очередности выполнения работ, ранее запланированных к реализации по каждому участку пути.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Порядок планирования путевых работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Планирование путевых работ производится уполномоченным органом в рамках разработки государственного задания по программе обеспечения водных путей в судоходном состоянии и содержания шлюзов на основании данных, представленных предприятием уполномоченного органа, и состоит из:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) плана мероприятий по обеспечению водных путей в судоходном состоянии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) графика мероприятий по выставлению (снятию) и обслуживанию знаков навигационного оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Владельцы сооружений на внутренних водных путях (в том числе и возводимых) осуществляют планирование путевых работ по мере необходимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным приказом Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Планом мероприятий по обеспечению водных путей в судоходном состоянии устанавливаются виды выполняемых путевых работ, сроки их выполнения, объемы выполняемых работ в естественных единицах измерения и в денежном выражении с разбивкой по месяцам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Объем работ по выставлению (снятию) и обслуживанию знаков навигационного оборудования судовых ходов, определяется в километро-сутках, исчисляется умножением протяженности судового хода в километрах на продолжительность навигации в сутках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объем дноуглубительных и выправительных работ определяется в тысячи кубических метров по русловым изыскательским съемкам, с учетом анализа работы предыдущих лет и возможности имеющихся технических средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объем дноочистительных работ определяется в тоннах, по актам путевых мастеров составленных в результате рекогносцировочного обследования размываемых берегов и тральных работ, с учетом анализа работы предыдущих лет и возможности имеющихся технических средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объем тральных работ определяется площадью траления в квадратных километрах, исчисляемой как произведение длины протраленного водного пути на ширину траления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объем русловых изысканий определяется в километрах снятого участка по судовому ходу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1794,70 +2124,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Графиком мероприятий по выставлению (снятию) и обслуживанию знаков навигационного оборудования устанавливается протяженность внутренних водных путей, сроки действия навигационного оборудования, гарантированные габариты судового хода с указанием проектного уровня воды и опорного водомерного гидропоста либо минимального расхода воды в створах гидроэлектростанции для обеспечения гарантированных габаритов судового хода, количество навигационных знаков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1876,200 +2206,262 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Порядок проведения путевых работ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Параграф 1. Русловые изыскательские работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Основой для проектирования и организации всех видов путевых работ являются русловые изыскания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Русловые изыскания выполняются русловыми изыскательскими партиями в составе судов согласно приложению к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Штат русловых изыскательских партий устанавливает предприятие уполномоченного органа в зависимости от условий, характера, объема и организации работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Русловые изыскательские партии размещаются на брандвахтах или самоходных судах. При выделении из состава партии отряда для одновременного выполнения небольших по объему работ связанных с землечерпанием, возможно его размещение на земснаряде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В целях лучшего изучения руслового режима, ускорения производства и повышения качества работ, приказом предприятия уполномоченного органа, за каждой русловой изыскательской партией закрепляется определенный участок водного пути.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В состав изыскательских работ, выполняемых на внутренних водных путях с целью содержания судовых ходов, входит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведение работ по созданию и установке планового и высотного обоснований (геодезическая основа для производства изыскательских работ) для выполнения русловых съемок и гидрологических изысканий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2232,70 +2624,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="62"/>
+    <w:bookmarkStart w:name="z113" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-1. Расчет объема извлекаемого грунта на прорези производится предприятием уполномоченного органа посредством инструментов программного обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2314,90 +2706,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="63"/>
+    <w:bookmarkStart w:name="z114" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-2. Работа русловой изыскательской партии производится согласно плану проведения изыскательских работ, составляемому до конца года, предшествующего планируемому.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z115" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z115" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости, в навигационный период план проведения изыскательских работ корректируется в пределах утвержденного объема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2416,110 +2808,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="65"/>
+    <w:bookmarkStart w:name="z116" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-3. В межнавигационный период изыскательские работы выполняются следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z117" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z117" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по окончании навигации специалисты русловой изыскательской партии производят камеральную обработку всего снятого навигационного материала и готовят альбом планов перекатов на бумажных и цифровых носителях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z118" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z118" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для разработки проекта путевых работ специалистами русловой изыскательской партии на основе съемок разрабатываются схемы производства дноуглубительных, выправительных и дноочистительных работ, расчеты объемов работ и места отвала грунта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2538,110 +2930,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="68"/>
+    <w:bookmarkStart w:name="z119" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22-4. В навигационный период русловые изыскательские партии производят съемки согласно плану проведения изыскательских работ и ежемесячному календарному графику их проведения, утвержденным предприятием уполномоченного органа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z120" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z120" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контрольная съемка дноуглубительных прорезей выполняется специалистами русловой изыскательской партии с участием представителей территориальных подразделений уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z121" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z121" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ежемесячный отчет, составляемый на основе рабочего журнала изыскательских работ, и наряд-задания, заполняемые руководителем русловой изыскательской партии, сдаются в службу эксплуатации пути (или в иную службу, выполняющую аналогичные функции) и хранятся в течение пяти лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2660,266 +3052,460 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="71"/>
+    <w:bookmarkStart w:name="z66" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Дноуглубительные (землечерпательные) работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z68" w:id="73"/>
+    <w:bookmarkStart w:name="z67" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Дноуглубительные (землечерпательные) работы выполняются земкараванами, состав которых зависит от типа применяемого земснаряда, свойств разрабатываемого грунта, условий транспортировки грунта, характеристик гидрологических условий. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Земкараваны для работ на легких и тяжелых грунтах состоят из судов согласно приложению к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Передвижение судов технического флота осуществляется через диспетчерскую службу вспомогательными буксирными судами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z69" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z69" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Организация дноуглубительных (землечерпательных) работ на перекате осуществляется согласно с планом русловой изыскательской съемки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z70" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z70" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. До начала установки земснаряда на прорезь, на местности устанавливаются знаки границ прорези (створы), а также знаки необходимые для обеспечения требуемой технологии выполнения работ (продольные створы траншей, поперечные створа границ между сериями). Створы устанавливаются в соответствии с планом русловой изыскательской съемки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z71" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z71" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Установка земснаряда производится строго по створам (или координатам) установленным на местности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z72" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z72" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Укладка извлеченного из прорези грунта выполняется в места указанные на плане русловой съемки. Отвал грунта не должен создавать затруднений для движения судов и не должен обратно попадать в прорезь.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z73" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z73" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Выправительные работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z75" w:id="80"/>
+    <w:bookmarkStart w:name="z74" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Выправительные работы выполняются в комплексе с дноуглубительными (землечерпательными) работами земкараванами и выправительными бригадами в составе судов согласно приложению к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Вид выправительных сооружений и тип технических средств для их возведения выбираются в зависимости от происходящих русловых переформирований и гидрологических характеристик переката.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31. Исключен приказом Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z77" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Работы по возведению выправительного сооружения выполняются по плану русловой изыскательской съемки, где указывается расположение выправительного сооружения в плане, параметры сооружения (длина, ширина, высота, объем необходимого грунта), место забора грунта для отсыпки сооружения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z78" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3180,196 +3766,378 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Границы обстановочных участков на судоходных водных путях устанавливаются предприятиями уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z91" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44. Протяженность участка пути и частота объездов этого участка зависят от характеристик пути (габаритов, скорости течения, количества перекатов и др.), насыщенности участка знаками навигационного оборудования, эксплуатационных качеств технических средств и интенсивности судоходства. Но не менее 4 объездов в месяц.</w:t>
+      44. Классификация судоходных участков внутренних водных путей по категориям сложности осуществляется в зависимости от установленных гарантированных габаритов судового хода и режима действия средств навигационного оборудования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z129" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участки подразделяются на следующие категории:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z130" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первая категория - участки, характеризующиеся неустойчивостью русла, наличием лимитирующих перекатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z131" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вторая категория – участки, характеризующиеся устойчивыми гидроморфологическими условиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 44 в редакции приказа Министра по инвестициям и развитию РК от 30.10.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 753</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 44 – в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="97"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="98"/>
+    <w:bookmarkStart w:name="z136" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Протяженность закрепляемого за обстановочной бригадой судоходного участка внутреннего водного пути определяется его категорией сложности и составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z133" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для участка первой категории – от 15 до 50 километров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z134" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для участка второй категории – от 51 и более километров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 45 – в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Протяженность обстановочных участков при постовой форме обслуживания составляет 5 - 14 километров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z94" w:id="99"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z94" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Выставление знаков навигационного оборудования начинается за 3 - 4 дня до начала навигации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z122" w:id="100"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z122" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47-1. В зависимости от степени интенсивности судоходства и потребности движения судов по внутренним водным путям в ночное время навигационное оборудование может быть неосвещаемым, светоотражающим или освещаемым.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3388,460 +4156,4155 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="101"/>
+    <w:bookmarkStart w:name="z95" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Снятие знаков навигационного оборудования выполняется в течение 3 - 4 дней после закрытия навигации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z96" w:id="102"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z96" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. При выставлении и снятии знаков навигационного оборудования дополнительно используется вспомогательный флот, из расчета на 1 - 2 бригады одна баржа-площадка с теплоходом буксировщиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z97" w:id="103"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z97" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Объезды обстановочных участков в навигационный период выполняются согласно графика объездов, которые составляются предприятиями водных путей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z98" w:id="104"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z98" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Во время объездов выполняются промеры глубин, перестановка знаков, очистка знаков от мусора и травы, замена намокших и поврежденных знаков, проверка и замена светосигнального оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z99" w:id="105"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z99" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. При нахождении на обстановочной базе выполняются работы по ремонту навигационных знаков, их просушки, очистки и окраски, сборки новых знаков, подготовки якорей, буйков, а также работы по обслуживанию теплоходов и других плавсредств (лодки, понтоны).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z100" w:id="106"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z100" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 6. Тральные работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z101" w:id="107"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z101" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Тральные работы выполняются специальными тральными бригадами. При необходимости местное и аварийное траление можно выполнять обстановочными бригадами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z102" w:id="108"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z102" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Тральные бригады располагаются на теплоходах. Бригады укомплектовываются двумя моторными лодками, жестким и мягким тралом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z103" w:id="109"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z103" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. По характеру и срокам проведения траление подразделяется на сплошное, местное и аварийное.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z104" w:id="110"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z104" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Сплошное траление проводится по графику, утвержденному предприятием уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z105" w:id="111"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z105" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Начинаются работы по сплошному тралению на спаде паводка с верхнего участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z106" w:id="112"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z106" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Сплошное траление выполняют на всем протяжении транзитного судового хода, за исключением плесовых участков с глубинами, превышающие гарантированные глубины в 1,5 раза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z107" w:id="113"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z107" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Местное траление проводят в промежутки времени между сплошными тралениями на всех перекатах, порогах, подходах к пристаням и на участках, где имеется сильный размыв берегов, а также на участках, где возможно засорение судового хода такелажем, бревнами и т. п. Ширина протраливаемой полосы должна соответствовать ширине огражденного плавучими знаками судового хода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z108" w:id="114"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z108" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Аварийное траление какого-либо участка судового хода выполняют в тех случаях, когда на данном участке утоплен якорь, лот или другой предмет, представляющий опасность для судов, а также в случае аварии с судном или плотом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z109" w:id="115"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z109" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 7. Проведение анализа интенсивности судоходства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены параграфом 7 в соответствии с приказом Министра индустрии и инфраструктурного развития РК от 27.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 470</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="116"/>
+    <w:bookmarkStart w:name="z110" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. В целях определения потребности в протяженности обслуживаемых судоходных участков водных путей и актуализации планируемых объемов путевых работ проводится анализ интенсивности судоходства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z111" w:id="117"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z111" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Анализ интенсивности судоходства на судоходных участках внутренних водных путях проводится уполномоченным органом совместно с предприятием уполномоченного органа раз в пять лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z112" w:id="118"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z112" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Анализ интенсивности судоходства проводится на основании данных о планируемых маршрутах перевозки и маршрутах перевозки грузов и пассажиров, предоставляемых судоходными организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам планирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и проведения путевых работ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по обеспечению безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>судоходства на внутренних</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>водных путях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z137" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Состав судов, применяемых для выполнения путевых работ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением в соответствии с приказом Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наименование </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип судна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Количество </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обстановочная бригада на реках</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обстановочное судно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обстановочная бригада на водохранилищах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буксирный теплоход либо обстановочное судно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обстановочная баржа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Русловая изыскательская партия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Изыскательское судно либо промерный катер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мотолодка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Брандвахта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буксирный теплоход*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выправительная бригада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плавучий грейферный кран</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мотозавозня </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Служебно-разъездное судно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мотолодка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буксирный теплоход*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экологическое судно*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефтеналивная баржа*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дноочистительная бригада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буксирное судно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карчеуборочное судно (кран)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земкараван для работы на легких грунтах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рефулерный либо фрезерный земснаряд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мотозавозня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 2 единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Брандвахта </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буксирный теплоход*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 3 единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экологическое судно*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефтеналивная баржа*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земкараван для работы на тяжелых грунтах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Многочерпаковый земснаряд либо грейферный плавкран</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мотозавозня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 2 единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баржа либо шаланда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 2 единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Брандвахта </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 2 единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буксирный теплоход*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 3 единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экологическое судно*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефтеналивная баржа*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      *- суда, которым допускается обслуживание нескольких бригад, работающих на смежных участках.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -3863,55 +8326,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>