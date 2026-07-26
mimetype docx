--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f8053b3" w14:textId="f8053b3">
+    <w:p w14:paraId="0f70f62" w14:textId="0f70f62">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -278,163 +278,157 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Национального Банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Г. Марченко</w:t>
@@ -631,3262 +625,807 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>контроля и надзора финансовых организаций,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z7" w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утратил силу постановлением Правления Национального Банка РК от 31.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z17" w:id="6"/>
-[...94 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Утвердить прилагаемые </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="8"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Сноска. Пункт исключен силу постановлением Правления Национального Банка РК от 26.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 305 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 120</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "О совмещении видов профессиональной деятельности на рынке ценных бумаг" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7641, опубликованное 8 августа 2012 года в газете "Казахстанская правда" № 256-257 (27075-27076)) следующие изменения: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилах</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>заголовок</w:t>
-[...27 lines deleted...]
-      "Правила выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требования к документам, представляемым для получения указанного согласия.";</w:t>
+        <w:t>подпункт 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
-[...109 lines deleted...]
-    </w:p>
+        <w:t>подпункт 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) кастодиальной – с брокерской и (или) дилерской деятельностью, трансфер-агентской деятельностью;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 апреля 2012 года № 168 "О минимальном размере уставного капитала заявителя (лицензиата)" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7733, опубликованное 16 августа 2012 года в газете "Казахстанская правда" № 271-273 (27090-27092)) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 1</w:t>
-[...59 lines deleted...]
-        <w:t>4</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...766 lines deleted...]
-    </w:p>
+        <w:t>
+      "1. Установить минимальный размер уставного капитала для заявителя на:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление деятельности по управлению инвестиционным портфелем с правом привлечения добровольных пенсионных взносов (добровольный накопительный пенсионный фонд) в размере 800 000 - кратного размера месячного расчетного показателя, установленного законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществление брокерской и (или) дилерской деятельности с правом ведения счетов клиентов в качестве номинального держателя в размере 400 000 - кратного размера месячного расчетного показателя, установленного законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление брокерской и (или) дилерской деятельности без права ведения счетов клиентов в размере 400 000 - кратного размера месячного расчетного показателя, установленного законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление деятельности по управлению инвестиционным портфелем без права привлечения добровольных пенсионных взносов в размере 300 000 - кратного размера месячного расчетного показателя, установленного законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) совмещение брокерской и (или) дилерской деятельности с деятельностью по управлению инвестиционным портфелем без права привлечения добровольных пенсионных взносов в размере 400 000 - кратного размера месячного расчетного показателя, установленного законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществление деятельности по организации торговли с ценными бумагами и иными финансовыми инструментами в размере 500 000 - кратного размера месячного расчетного показателя, установленного законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществление клиринговой деятельности по сделкам с финансовыми инструментами в размере 500 000 - кратного размера месячного расчетного показателя, установленного законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществление трансфер-агентской деятельности в размере 70 000 - кратного размера месячного расчетного показателя, установленного законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) совмещение деятельности по управлению инвестиционным портфелем с правом привлечения добровольных пенсионных взносов с брокерской и (или) дилерской деятельностью в размере 800 000 - кратного размера месячного расчетного показателя, установленного законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 7</w:t>
-[...415 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу постановлением Правления Национального Банка РК от 29.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z57" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 5)</w:t>
-[...1365 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу постановлением Правления Национального Банка РК от 22.10.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3923,1206 +1462,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Приложение 2</w:t>
-[...1154 lines deleted...]
-              </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -5315,183 +1698,175 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12394"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="12394" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-                    <w:ind w:left="0"/>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
-[...12 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 место для фотографии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5681,292 +2056,272 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие сведения:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10776"/>
-        <w:gridCol w:w="1524"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10776" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и место рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10776" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гражданство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10776" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Данные документа, удостоверяющего личность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -5979,443 +2334,402 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Образование:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="386"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5991"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование учебного заведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3385" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год поступления год - окончания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5991" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты диплома об образовании (дата и номер при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3385" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="780" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5991" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -6464,443 +2778,402 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (супруги))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="466"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2715"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="466" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="6053" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1533" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1533" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Родственные отношения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2715" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы и должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="466" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="6053" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1533" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1533" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2715" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -6931,367 +3204,333 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       владении акциями юридических лиц:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="254"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="8124"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="254" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2122" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и место нахождения юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уставные виды деятельности юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8124" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля участия в уставном капитале или соотношение количества акций, принадлежащих кандидату, к общему количеству голосующих акций юридического лица (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="254" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2122" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1800" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="8124" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -7412,519 +3651,471 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       течение которого кандидатом трудовая деятельность не осуществлялась.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="277"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2313"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="277" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3594" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период работы (дата, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3945" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность (с указанием даты согласования, если требовалось)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1261" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие дисциплинарных взысканий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2313" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="277" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3594" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="910" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3945" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1261" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2313" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -8081,457 +4272,420 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организации и (или) в других организациях:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="490"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4092"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5118" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (дата, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1610" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4092" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5118" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="990" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4092" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -8688,457 +4842,420 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организации и (или) в других организациях:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="326"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2721"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="326" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (дата, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Курируемые структурные подразделения и вопросы, связанные с оказанием финансовых услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2721" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="326" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1070" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4781" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2721" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -9835,137 +5952,154 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заполняется кандидатом собственноручно печатными буквами)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заполняется кандидатом на должность независимого директора финансовой организации, холдинга:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подтверждаю, что я, _______________________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  (фамилия, имя, (при наличии - отчество)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соответствую требованиям, установленным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10149,521 +6283,521 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 августа 2013 года № 212</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="18"/>
+    <w:bookmarkStart w:name="z67" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z68" w:id="19"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z68" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 15 марта 2004 года № 71 "Об утверждении Инструкции о формах, сроках и периодичности представления отчетов и дополнительной информации ликвидационными комиссиями накопительных пенсионных фондов" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 2802). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z69" w:id="20"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z69" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 марта 2006 года № 79 "Об утверждении Правил принудительной ликвидации накопительных пенсионных фондов" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4237, опубликованное 6 марта 2009 года в газете "Юридическая газета" № 35 (1632) и 2009 году в Собрании актов центральных исполнительных и иных центральных государственных органов Республики Казахстан № 5). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z70" w:id="21"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z70" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 марта 2006 года № 81 "О внесении изменений и дополнений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 15 марта 2004 года № 71 "Об утверждении Инструкции о формах, сроках и периодичности представления отчетов и дополнительной информации ликвидационными комиссиями накопительных пенсионных фондов" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4211). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z71" w:id="22"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z71" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 23 февраля 2007 года № 3 "Об утверждении Инструкции о деятельности временной администрации (временного управляющего), назначаемой (назначаемого) на период консервации накопительного пенсионного фонда" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4592). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z72" w:id="23"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z72" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 30 апреля 2007 года № 123 "Об утверждении Правил лицензирования деятельности накопительных пенсионных фондов по привлечению пенсионных взносов и осуществлению пенсионных выплат и осуществлению деятельности на рынке ценных бумаг" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4736, опубликованное 20 июля 2007 года в газете "Юридическая газета" № 110 (1313). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z73" w:id="24"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z73" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня изменений и дополнений, которые вносятся в некоторые нормативные правовые акты Республики Казахстан по вопросам идентификационных номеров постановления Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 28 мая 2007 года № 155 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам идентификационных номеров" (зарегистрированного в Реестре государственной регистрации нормативных правовых актов под № 4803, опубликованного в мае-июле 2007 года в Собрании актов центральных исполнительных и иных центральных государственных органов Республики Казахстан). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z74" w:id="25"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z74" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 24 сентября 2007 года № 237 "О внесении изменений и дополнений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 15 марта 2004 года 71 "Об утверждении Инструкции о формах, сроках и периодичности представления отчетов и дополнительной информации ликвидационными комиссиями накопительных пенсионных фондов" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 5000). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z75" w:id="26"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z75" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня изменений и дополнений, которые вносятся в некоторые нормативные правовые акты Республики Казахстан по вопросам лицензирования постановления Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 28 ноября 2008 года № 182 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам лицензирования" (зарегистрированного в Реестре государственной регистрации нормативных правовых актов под № 5478, опубликованного 17 февраля 2009 года в газете "Юридическая газета" № 24 (1621)). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z76" w:id="27"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z76" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 26 января 2009 года № 4 "О внесении изменений и дополнений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 марта 2006 года № 79 "Об утверждении Правил принудительной ликвидации накопительных пенсионных фондов" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 5548, опубликованное в 2009 году в Собрании актов центральных исполнительных и иных центральных государственных органов Республики Казахстан № 5). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z77" w:id="28"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z77" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 27 февраля 2009 года № 24 "О внесении изменений и дополнений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 15 марта 2004 года № 71 "Об утверждении Инструкции о формах, сроках и периодичности представления отчетов и дополнительной информации ликвидационными комиссиями накопительных пенсионных фондов" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 5630). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z78" w:id="29"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z78" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня дополнений и изменений, которые вносятся в некоторые нормативные правовые акты Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций постановления Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 29 марта 2010 года № 49 "О внесении дополнений и изменений в некоторые нормативные правовые акты Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций" (зарегистрированного в Реестре государственной регистрации нормативных правовых актов под № 6204, опубликованным 25 сентября 2010 года в газете "Казахстанская правда" № 253-254). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z79" w:id="30"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z79" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10678,252 +6812,252 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня изменений и дополнений, которые вносятся в некоторые нормативные правовые акты Республики Казахстан по вопросам идентификационных номеров постановления Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 29 марта 2010 года № 50 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам идентификационных номеров" (зарегистрированного в Реестре государственной регистрации нормативных правовых актов под № 6219, опубликованное в 26 августа 2010 года в Собрании актов центральных исполнительных и иных центральных государственных органов Республики Казахстан № 14, 25 сентября 2010 года в газете "Казахстанская правда" № 253-254 (26314-26315)). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z80" w:id="31"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z80" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня изменений и дополнений, которые вносятся в некоторые нормативные правовые акты Агентства постановления Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 30 апреля 2010 года № 58 "О внесении изменений и дополнений в некоторые нормативные правовые акты Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций" (зарегистрированного в Реестре государственной регистрации нормативных правовых актов под № 6282, опубликованного 19 августа 2010 года в газете "Казахстанская правда" № 219 (26280)). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z81" w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z81" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня изменений и дополнений, которые вносятся в некоторые нормативные правовые акты Республики Казахстан постановления Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 15 июля 2010 года № 111 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан" (зарегистрированного в Реестре государственной регистрации нормативных правовых актов под № 6393, опубликованного 12 ноября 2010 года в газете "Казахстанская правда" № 306-309 (26367-26370)). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z82" w:id="33"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z82" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 124 "Об утверждении Правил выдачи разрешения на государственную регистрацию накопительных пенсионных фондов в органах юстиции и о внесении изменений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 30 апреля 2007 года № 123 "Об утверждении Правил выдачи разрешения на государственную регистрацию накопительных пенсионных фондов в органах юстиции, изменений и дополнений в их учредительные документы, а также лицензирования деятельности накопительных пенсионных фондов по привлечению пенсионных взносов и осуществлению пенсионных выплат и осуществлению деятельности на рынке ценных бумаг" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7640, опубликованное 11 августа 2012 года в газете "Казахстанская правда" № 262-263 (27081-27082)). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z83" w:id="34"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z83" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 131 "О внесении изменений и дополнения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 марта 2006 года № 79 "Об утверждении Правил принудительной ликвидации накопительных пенсионных фондов" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7700, опубликованное 15 августа 2012 года в газете "Казахстанская правда" № 268-270 (27087-27089)). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z84" w:id="35"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z84" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 132 "Об утверждении Инструкции по добровольной ликвидации накопительных пенсионных фондов" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7635, опубликованное 15 августа 2012 года в газете "Казахстанская правда" № 268-270 (27087-27089). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z85" w:id="36"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z85" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10938,52 +7072,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам регулирования, контроля и надзора финансового рынка и финансовых организаций в которые вносятся изменения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 24 августа 2012 года № 235 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования, контроля и надзора финансового рынка и финансовых организаций" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8009, опубликованным 22 ноября 2012 года в газете "Казахстанская правда" № 404-405 (27223-27224)). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z86" w:id="37"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z86" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10998,105 +7132,105 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан, в которые вносятся изменения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 26 апреля 2013 года № 110 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8505, опубликованным 6 августа 2013 года в газете "Юридическая газета" № 115 (2490)). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>